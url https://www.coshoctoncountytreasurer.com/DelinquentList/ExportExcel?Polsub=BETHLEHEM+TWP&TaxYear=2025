--- v3 (2026-09-10)
+++ v4 (2026-10-26)
@@ -515,51 +515,51 @@
       </c>
       <c r="D2" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="3">
         <v>2427.71</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>11</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E3" s="3">
-        <v>1840.36</v>
+        <v>1540.36</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E4" s="3">
         <v>346.68</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>10</v>
       </c>
     </row>
@@ -595,51 +595,51 @@
       </c>
       <c r="D6" s="1" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="3">
         <v>519.12</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
         <v>23</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>24</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E7" s="3">
-        <v>667.43</v>
+        <v>567.43</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
         <v>26</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>27</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>28</v>
       </c>
       <c r="E8" s="3">
         <v>3042.92</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
     </row>