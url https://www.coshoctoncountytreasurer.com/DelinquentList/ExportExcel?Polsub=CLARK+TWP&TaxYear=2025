--- v3 (2026-09-10)
+++ v4 (2026-10-26)
@@ -559,51 +559,51 @@
       </c>
       <c r="D10" s="1" t="s">
         <v>29</v>
       </c>
       <c r="E10" s="3">
         <v>2684.51</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
         <v>30</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>31</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>32</v>
       </c>
       <c r="E11" s="3">
-        <v>639.54</v>
+        <v>539.54</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
         <v>33</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>34</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E12" s="3">
         <v>12.27</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
     </row>
@@ -719,51 +719,51 @@
       </c>
       <c r="D18" s="1" t="s">
         <v>54</v>
       </c>
       <c r="E18" s="3">
         <v>1973.49</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
         <v>55</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>56</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>41</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>57</v>
       </c>
       <c r="E19" s="3">
-        <v>1380.54</v>
+        <v>1080.54</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
         <v>58</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>59</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>41</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>60</v>
       </c>
       <c r="E20" s="3">
         <v>3.61</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
     </row>