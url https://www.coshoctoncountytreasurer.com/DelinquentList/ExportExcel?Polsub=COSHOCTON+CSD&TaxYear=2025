--- v0 (2026-02-03)
+++ v1 (2026-06-11)
@@ -5,186 +5,116 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Delinquent List" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="578" uniqueCount="578">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="345" uniqueCount="345">
   <si>
     <t>Property Number</t>
   </si>
   <si>
     <t>Owner Name</t>
   </si>
   <si>
     <t>School District</t>
   </si>
   <si>
     <t>Location Address</t>
   </si>
   <si>
     <t>Amount</t>
   </si>
   <si>
     <t>View Property</t>
   </si>
   <si>
     <t>037-00000023-02</t>
   </si>
   <si>
     <t>COCHRAN LYLE A</t>
   </si>
   <si>
     <t>COSHOCTON CSD</t>
   </si>
   <si>
     <t xml:space="preserve">1220 SERENA DR  
 </t>
   </si>
   <si>
     <t>View</t>
   </si>
   <si>
-    <t>037-00000024-00</t>
-[...8 lines deleted...]
-  <si>
     <t>037-00000094-00</t>
   </si>
   <si>
     <t>MORRIS WILLIAM P III</t>
   </si>
   <si>
     <t xml:space="preserve">PLEASANT VALLEY DR  
 </t>
   </si>
   <si>
-    <t>037-00000145-00</t>
-[...28 lines deleted...]
-  <si>
     <t>037-00000261-00</t>
   </si>
   <si>
     <t>MATIS DOUGLAS L</t>
   </si>
   <si>
     <t xml:space="preserve">CUSTER DR  
 </t>
   </si>
   <si>
-    <t>037-00000264-00</t>
-[...8 lines deleted...]
-  <si>
     <t>037-00000273-00</t>
   </si>
   <si>
     <t>KLEIN SHANE A</t>
   </si>
   <si>
     <t xml:space="preserve">668 CUSTER DR  
 </t>
   </si>
   <si>
-    <t>037-00000274-00</t>
-[...18 lines deleted...]
-  <si>
     <t>037-00000284-00</t>
   </si>
   <si>
     <t>GUILLIAMS DESTRY LEE</t>
   </si>
   <si>
     <t xml:space="preserve">732 COTTONWOOD ST  
 </t>
   </si>
   <si>
     <t>037-00000287-00</t>
   </si>
   <si>
     <t>GUILLIAMS DESTRY L</t>
   </si>
   <si>
     <t xml:space="preserve">731 COTTONWOOD ST  
 </t>
   </si>
   <si>
     <t>037-00000288-00</t>
   </si>
   <si>
     <t xml:space="preserve">725 COTTONWOOD ST  
 </t>
@@ -225,335 +155,216 @@
   <si>
     <t>KLEIN SHANE</t>
   </si>
   <si>
     <t xml:space="preserve">645 CUSTER DR  
 </t>
   </si>
   <si>
     <t>037-00000384-00</t>
   </si>
   <si>
     <t>037-00000407-00</t>
   </si>
   <si>
     <t xml:space="preserve">644 CUSTER DR  
 </t>
   </si>
   <si>
     <t>037-00000420-00</t>
   </si>
   <si>
     <t xml:space="preserve">620 CUSTER DR  
 </t>
   </si>
   <si>
-    <t>037-00000423-00</t>
-[...8 lines deleted...]
-  <si>
     <t>037-00000451-00</t>
   </si>
   <si>
     <t xml:space="preserve">1203 CEMETERY DR  
 </t>
   </si>
   <si>
     <t>037-00000512-00</t>
   </si>
   <si>
     <t xml:space="preserve">1109 CEMETERY DR  
 </t>
   </si>
   <si>
     <t>037-00000581-05</t>
   </si>
   <si>
     <t>FOSTER WILLIAM L JR</t>
   </si>
   <si>
     <t xml:space="preserve">112 20TH ST  
 </t>
   </si>
   <si>
     <t>037-00000623-00</t>
   </si>
   <si>
     <t xml:space="preserve">CEMETERY DR  
 </t>
   </si>
   <si>
-    <t>037-00000646-01</t>
-[...8 lines deleted...]
-  <si>
     <t>03700085</t>
   </si>
   <si>
     <t>668 CUSTER DR</t>
   </si>
   <si>
     <t>03700089</t>
   </si>
   <si>
     <t>660 PLUM ST</t>
-  </si>
-[...7 lines deleted...]
-    <t>1773 SOUTH LAWN EXT</t>
   </si>
   <si>
     <t>03700161</t>
   </si>
   <si>
     <t>NOT ON FILE</t>
   </si>
   <si>
     <t>043-00000003-00</t>
   </si>
   <si>
     <t>SHARIER HOLLY</t>
   </si>
   <si>
     <t xml:space="preserve">310 LOCUST ST  
 COSHOCTON OH 43812</t>
   </si>
   <si>
     <t>043-00000142-00</t>
   </si>
   <si>
     <t>BONEY JANET</t>
   </si>
   <si>
     <t xml:space="preserve">FAIR ST  
 </t>
   </si>
   <si>
     <t>043-00000250-00</t>
   </si>
   <si>
     <t>MARTIN-LOWERY KATHY MARIE</t>
   </si>
   <si>
     <t xml:space="preserve">1325 ORANGE ST  
 </t>
   </si>
   <si>
     <t>043-00000275-00</t>
   </si>
   <si>
     <t>WALNUT TREE INVESTMENTS LLC AN OHIO LTD LIABILITY CO</t>
   </si>
   <si>
     <t xml:space="preserve">1396 WALNUT ST  
 </t>
   </si>
   <si>
-    <t>043-00000359-00</t>
-[...8 lines deleted...]
-  <si>
     <t>043-00000385-00</t>
   </si>
   <si>
     <t>GETCHEY AARON C</t>
   </si>
   <si>
     <t xml:space="preserve">673 JOHN ST  
 COSHOCTON OH 43812</t>
   </si>
   <si>
-    <t>043-00000430-00</t>
-[...28 lines deleted...]
-  <si>
     <t>043-00000444-01</t>
   </si>
   <si>
     <t>IH8RJ LLC</t>
   </si>
   <si>
     <t xml:space="preserve">1109 CHESTNUT ST  
 </t>
   </si>
   <si>
     <t>043-00000478-00</t>
   </si>
   <si>
     <t>DAS SRIDHAR</t>
   </si>
   <si>
     <t xml:space="preserve">140 S 3RD ST  
 COSHOCTON OH 43812</t>
   </si>
   <si>
-    <t>043-00000527-00</t>
-[...18 lines deleted...]
-  <si>
     <t>043-00000616-00</t>
   </si>
   <si>
     <t>WILSON VELMA A &amp;</t>
   </si>
   <si>
     <t xml:space="preserve">134 12TH ST N 
 </t>
   </si>
   <si>
     <t>043-00000621-00</t>
   </si>
   <si>
     <t>CARENO PRO LLC</t>
   </si>
   <si>
     <t xml:space="preserve">212 6TH ST N 
 </t>
   </si>
   <si>
     <t>043-00000626-00</t>
   </si>
   <si>
     <t>ARONHALT SHAWN EDWIN &amp; JLRS</t>
   </si>
   <si>
     <t xml:space="preserve">348 10TH ST N 
 COSHOCTON OH 43812</t>
   </si>
   <si>
     <t>043-00000638-00</t>
   </si>
   <si>
     <t>JASON SEVEN LIMITED</t>
   </si>
   <si>
     <t xml:space="preserve">12TH ST N 
 </t>
   </si>
   <si>
-    <t>043-00000660-00</t>
-[...8 lines deleted...]
-  <si>
     <t>043-00000670-00</t>
   </si>
   <si>
     <t>HOOPS LEWIS</t>
   </si>
   <si>
     <t xml:space="preserve">951 SOUTH LAWN AVE  
-</t>
-[...18 lines deleted...]
-    <t xml:space="preserve">338 HAY PL  
 </t>
   </si>
   <si>
     <t>043-00000852-00</t>
   </si>
   <si>
     <t>HOOPS LEWIS W</t>
   </si>
   <si>
     <t xml:space="preserve">744 SOUTH LAWN AVE  
 </t>
   </si>
   <si>
     <t>043-00000951-00</t>
   </si>
   <si>
     <t>THOMAS NICHOLAS</t>
   </si>
   <si>
     <t xml:space="preserve">403 SOUTH LAWN AVE  
 </t>
   </si>
   <si>
     <t>043-00000952-00</t>
   </si>
@@ -583,919 +394,523 @@
   <si>
     <t xml:space="preserve">662 WILSON AVE  
 COSHOCTON OH 43812</t>
   </si>
   <si>
     <t>043-00001090-00</t>
   </si>
   <si>
     <t>CANTRELL KEVIN A &amp; ANGELA L CANTRELL</t>
   </si>
   <si>
     <t xml:space="preserve">1602 CHESTNUT ST  
 </t>
   </si>
   <si>
     <t>043-00001109-00</t>
   </si>
   <si>
     <t>BREWER DALLAS L</t>
   </si>
   <si>
     <t xml:space="preserve">339 3RD ST S 
 </t>
   </si>
   <si>
-    <t>043-00001253-00</t>
-[...68 lines deleted...]
-  <si>
     <t>043-00001482-00</t>
   </si>
   <si>
     <t>GORDON MICHAEL S &amp; JLRS</t>
   </si>
   <si>
     <t xml:space="preserve">647 S 12TH ST  
 COSHOCTON OH 43812</t>
   </si>
   <si>
     <t>043-00001486-00</t>
   </si>
   <si>
     <t>WAKELEY CAROL L &amp; JLRS</t>
   </si>
   <si>
     <t xml:space="preserve">1039 CAMBRIDGE RD  
 COSHOCTON OH 43812</t>
   </si>
   <si>
-    <t>043-00001550-00</t>
-[...28 lines deleted...]
-  <si>
     <t>043-00001611-00</t>
   </si>
   <si>
     <t>HULTZ CRAIG S</t>
   </si>
   <si>
     <t xml:space="preserve">309 9TH ST S 
 </t>
   </si>
   <si>
     <t>043-00001658-00</t>
   </si>
   <si>
     <t>MURRAY GARY L &amp;</t>
   </si>
   <si>
     <t xml:space="preserve">669 VINE ST  
 </t>
   </si>
   <si>
     <t>043-00001659-00</t>
   </si>
   <si>
     <t xml:space="preserve">VINE ST  
-</t>
-[...15 lines deleted...]
-    <t xml:space="preserve">307 12TH ST N 
 </t>
   </si>
   <si>
     <t>043-00001682-00</t>
   </si>
   <si>
     <t>ROSE RACHAEL</t>
   </si>
   <si>
     <t xml:space="preserve">1610 ELM ST  
 </t>
   </si>
   <si>
     <t>043-00001709-00</t>
   </si>
   <si>
     <t xml:space="preserve">1822 CHESTNUT ST  
 </t>
   </si>
   <si>
     <t>043-00001710-00</t>
   </si>
   <si>
     <t xml:space="preserve">1822 CHESTNUT ST  
 COSHOCTON OH 43812</t>
   </si>
   <si>
-    <t>043-00001720-00</t>
-[...8 lines deleted...]
-  <si>
     <t>043-00001768-00</t>
   </si>
   <si>
     <t>THOMAS HAROLD DEAN JR &amp;</t>
   </si>
   <si>
     <t xml:space="preserve">341 10TH ST S 
 </t>
   </si>
   <si>
-    <t>043-00001779-00</t>
-[...22 lines deleted...]
-  <si>
     <t>043-00001815-00</t>
   </si>
   <si>
     <t xml:space="preserve">517 7TH ST S 
 </t>
   </si>
   <si>
     <t>043-00001827-00</t>
   </si>
   <si>
     <t>HYSELL SHIRLEY M</t>
   </si>
   <si>
     <t xml:space="preserve">1330 14TH ST S 
 </t>
   </si>
   <si>
     <t>043-00001862-00</t>
   </si>
   <si>
     <t>FLORIAN FRANCINE K</t>
   </si>
   <si>
     <t xml:space="preserve">506 9TH ST N 
 </t>
   </si>
   <si>
-    <t>043-00001863-00</t>
-[...18 lines deleted...]
-  <si>
     <t>043-00001987-00</t>
   </si>
   <si>
     <t>NADEAU TINA L</t>
   </si>
   <si>
     <t xml:space="preserve">508 6TH ST S 
 </t>
   </si>
   <si>
     <t>043-00001993-00</t>
   </si>
   <si>
     <t>FIRST NATIONAL ACCEPTANCE COMPANY</t>
   </si>
   <si>
     <t xml:space="preserve">1022 ORCHARD ST  
 </t>
   </si>
   <si>
-    <t>043-00002012-00</t>
-[...8 lines deleted...]
-  <si>
     <t>043-00002131-00</t>
   </si>
   <si>
     <t>UNIQUE PROPERTIES OF OHIO LLC</t>
   </si>
   <si>
     <t xml:space="preserve">325 ELM ST  
 </t>
   </si>
   <si>
     <t>043-00002186-00</t>
   </si>
   <si>
     <t>KEMPF STEVEN C &amp; TTEE OF THE STEVEN C &amp; CHERYL D KEMPF FAMILY TRUST DATED 7/5/11</t>
   </si>
   <si>
     <t xml:space="preserve">209 2ND ST S 
 </t>
   </si>
   <si>
-    <t>043-00002204-00</t>
-[...8 lines deleted...]
-  <si>
     <t>043-00002243-00</t>
   </si>
   <si>
     <t>KNICELY MARILYN M &amp;</t>
   </si>
   <si>
     <t xml:space="preserve">1509 MAIN ST E 
 </t>
   </si>
   <si>
     <t>043-00002255-00</t>
   </si>
   <si>
     <t>TAYLOR THOMAS B &amp;</t>
   </si>
   <si>
     <t xml:space="preserve">943 MAIN ST E 
 </t>
   </si>
   <si>
-    <t>043-00002295-00</t>
-[...8 lines deleted...]
-  <si>
     <t>043-00002331-00</t>
   </si>
   <si>
     <t>NORDENGREN JOE</t>
   </si>
   <si>
     <t xml:space="preserve">1145 KENILWORTH AVE  
 </t>
   </si>
   <si>
     <t>043-00002341-00</t>
   </si>
   <si>
-    <t>JOZWIK SHELBY</t>
-[...9 lines deleted...]
-COSHOCTON OH 43812</t>
+    <t>JC EQUITY MANAGEMENT LLC</t>
   </si>
   <si>
     <t>043-00002356-00</t>
   </si>
   <si>
     <t>GEORGE MELISSA M &amp; JLRS</t>
   </si>
   <si>
     <t xml:space="preserve">335 SYCAMORE ST  
 </t>
   </si>
   <si>
-    <t>043-00002397-00</t>
+    <t>043-00002473-00</t>
+  </si>
+  <si>
+    <t>EJB PROPERTY GROUP LLC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">531 MAIN ST  
+</t>
+  </si>
+  <si>
+    <t>043-00002548-00</t>
+  </si>
+  <si>
+    <t>COSHOCTON COUNTRY INN LLC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">730 MAIN ST  
+</t>
+  </si>
+  <si>
+    <t>043-00002563-00</t>
+  </si>
+  <si>
+    <t>SHARIER KEVIN L &amp;</t>
+  </si>
+  <si>
+    <t xml:space="preserve">429 3RD ST S 
+</t>
+  </si>
+  <si>
+    <t>043-00002568-00</t>
+  </si>
+  <si>
+    <t>CALLIHAN DONAVAN J &amp; JLRS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">627 13TH ST S 
+</t>
+  </si>
+  <si>
+    <t>043-00002610-00</t>
+  </si>
+  <si>
+    <t>CLARKE SUSIE FKA SUSIE MEREDITH</t>
+  </si>
+  <si>
+    <t xml:space="preserve">351 6TH ST N 
+</t>
+  </si>
+  <si>
+    <t>043-00002675-00</t>
+  </si>
+  <si>
+    <t>MAES CONSTRUCTION LLC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">920 OAK AVE  
+</t>
+  </si>
+  <si>
+    <t>043-00002700-00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">933 PINE ST  
+</t>
+  </si>
+  <si>
+    <t>043-00002748-00</t>
+  </si>
+  <si>
+    <t>OLINGER MARY KATHRYN TOD</t>
+  </si>
+  <si>
+    <t xml:space="preserve">515 NORTHVIEW AVE  
+</t>
+  </si>
+  <si>
+    <t>043-00002784-00</t>
+  </si>
+  <si>
+    <t>SEARS DALE P &amp;</t>
+  </si>
+  <si>
+    <t xml:space="preserve">436 3RD ST S 
+</t>
+  </si>
+  <si>
+    <t>043-00002905-00</t>
   </si>
   <si>
     <t>SMITH MICKEY A</t>
   </si>
   <si>
-    <t xml:space="preserve">1002 ORANGE ST  
-[...179 lines deleted...]
-  <si>
     <t xml:space="preserve">411 3RD ST N 
 </t>
   </si>
   <si>
-    <t>043-00002930-00</t>
-[...8 lines deleted...]
-  <si>
     <t>043-00003010-00</t>
   </si>
   <si>
     <t>MILLER WYATT GOETZ &amp; JLRS</t>
   </si>
   <si>
     <t xml:space="preserve">239 3RD ST S 
 </t>
   </si>
   <si>
     <t>043-00003011-00</t>
   </si>
   <si>
     <t xml:space="preserve">3RD ST S 
 </t>
   </si>
   <si>
     <t>043-00003027-00</t>
   </si>
   <si>
     <t>MARLOW INVESTMENT GROUP LLC</t>
   </si>
   <si>
     <t xml:space="preserve">1148 WALNUT ST  
 </t>
   </si>
   <si>
     <t>043-00003080-00</t>
   </si>
   <si>
     <t>OLINGER MARY KATHRYN AKA MARY K OLINGER TOD</t>
   </si>
   <si>
     <t xml:space="preserve">839 NORTHVIEW AVE  
 </t>
   </si>
   <si>
-    <t>043-00003177-00</t>
-[...5 lines deleted...]
-  <si>
     <t>043-00003186-00</t>
   </si>
   <si>
     <t>PERKINS SHANE</t>
   </si>
   <si>
     <t xml:space="preserve">1702 HAY AVE  
 </t>
   </si>
   <si>
-    <t>043-00003205-00</t>
-[...18 lines deleted...]
-  <si>
     <t>043-00003281-00</t>
   </si>
   <si>
     <t xml:space="preserve">9TH ST N 
 </t>
   </si>
   <si>
     <t>043-00003302-00</t>
   </si>
   <si>
     <t>ELSON EMILEE J &amp;</t>
   </si>
   <si>
     <t xml:space="preserve">924 ORCHARD ST  
 </t>
   </si>
   <si>
-    <t>043-00003381-00</t>
-[...8 lines deleted...]
-  <si>
     <t>043-00003389-00</t>
   </si>
   <si>
     <t>NEVILLE JACK C JR</t>
   </si>
   <si>
     <t xml:space="preserve">740 JOHN ST  
 </t>
   </si>
   <si>
-    <t>043-00003457-00</t>
-[...5 lines deleted...]
-  <si>
     <t>043-00003520-00</t>
   </si>
   <si>
     <t>SHULER LANDIS &amp;</t>
   </si>
   <si>
     <t xml:space="preserve">115 10TH ST S 
 </t>
-  </si>
-[...1 lines deleted...]
-    <t>043-00003521-00</t>
   </si>
   <si>
     <t>043-00003523-00</t>
   </si>
   <si>
     <t xml:space="preserve">433 7TH ST S 
 </t>
   </si>
   <si>
     <t>043-00003553-00</t>
   </si>
   <si>
     <t>GOOD CARA L</t>
   </si>
   <si>
     <t xml:space="preserve">418 S 7TH ST  
 COSHOCTON OH 43812</t>
   </si>
   <si>
     <t>043-00003573-00</t>
   </si>
   <si>
     <t xml:space="preserve">121 7TH ST N 
 </t>
   </si>
   <si>
     <t>043-00003581-00</t>
   </si>
   <si>
     <t xml:space="preserve">1008 KENILWORTH AVE  
 </t>
   </si>
   <si>
     <t>043-00003622-00</t>
   </si>
   <si>
     <t>SCOTT OTTO E</t>
   </si>
   <si>
     <t xml:space="preserve">690 JOHN ST  
 </t>
   </si>
   <si>
-    <t>043-00003638-00</t>
-[...15 lines deleted...]
-  <si>
     <t>043-00003742-00</t>
   </si>
   <si>
     <t>GRESS KIM L</t>
   </si>
   <si>
     <t xml:space="preserve">425 8TH ST N 
 </t>
   </si>
   <si>
     <t>043-00003751-00</t>
   </si>
   <si>
     <t>MOBLEY &amp; SONS LLC</t>
   </si>
   <si>
     <t xml:space="preserve">917 7TH ST S 
 </t>
   </si>
   <si>
     <t>043-00003771-00</t>
   </si>
   <si>
     <t xml:space="preserve">631 7TH ST S 
 COSHOCTON OH 43812</t>
   </si>
   <si>
-    <t>043-00003870-00</t>
-[...8 lines deleted...]
-  <si>
     <t>043-00003945-01</t>
   </si>
   <si>
     <t>GULF NEWCOMERSTOWN</t>
   </si>
   <si>
     <t xml:space="preserve">136 MAIN ST  
 COSHOCTON OH 43812</t>
   </si>
   <si>
     <t>043-00004024-00</t>
   </si>
   <si>
     <t xml:space="preserve">IVY ST  
 </t>
   </si>
   <si>
     <t>043-00004025-00</t>
   </si>
   <si>
     <t xml:space="preserve">1004 IVY ST  
 </t>
   </si>
   <si>
     <t>043-00004026-00</t>
   </si>
   <si>
     <t>043-00004027-00</t>
   </si>
   <si>
-    <t>043-00004040-00</t>
-[...5 lines deleted...]
-  <si>
     <t>043-00004089-00</t>
   </si>
   <si>
     <t>MURRAY LESLIE G</t>
   </si>
   <si>
     <t xml:space="preserve">978 KENILWORTH AVE  
 </t>
   </si>
   <si>
     <t>043-00004093-00</t>
   </si>
   <si>
     <t xml:space="preserve">PINE ST  
 </t>
   </si>
   <si>
     <t>043-00004109-00</t>
   </si>
   <si>
     <t>MATTHEWS MEGAN S</t>
   </si>
   <si>
     <t xml:space="preserve">KENILWORTH AVE  
 </t>
@@ -1509,147 +924,97 @@
   <si>
     <t xml:space="preserve">1304 OAK AVE  
 </t>
   </si>
   <si>
     <t>043-00004131-00</t>
   </si>
   <si>
     <t>ADKINS MELISSA J &amp; JLRS</t>
   </si>
   <si>
     <t xml:space="preserve">802 HIGHLAND BL  
 </t>
   </si>
   <si>
     <t>043-00004241-00</t>
   </si>
   <si>
     <t>FREETAGE JEREMY A &amp; LAY A JONES</t>
   </si>
   <si>
     <t xml:space="preserve">DEHART AVE  
 COSHOCTON OH 43812</t>
   </si>
   <si>
-    <t>043-00004245-00</t>
-[...8 lines deleted...]
-  <si>
     <t>043-00004283-00</t>
   </si>
   <si>
     <t>POLAND CARL E</t>
   </si>
   <si>
     <t xml:space="preserve">513 NORTHVIEW AVE  
 </t>
   </si>
   <si>
-    <t>043-00004321-00</t>
-[...8 lines deleted...]
-  <si>
     <t>043-00004361-00</t>
   </si>
   <si>
     <t>MOATS LESTER L JR</t>
   </si>
   <si>
     <t xml:space="preserve">977 KENILWORTH AVE  
 </t>
   </si>
   <si>
     <t>043-00004362-00</t>
   </si>
   <si>
-    <t>043-00004377-00</t>
-[...8 lines deleted...]
-  <si>
     <t>043-00004416-00</t>
   </si>
   <si>
     <t xml:space="preserve">222 6TH ST N 
 </t>
   </si>
   <si>
     <t>043-00004477-00</t>
   </si>
   <si>
     <t>SHARIER HAROLD JOSEPH JR</t>
   </si>
   <si>
     <t xml:space="preserve">1103 FAIR ST  
 </t>
   </si>
   <si>
-    <t>043-00004504-00</t>
-[...8 lines deleted...]
-  <si>
     <t>043-00004543-00</t>
   </si>
   <si>
     <t xml:space="preserve">750 SOUTH LAWN AVE  
 </t>
   </si>
   <si>
-    <t>043-00004546-00</t>
-[...8 lines deleted...]
-  <si>
     <t>043-00004581-00</t>
   </si>
   <si>
     <t>BROOKS TAYLOR L</t>
   </si>
   <si>
     <t xml:space="preserve">SPRING ST  
 </t>
   </si>
   <si>
     <t>043-00004672-00</t>
   </si>
   <si>
     <t>ANGELA SUE WHEELER TRUST THE</t>
   </si>
   <si>
     <t xml:space="preserve">636 12TH ST S 
 </t>
   </si>
   <si>
     <t>043-00004722-01</t>
   </si>
   <si>
     <t>LYNCH TIFFANY NICOLE &amp; JLRS</t>
   </si>
@@ -1659,292 +1024,153 @@
   </si>
   <si>
     <t>043-00004722-02</t>
   </si>
   <si>
     <t>043-00004748-00</t>
   </si>
   <si>
     <t>MILLER BARBARA</t>
   </si>
   <si>
     <t xml:space="preserve">792 RIDGEWOOD DR  
 </t>
   </si>
   <si>
     <t>043-00004910-00</t>
   </si>
   <si>
     <t>SECRETARY OF VETERANS AFFAIRS</t>
   </si>
   <si>
     <t xml:space="preserve">KENSINGTON RD  
 </t>
   </si>
   <si>
-    <t>043-00004930-00</t>
-[...27 lines deleted...]
-  <si>
     <t>043-00005159-00</t>
   </si>
   <si>
     <t>RASMUSSON NICKOLAS CHARLES &amp; JLRS</t>
   </si>
   <si>
     <t xml:space="preserve">166 VALLEY VIEW DR  
 </t>
   </si>
   <si>
-    <t>043-00005179-00</t>
-[...18 lines deleted...]
-  <si>
     <t>043-00005310-00</t>
   </si>
   <si>
     <t>HOFFMAN RANDALL L</t>
   </si>
   <si>
     <t xml:space="preserve">1616 WOODLAND DR  
 </t>
   </si>
   <si>
     <t>043-00005397-00</t>
   </si>
   <si>
     <t xml:space="preserve">1533 14TH ST S 
 </t>
   </si>
   <si>
     <t>043-00005474-00</t>
   </si>
   <si>
     <t>NEIGHBOR KODY</t>
   </si>
   <si>
     <t xml:space="preserve">1311 FAIRY FALLS DR  
 </t>
   </si>
   <si>
-    <t>043-00005673-00</t>
-[...25 lines deleted...]
-  <si>
     <t>043-00005724-00</t>
   </si>
   <si>
     <t xml:space="preserve">SEVERN DR  
 </t>
   </si>
   <si>
     <t>043-00005740-17</t>
   </si>
   <si>
     <t>HAINS DARIN L &amp; JLRS</t>
   </si>
   <si>
-    <t>043-00005808-00</t>
-[...8 lines deleted...]
-  <si>
     <t>043-00005827-00</t>
   </si>
   <si>
     <t>COLONIAL MANAGEMENT INC AN OHIO CORPORATION</t>
   </si>
   <si>
     <t xml:space="preserve">2ND ST S 
 </t>
   </si>
   <si>
-    <t>043-00005829-00</t>
-[...4 lines deleted...]
-  <si>
     <t>043-00006166-00</t>
   </si>
   <si>
     <t>THOMAS RICHARD RAY SR</t>
   </si>
   <si>
     <t xml:space="preserve">1018 MAIN ST E 
 </t>
-  </si>
-[...8 lines deleted...]
-COSHOCTON OH 43812</t>
   </si>
   <si>
     <t>043-00006492-00</t>
   </si>
   <si>
     <t>COFFEY CHARLIE EDWARD</t>
   </si>
   <si>
     <t xml:space="preserve">6TH ST S 
 COSHOCTON OH 43812</t>
   </si>
   <si>
-    <t>043-00006524-00</t>
-[...8 lines deleted...]
-  <si>
     <t>043-00006525-00</t>
   </si>
   <si>
     <t xml:space="preserve">CAMBRIDGE RD  
 </t>
   </si>
   <si>
-    <t>04300152</t>
-[...16 lines deleted...]
-  <si>
     <t>04300200</t>
   </si>
   <si>
     <t>KNICELY DAVID O</t>
   </si>
   <si>
     <t>1509 MAIN ST E</t>
   </si>
   <si>
     <t>04300201</t>
   </si>
   <si>
     <t>LILLIBRIDGE BRENT A</t>
   </si>
   <si>
     <t>1239 CHESTNUT ST</t>
-  </si>
-[...7 lines deleted...]
-    <t>1239 CHESTNUT ST LOT 2</t>
   </si>
   <si>
     <t>043-15105418-00</t>
   </si>
   <si>
     <t>CARGAVIC ANNA</t>
   </si>
   <si>
     <t xml:space="preserve">11TH ST N 
 COSHOCTON OH 43812</t>
   </si>
   <si>
     <t>043-15127038-00</t>
   </si>
   <si>
     <t>DAHLBERG STEVEN PAUL</t>
   </si>
   <si>
     <t xml:space="preserve">1694 SKYLINE HT  
 </t>
   </si>
   <si>
     <t>043-15128025-01</t>
   </si>
   <si>
@@ -1983,4420 +1209,2680 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F217" headerRowCount="1">
-  <autoFilter ref="A1:F217"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F130" headerRowCount="1">
+  <autoFilter ref="A1:F130"/>
   <tableColumns count="6">
     <tableColumn id="1" name="Property Number"/>
     <tableColumn id="2" name="Owner Name"/>
     <tableColumn id="3" name="School District"/>
     <tableColumn id="4" name="Location Address"/>
     <tableColumn id="5" name="Amount"/>
     <tableColumn id="6" name="View Property"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=31071&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=31072&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=31127&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=31168&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=31187&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=31217&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=31268&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=31271&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=31282&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=31283&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=31284&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=31285&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=31293&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=31296&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=31297&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=31337&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=31360&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=31375&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=31376&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=31386&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=31391&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=31392&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=31419&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=31433&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=31436&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=31463&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=31521&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=31561&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=31596&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=31609&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44814&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=46585&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=46465&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=46225&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=35369&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=35510&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=35624&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=35652&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=35736&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=35759&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=35805&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=35806&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=35807&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=35819&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=35821&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=35854&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=35902&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=35934&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=35993&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=35998&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=36003&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=36015&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=36038&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=36049&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=36108&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=36125&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=36226&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=36359&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=36360&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=36361&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=36429&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=36496&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=36500&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=36520&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=36666&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=36671&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=36712&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=36737&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=36819&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=36882&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=36886&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=36890&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=36894&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=36957&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=36963&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=36998&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=37020&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=37065&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=37066&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=37069&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=37072&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=37088&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=37110&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=37111&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=37121&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=37169&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=37179&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=37180&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=37187&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=37214&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=37226&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=37259&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=37260&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=37377&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=37386&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=37392&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=37409&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=37539&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=37596&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=37614&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=37651&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=37663&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=37703&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=37739&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=37749&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=37757&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=37762&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=37801&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=37874&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=37887&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=37898&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=37949&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=37964&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=37969&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=37991&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=38010&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=38078&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=38089&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=38090&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=38105&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=38145&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=38165&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=38174&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=38175&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=38210&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=38255&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=38256&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=38292&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=38317&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=38398&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=38399&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=38415&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=38467&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=38563&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=38572&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=38592&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=38625&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=38665&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=38686&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=38781&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=38789&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=38856&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=38918&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=38919&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=38921&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=38950&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=38970&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=38979&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=39021&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=39036&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=39136&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=39142&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=39150&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=39175&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=39273&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=39352&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=39422&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=39423&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=39424&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=39425&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=39438&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=39486&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=39490&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=39502&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=39519&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=39527&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=39636&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=39640&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=39680&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=39719&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=39761&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=39762&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=39776&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=39813&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=39868&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=39895&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=39933&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=39936&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=39971&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=40061&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=40113&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=40114&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=40141&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=40300&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=40320&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=40321&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=40322&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=40323&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=40390&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=40549&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=40569&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=40627&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=40699&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=40782&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=40859&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=41057&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=41059&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=41093&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=41106&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=41135&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=41205&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=41230&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=41231&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=41456&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=41645&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=41747&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=41783&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=41784&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=45138&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=45174&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=45175&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=45176&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=46970&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=42023&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=42130&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=42163&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=31071&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=31127&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=31268&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=31282&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=31293&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=31296&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=31297&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=31337&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=31360&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=31375&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=31376&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=31386&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=31391&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=31392&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=31419&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=31433&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=31463&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=31521&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=31561&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=31596&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44814&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=46585&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=46225&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=35369&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=35510&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=35624&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=35652&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=35759&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=35821&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=35854&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=35993&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=35998&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=36003&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=36015&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=36049&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=36226&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=36359&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=36360&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=36361&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=36429&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=36496&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=36500&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=36520&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=36890&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=36894&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=37020&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=37065&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=37066&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=37088&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=37110&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=37111&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=37169&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=37214&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=37226&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=37259&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=37386&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=37392&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=37539&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=37596&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=37651&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=37663&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=37739&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=37749&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=37762&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=37874&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=37949&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=37964&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=37969&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=38010&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=38078&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=38105&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=38145&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=38175&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=38292&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=38398&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=38399&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=38415&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=38467&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=38572&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=38665&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=38686&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=38789&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=38918&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=38921&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=38950&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=38970&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=38979&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=39021&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=39142&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=39150&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=39175&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=39352&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=39422&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=39423&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=39424&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=39425&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=39486&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=39490&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=39502&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=39519&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=39527&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=39636&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=39680&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=39761&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=39762&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=39813&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=39868&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=39933&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=39971&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=40061&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=40113&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=40114&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=40141&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=40300&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=40549&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=40699&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=40782&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=40859&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=41106&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=41135&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=41230&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=41456&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=41747&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=41784&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=45175&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=45176&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=42023&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=42130&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=42163&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:F217"/>
+  <dimension ref="A1:F130"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="19.02606964111328" customWidth="1"/>
     <col min="2" max="2" width="82.63895416259766" customWidth="1"/>
     <col min="3" max="3" width="16.74128532409668" customWidth="1"/>
-    <col min="4" max="4" width="23.68585205078125" customWidth="1"/>
+    <col min="4" max="4" width="18.6618595123291" customWidth="1"/>
     <col min="5" max="5" width="10.763794898986816" customWidth="1"/>
     <col min="6" max="6" width="16.1522798538208" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="3">
-        <v>161.58</v>
+        <v>29.57</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>11</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E3" s="3">
-        <v>315.18</v>
+        <v>29.38</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E4" s="3">
-        <v>29.38</v>
+        <v>852.73</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>17</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>18</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E5" s="3">
-        <v>497.25</v>
+        <v>458.59</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>21</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="3">
-        <v>42.85</v>
+        <v>476.05</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
         <v>23</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>24</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E7" s="3">
-        <v>215.57</v>
+        <v>18.81</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
         <v>26</v>
       </c>
       <c r="B8" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="C8" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D8" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="C8" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E8" s="3">
-        <v>852.73</v>
+        <v>1243.48</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="B9" s="0" t="s">
         <v>29</v>
       </c>
-      <c r="B9" s="0" t="s">
+      <c r="C9" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D9" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="C9" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E9" s="3">
-        <v>178.04</v>
+        <v>449.03</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E10" s="3">
-        <v>458.59</v>
+        <v>158.87</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>36</v>
+        <v>15</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="E11" s="3">
-        <v>997.24</v>
+        <v>372.1</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>36</v>
+        <v>15</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D12" s="1" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="E12" s="3">
-        <v>4065.55</v>
+        <v>404.39</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="B13" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="C13" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D13" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="C13" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E13" s="3">
-        <v>704.28</v>
+        <v>574.74</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="E14" s="3">
-        <v>476.05</v>
+        <v>3471.55</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>45</v>
+        <v>38</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>46</v>
+        <v>16</v>
       </c>
       <c r="E15" s="3">
-        <v>79.11</v>
+        <v>663.43</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
-        <v>47</v>
+        <v>41</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>45</v>
+        <v>15</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>48</v>
+        <v>42</v>
       </c>
       <c r="E16" s="3">
-        <v>1243.48</v>
+        <v>988.11</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
-        <v>49</v>
+        <v>43</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>50</v>
+        <v>18</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>51</v>
+        <v>44</v>
       </c>
       <c r="E17" s="3">
-        <v>799.03</v>
+        <v>454.24</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>42</v>
+        <v>18</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="E18" s="3">
-        <v>158.87</v>
+        <v>1514.66</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
-        <v>53</v>
+        <v>47</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>54</v>
+        <v>48</v>
       </c>
       <c r="E19" s="3">
-        <v>372.1</v>
+        <v>1496.34</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
-        <v>55</v>
+        <v>49</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>27</v>
+        <v>50</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="E20" s="3">
-        <v>404.39</v>
+        <v>686.92</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>33</v>
+        <v>18</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>57</v>
+        <v>53</v>
       </c>
       <c r="E21" s="3">
-        <v>574.74</v>
+        <v>195</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
-        <v>58</v>
+        <v>54</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>59</v>
+        <v>38</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D22" s="1" t="s">
-        <v>60</v>
+      <c r="D22" s="0" t="s">
+        <v>55</v>
       </c>
       <c r="E22" s="3">
-        <v>3471.55</v>
+        <v>72.02</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
-        <v>61</v>
+        <v>56</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D23" s="1" t="s">
-        <v>28</v>
+      <c r="D23" s="0" t="s">
+        <v>57</v>
       </c>
       <c r="E23" s="3">
-        <v>663.43</v>
+        <v>466.67</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>27</v>
+        <v>7</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D24" s="1" t="s">
-        <v>63</v>
+      <c r="D24" s="0" t="s">
+        <v>59</v>
       </c>
       <c r="E24" s="3">
-        <v>988.11</v>
+        <v>56.94</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>33</v>
+        <v>61</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="E25" s="3">
-        <v>454.24</v>
+        <v>962.96</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="E26" s="3">
-        <v>446.5</v>
+        <v>16.48</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>33</v>
+        <v>67</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D27" s="1" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="E27" s="3">
-        <v>1514.66</v>
+        <v>657</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="B28" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="C28" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D28" s="1" t="s">
         <v>71</v>
       </c>
-      <c r="B28" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E28" s="3">
-        <v>1496.34</v>
+        <v>475.04</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="B29" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="B29" s="0" t="s">
+      <c r="C29" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D29" s="1" t="s">
         <v>74</v>
       </c>
-      <c r="C29" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E29" s="3">
-        <v>686.92</v>
+        <v>1262.99</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="B30" s="0" t="s">
         <v>76</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D30" s="1" t="s">
         <v>77</v>
       </c>
       <c r="E30" s="3">
-        <v>195</v>
+        <v>38.81</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
         <v>78</v>
       </c>
       <c r="B31" s="0" t="s">
         <v>79</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>80</v>
       </c>
       <c r="E31" s="3">
-        <v>284.59</v>
+        <v>142.78</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
         <v>81</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>59</v>
+        <v>82</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D32" s="0" t="s">
-        <v>82</v>
+      <c r="D32" s="1" t="s">
+        <v>83</v>
       </c>
       <c r="E32" s="3">
-        <v>72.02</v>
+        <v>2601.54</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>27</v>
+        <v>85</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D33" s="0" t="s">
-        <v>84</v>
+      <c r="D33" s="1" t="s">
+        <v>86</v>
       </c>
       <c r="E33" s="3">
-        <v>466.67</v>
+        <v>158.11</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D34" s="0" t="s">
-        <v>87</v>
+      <c r="D34" s="1" t="s">
+        <v>89</v>
       </c>
       <c r="E34" s="3">
-        <v>133.18</v>
+        <v>1167.61</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>7</v>
+        <v>91</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D35" s="0" t="s">
-        <v>89</v>
+      <c r="D35" s="1" t="s">
+        <v>92</v>
       </c>
       <c r="E35" s="3">
-        <v>56.94</v>
+        <v>3149.98</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D36" s="1" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="E36" s="3">
-        <v>2762.96</v>
+        <v>93.08</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D37" s="1" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="E37" s="3">
-        <v>16.48</v>
+        <v>494.26</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D38" s="1" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="E38" s="3">
-        <v>1057</v>
+        <v>2651.57</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="B39" s="0" t="s">
         <v>100</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D39" s="1" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="E39" s="3">
-        <v>475.04</v>
+        <v>277.55</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B40" s="0" t="s">
+        <v>100</v>
+      </c>
+      <c r="C40" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D40" s="1" t="s">
         <v>103</v>
       </c>
-      <c r="C40" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E40" s="3">
-        <v>2988.15</v>
+        <v>279.47</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
         <v>105</v>
       </c>
       <c r="B41" s="0" t="s">
         <v>106</v>
       </c>
       <c r="C41" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D41" s="1" t="s">
         <v>107</v>
       </c>
       <c r="E41" s="3">
-        <v>1547.99</v>
+        <v>1555.42</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
         <v>108</v>
       </c>
       <c r="B42" s="0" t="s">
         <v>109</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D42" s="1" t="s">
         <v>110</v>
       </c>
       <c r="E42" s="3">
-        <v>34.98</v>
+        <v>1189.59</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
         <v>111</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="C43" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D43" s="1" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="E43" s="3">
-        <v>22.73</v>
+        <v>621.59</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>109</v>
+        <v>115</v>
       </c>
       <c r="C44" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D44" s="1" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="E44" s="3">
-        <v>251.63</v>
+        <v>2627.88</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="C45" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D45" s="1" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E45" s="3">
-        <v>425.34</v>
+        <v>11.23</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="C46" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D46" s="1" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="E46" s="3">
-        <v>38.81</v>
+        <v>3119.41</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D47" s="1" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="E47" s="3">
-        <v>142.78</v>
+        <v>71.76</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D48" s="1" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="E48" s="3">
-        <v>1143.97</v>
+        <v>1562.24</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="B49" s="0" t="s">
         <v>127</v>
       </c>
       <c r="C49" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D49" s="1" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="E49" s="3">
-        <v>2053.33</v>
+        <v>46.67</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D50" s="1" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="E50" s="3">
-        <v>2601.54</v>
+        <v>1985.73</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>133</v>
+        <v>18</v>
       </c>
       <c r="C51" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D51" s="1" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E51" s="3">
-        <v>158.11</v>
+        <v>337.05</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>136</v>
+        <v>18</v>
       </c>
       <c r="C52" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D52" s="1" t="s">
         <v>137</v>
       </c>
       <c r="E52" s="3">
-        <v>1167.61</v>
+        <v>2204.65</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
         <v>138</v>
       </c>
       <c r="B53" s="0" t="s">
         <v>139</v>
       </c>
       <c r="C53" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D53" s="1" t="s">
         <v>140</v>
       </c>
       <c r="E53" s="3">
-        <v>3149.98</v>
+        <v>378.3</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
         <v>141</v>
       </c>
       <c r="B54" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="C54" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D54" s="1" t="s">
         <v>142</v>
       </c>
-      <c r="C54" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E54" s="3">
-        <v>543.19</v>
+        <v>1614.89</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
+        <v>143</v>
+      </c>
+      <c r="B55" s="0" t="s">
         <v>144</v>
       </c>
-      <c r="B55" s="0" t="s">
+      <c r="C55" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D55" s="1" t="s">
         <v>145</v>
       </c>
-      <c r="C55" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E55" s="3">
-        <v>218.08</v>
+        <v>445.41</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
+        <v>146</v>
+      </c>
+      <c r="B56" s="0" t="s">
         <v>147</v>
       </c>
-      <c r="B56" s="0" t="s">
+      <c r="C56" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D56" s="1" t="s">
         <v>148</v>
       </c>
-      <c r="C56" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E56" s="3">
-        <v>503.17</v>
+        <v>761.39</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
+        <v>149</v>
+      </c>
+      <c r="B57" s="0" t="s">
         <v>150</v>
       </c>
-      <c r="B57" s="0" t="s">
+      <c r="C57" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D57" s="1" t="s">
         <v>151</v>
       </c>
-      <c r="C57" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E57" s="3">
-        <v>2080.09</v>
+        <v>597.6</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
+        <v>152</v>
+      </c>
+      <c r="B58" s="0" t="s">
         <v>153</v>
       </c>
-      <c r="B58" s="0" t="s">
+      <c r="C58" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D58" s="1" t="s">
         <v>154</v>
       </c>
-      <c r="C58" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E58" s="3">
-        <v>719.26</v>
+        <v>1588.77</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="B59" s="0" t="s">
         <v>156</v>
       </c>
-      <c r="B59" s="0" t="s">
+      <c r="C59" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D59" s="1" t="s">
         <v>157</v>
       </c>
-      <c r="C59" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E59" s="3">
-        <v>2651.57</v>
+        <v>1271.9</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
+        <v>158</v>
+      </c>
+      <c r="B60" s="0" t="s">
         <v>159</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="C60" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D60" s="1" t="s">
         <v>160</v>
       </c>
       <c r="E60" s="3">
-        <v>277.55</v>
+        <v>779.11</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
         <v>161</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>157</v>
+        <v>162</v>
       </c>
       <c r="C61" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D61" s="1" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="E61" s="3">
-        <v>279.47</v>
+        <v>2497.93</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="C62" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D62" s="1" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="E62" s="3">
-        <v>1555.42</v>
+        <v>501.82</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="C63" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D63" s="1" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="E63" s="3">
-        <v>1189.59</v>
+        <v>2371.25</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="C64" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D64" s="1" t="s">
-        <v>170</v>
+        <v>130</v>
       </c>
       <c r="E64" s="3">
-        <v>621.59</v>
+        <v>47.21</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="C65" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D65" s="1" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="E65" s="3">
-        <v>2627.88</v>
+        <v>253.38</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="C66" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D66" s="1" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="E66" s="3">
-        <v>466.76</v>
+        <v>5580.85</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="C67" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D67" s="1" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="E67" s="3">
-        <v>879.22</v>
+        <v>998.56</v>
       </c>
       <c r="F67" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="C68" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D68" s="1" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="E68" s="3">
-        <v>747.62</v>
+        <v>1131.41</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="C69" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D69" s="1" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="E69" s="3">
-        <v>112.05</v>
+        <v>635.64</v>
       </c>
       <c r="F69" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B70" s="0" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="C70" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D70" s="1" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="E70" s="3">
-        <v>1284.38</v>
+        <v>273.18</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B71" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="C71" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D71" s="1" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="E71" s="3">
-        <v>1139.62</v>
+        <v>4377.29</v>
       </c>
       <c r="F71" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B72" s="0" t="s">
-        <v>193</v>
+        <v>94</v>
       </c>
       <c r="C72" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D72" s="1" t="s">
         <v>194</v>
       </c>
       <c r="E72" s="3">
-        <v>367.53</v>
+        <v>1.41</v>
       </c>
       <c r="F72" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="s">
         <v>195</v>
       </c>
       <c r="B73" s="0" t="s">
         <v>196</v>
       </c>
       <c r="C73" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D73" s="1" t="s">
         <v>197</v>
       </c>
       <c r="E73" s="3">
-        <v>1561.23</v>
+        <v>1790.76</v>
       </c>
       <c r="F73" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="s">
         <v>198</v>
       </c>
       <c r="B74" s="0" t="s">
         <v>199</v>
       </c>
       <c r="C74" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D74" s="1" t="s">
         <v>200</v>
       </c>
       <c r="E74" s="3">
-        <v>3119.41</v>
+        <v>2507.72</v>
       </c>
       <c r="F74" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="s">
         <v>201</v>
       </c>
       <c r="B75" s="0" t="s">
         <v>202</v>
       </c>
       <c r="C75" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D75" s="1" t="s">
         <v>203</v>
       </c>
       <c r="E75" s="3">
-        <v>1937.79</v>
+        <v>500.48</v>
       </c>
       <c r="F75" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="s">
         <v>204</v>
       </c>
       <c r="B76" s="0" t="s">
         <v>205</v>
       </c>
       <c r="C76" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D76" s="1" t="s">
         <v>206</v>
       </c>
       <c r="E76" s="3">
-        <v>434.71</v>
+        <v>4370.96</v>
       </c>
       <c r="F76" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0" t="s">
         <v>207</v>
       </c>
       <c r="B77" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="C77" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D77" s="1" t="s">
         <v>208</v>
       </c>
-      <c r="C77" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E77" s="3">
-        <v>127.74</v>
+        <v>224.72</v>
       </c>
       <c r="F77" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="s">
+        <v>209</v>
+      </c>
+      <c r="B78" s="0" t="s">
         <v>210</v>
       </c>
-      <c r="B78" s="0" t="s">
+      <c r="C78" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D78" s="1" t="s">
         <v>211</v>
       </c>
-      <c r="C78" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E78" s="3">
-        <v>209.87</v>
+        <v>3145.13</v>
       </c>
       <c r="F78" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="B79" s="0" t="s">
         <v>213</v>
       </c>
-      <c r="B79" s="0" t="s">
+      <c r="C79" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D79" s="1" t="s">
         <v>214</v>
       </c>
-      <c r="C79" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E79" s="3">
-        <v>1562.24</v>
+        <v>1812.62</v>
       </c>
       <c r="F79" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="s">
+        <v>215</v>
+      </c>
+      <c r="B80" s="0" t="s">
         <v>216</v>
-      </c>
-[...1 lines deleted...]
-        <v>214</v>
       </c>
       <c r="C80" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D80" s="1" t="s">
         <v>217</v>
       </c>
       <c r="E80" s="3">
-        <v>46.67</v>
+        <v>404.94</v>
       </c>
       <c r="F80" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="s">
         <v>218</v>
       </c>
       <c r="B81" s="0" t="s">
-        <v>109</v>
+        <v>147</v>
       </c>
       <c r="C81" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D81" s="1" t="s">
         <v>219</v>
       </c>
       <c r="E81" s="3">
-        <v>278.3</v>
+        <v>55.4</v>
       </c>
       <c r="F81" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0" t="s">
         <v>220</v>
       </c>
       <c r="B82" s="0" t="s">
         <v>221</v>
       </c>
       <c r="C82" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D82" s="1" t="s">
         <v>222</v>
       </c>
       <c r="E82" s="3">
-        <v>1377.13</v>
+        <v>309.88</v>
       </c>
       <c r="F82" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="0" t="s">
         <v>223</v>
       </c>
       <c r="B83" s="0" t="s">
         <v>224</v>
       </c>
       <c r="C83" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D83" s="1" t="s">
         <v>225</v>
       </c>
       <c r="E83" s="3">
-        <v>1985.73</v>
+        <v>494.58</v>
       </c>
       <c r="F83" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0" t="s">
         <v>226</v>
       </c>
       <c r="B84" s="0" t="s">
-        <v>33</v>
+        <v>227</v>
       </c>
       <c r="C84" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D84" s="1" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="E84" s="3">
-        <v>337.05</v>
+        <v>647.01</v>
       </c>
       <c r="F84" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B85" s="0" t="s">
-        <v>33</v>
+        <v>85</v>
       </c>
       <c r="C85" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D85" s="1" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="E85" s="3">
-        <v>2204.65</v>
+        <v>1548.08</v>
       </c>
       <c r="F85" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B86" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="C86" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D86" s="1" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="3">
-        <v>1706.54</v>
+        <v>1979.89</v>
       </c>
       <c r="F86" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="0" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B87" s="0" t="s">
-        <v>234</v>
+        <v>85</v>
       </c>
       <c r="C87" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D87" s="1" t="s">
         <v>235</v>
       </c>
       <c r="E87" s="3">
-        <v>378.3</v>
+        <v>1468.4</v>
       </c>
       <c r="F87" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="0" t="s">
         <v>236</v>
       </c>
       <c r="B88" s="0" t="s">
+        <v>176</v>
+      </c>
+      <c r="C88" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D88" s="1" t="s">
         <v>237</v>
       </c>
-      <c r="C88" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E88" s="3">
-        <v>702.93</v>
+        <v>629.41</v>
       </c>
       <c r="F88" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="0" t="s">
+        <v>238</v>
+      </c>
+      <c r="B89" s="0" t="s">
         <v>239</v>
-      </c>
-[...1 lines deleted...]
-        <v>237</v>
       </c>
       <c r="C89" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D89" s="1" t="s">
         <v>240</v>
       </c>
       <c r="E89" s="3">
-        <v>72.47</v>
+        <v>175.81</v>
       </c>
       <c r="F89" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="0" t="s">
         <v>241</v>
       </c>
       <c r="B90" s="0" t="s">
-        <v>109</v>
+        <v>242</v>
       </c>
       <c r="C90" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D90" s="1" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="E90" s="3">
-        <v>344.61</v>
+        <v>1106.37</v>
       </c>
       <c r="F90" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="0" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B91" s="0" t="s">
-        <v>33</v>
+        <v>245</v>
       </c>
       <c r="C91" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D91" s="1" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E91" s="3">
-        <v>1614.89</v>
+        <v>877.38</v>
       </c>
       <c r="F91" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="B92" s="0" t="s">
-        <v>246</v>
+        <v>176</v>
       </c>
       <c r="C92" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D92" s="1" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="E92" s="3">
-        <v>445.41</v>
+        <v>1135.8</v>
       </c>
       <c r="F92" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="B93" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="C93" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D93" s="1" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="E93" s="3">
-        <v>1261.39</v>
+        <v>2331.9</v>
       </c>
       <c r="F93" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="B94" s="0" t="s">
-        <v>252</v>
+        <v>50</v>
       </c>
       <c r="C94" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D94" s="1" t="s">
         <v>253</v>
       </c>
       <c r="E94" s="3">
-        <v>143.27</v>
+        <v>386.29</v>
       </c>
       <c r="F94" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="0" t="s">
         <v>254</v>
       </c>
       <c r="B95" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="C95" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D95" s="1" t="s">
         <v>255</v>
       </c>
-      <c r="C95" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E95" s="3">
-        <v>3788.34</v>
+        <v>711.52</v>
       </c>
       <c r="F95" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="0" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
       <c r="B96" s="0" t="s">
-        <v>258</v>
+        <v>50</v>
       </c>
       <c r="C96" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D96" s="1" t="s">
-        <v>259</v>
+        <v>253</v>
       </c>
       <c r="E96" s="3">
-        <v>677.6</v>
+        <v>386.29</v>
       </c>
       <c r="F96" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="0" t="s">
-        <v>260</v>
+        <v>257</v>
       </c>
       <c r="B97" s="0" t="s">
-        <v>261</v>
+        <v>50</v>
       </c>
       <c r="C97" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D97" s="1" t="s">
-        <v>262</v>
+        <v>253</v>
       </c>
       <c r="E97" s="3">
-        <v>1588.77</v>
+        <v>386.29</v>
       </c>
       <c r="F97" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="0" t="s">
-        <v>263</v>
+        <v>258</v>
       </c>
       <c r="B98" s="0" t="s">
-        <v>264</v>
+        <v>259</v>
       </c>
       <c r="C98" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D98" s="1" t="s">
-        <v>265</v>
+        <v>260</v>
       </c>
       <c r="E98" s="3">
-        <v>1410.4</v>
+        <v>830.96</v>
       </c>
       <c r="F98" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="0" t="s">
-        <v>266</v>
+        <v>261</v>
       </c>
       <c r="B99" s="0" t="s">
-        <v>267</v>
+        <v>199</v>
       </c>
       <c r="C99" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D99" s="1" t="s">
-        <v>268</v>
+        <v>262</v>
       </c>
       <c r="E99" s="3">
-        <v>1655.9</v>
+        <v>27.97</v>
       </c>
       <c r="F99" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="0" t="s">
-        <v>269</v>
+        <v>263</v>
       </c>
       <c r="B100" s="0" t="s">
-        <v>270</v>
+        <v>264</v>
       </c>
       <c r="C100" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D100" s="1" t="s">
-        <v>271</v>
+        <v>265</v>
       </c>
       <c r="E100" s="3">
-        <v>1860.11</v>
+        <v>397.18</v>
       </c>
       <c r="F100" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="0" t="s">
-        <v>272</v>
+        <v>266</v>
       </c>
       <c r="B101" s="0" t="s">
-        <v>273</v>
+        <v>267</v>
       </c>
       <c r="C101" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D101" s="1" t="s">
-        <v>274</v>
+        <v>268</v>
       </c>
       <c r="E101" s="3">
-        <v>706.92</v>
+        <v>1432.87</v>
       </c>
       <c r="F101" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="0" t="s">
-        <v>275</v>
+        <v>269</v>
       </c>
       <c r="B102" s="0" t="s">
-        <v>276</v>
+        <v>270</v>
       </c>
       <c r="C102" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D102" s="1" t="s">
-        <v>277</v>
+        <v>271</v>
       </c>
       <c r="E102" s="3">
-        <v>2597.93</v>
+        <v>486.14</v>
       </c>
       <c r="F102" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="0" t="s">
-        <v>278</v>
+        <v>272</v>
       </c>
       <c r="B103" s="0" t="s">
-        <v>279</v>
+        <v>273</v>
       </c>
       <c r="C103" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D103" s="1" t="s">
-        <v>280</v>
+        <v>274</v>
       </c>
       <c r="E103" s="3">
-        <v>2251.82</v>
+        <v>109.72</v>
       </c>
       <c r="F103" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="0" t="s">
-        <v>281</v>
+        <v>275</v>
       </c>
       <c r="B104" s="0" t="s">
-        <v>282</v>
+        <v>276</v>
       </c>
       <c r="C104" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D104" s="1" t="s">
-        <v>283</v>
+        <v>277</v>
       </c>
       <c r="E104" s="3">
-        <v>401.91</v>
+        <v>3552.68</v>
       </c>
       <c r="F104" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="0" t="s">
-        <v>284</v>
+        <v>278</v>
       </c>
       <c r="B105" s="0" t="s">
-        <v>285</v>
+        <v>279</v>
       </c>
       <c r="C105" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D105" s="1" t="s">
-        <v>286</v>
+        <v>280</v>
       </c>
       <c r="E105" s="3">
-        <v>2371.25</v>
+        <v>1728.28</v>
       </c>
       <c r="F105" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="0" t="s">
-        <v>287</v>
+        <v>281</v>
       </c>
       <c r="B106" s="0" t="s">
-        <v>288</v>
+        <v>279</v>
       </c>
       <c r="C106" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D106" s="1" t="s">
-        <v>217</v>
+        <v>265</v>
       </c>
       <c r="E106" s="3">
-        <v>47.21</v>
+        <v>229.14</v>
       </c>
       <c r="F106" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="0" t="s">
-        <v>289</v>
+        <v>282</v>
       </c>
       <c r="B107" s="0" t="s">
-        <v>290</v>
+        <v>85</v>
       </c>
       <c r="C107" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D107" s="1" t="s">
-        <v>291</v>
+        <v>283</v>
       </c>
       <c r="E107" s="3">
-        <v>1115.41</v>
+        <v>240.05</v>
       </c>
       <c r="F107" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="0" t="s">
-        <v>292</v>
+        <v>284</v>
       </c>
       <c r="B108" s="0" t="s">
-        <v>293</v>
+        <v>285</v>
       </c>
       <c r="C108" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D108" s="1" t="s">
-        <v>294</v>
+        <v>286</v>
       </c>
       <c r="E108" s="3">
-        <v>253.38</v>
+        <v>1134.67</v>
       </c>
       <c r="F108" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="0" t="s">
-        <v>295</v>
+        <v>287</v>
       </c>
       <c r="B109" s="0" t="s">
-        <v>296</v>
+        <v>97</v>
       </c>
       <c r="C109" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D109" s="1" t="s">
-        <v>297</v>
+        <v>288</v>
       </c>
       <c r="E109" s="3">
-        <v>446.09</v>
+        <v>622.31</v>
       </c>
       <c r="F109" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="0" t="s">
-        <v>298</v>
+        <v>289</v>
       </c>
       <c r="B110" s="0" t="s">
-        <v>299</v>
+        <v>290</v>
       </c>
       <c r="C110" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D110" s="1" t="s">
-        <v>300</v>
+        <v>291</v>
       </c>
       <c r="E110" s="3">
-        <v>5580.85</v>
+        <v>290.42</v>
       </c>
       <c r="F110" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="0" t="s">
-        <v>301</v>
+        <v>292</v>
       </c>
       <c r="B111" s="0" t="s">
-        <v>302</v>
+        <v>293</v>
       </c>
       <c r="C111" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D111" s="1" t="s">
-        <v>303</v>
+        <v>294</v>
       </c>
       <c r="E111" s="3">
-        <v>683.83</v>
+        <v>2097.39</v>
       </c>
       <c r="F111" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="0" t="s">
-        <v>304</v>
+        <v>295</v>
       </c>
       <c r="B112" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="C112" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D112" s="1" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="E112" s="3">
-        <v>468.61</v>
+        <v>2.51</v>
       </c>
       <c r="F112" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="0" t="s">
-        <v>307</v>
+        <v>298</v>
       </c>
       <c r="B113" s="0" t="s">
-        <v>308</v>
+        <v>296</v>
       </c>
       <c r="C113" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D113" s="1" t="s">
-        <v>309</v>
+        <v>297</v>
       </c>
       <c r="E113" s="3">
-        <v>1598.56</v>
+        <v>2.51</v>
       </c>
       <c r="F113" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="0" t="s">
-        <v>310</v>
+        <v>299</v>
       </c>
       <c r="B114" s="0" t="s">
-        <v>311</v>
+        <v>300</v>
       </c>
       <c r="C114" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D114" s="1" t="s">
-        <v>312</v>
+        <v>301</v>
       </c>
       <c r="E114" s="3">
-        <v>3131.41</v>
+        <v>11215.84</v>
       </c>
       <c r="F114" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="0" t="s">
-        <v>313</v>
+        <v>302</v>
       </c>
       <c r="B115" s="0" t="s">
-        <v>314</v>
+        <v>303</v>
       </c>
       <c r="C115" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D115" s="1" t="s">
-        <v>315</v>
+        <v>304</v>
       </c>
       <c r="E115" s="3">
-        <v>635.64</v>
+        <v>8.64</v>
       </c>
       <c r="F115" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="0" t="s">
-        <v>316</v>
+        <v>305</v>
       </c>
       <c r="B116" s="0" t="s">
-        <v>317</v>
+        <v>306</v>
       </c>
       <c r="C116" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D116" s="1" t="s">
-        <v>318</v>
+        <v>307</v>
       </c>
       <c r="E116" s="3">
-        <v>649.41</v>
+        <v>3655.04</v>
       </c>
       <c r="F116" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="0" t="s">
-        <v>319</v>
+        <v>308</v>
       </c>
       <c r="B117" s="0" t="s">
-        <v>320</v>
+        <v>309</v>
       </c>
       <c r="C117" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D117" s="1" t="s">
-        <v>321</v>
+        <v>310</v>
       </c>
       <c r="E117" s="3">
-        <v>273.18</v>
+        <v>2478.21</v>
       </c>
       <c r="F117" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="0" t="s">
-        <v>322</v>
+        <v>311</v>
       </c>
       <c r="B118" s="0" t="s">
-        <v>323</v>
+        <v>156</v>
       </c>
       <c r="C118" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D118" s="1" t="s">
-        <v>324</v>
+        <v>312</v>
       </c>
       <c r="E118" s="3">
-        <v>4377.29</v>
+        <v>1515.12</v>
       </c>
       <c r="F118" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="0" t="s">
-        <v>325</v>
+        <v>313</v>
       </c>
       <c r="B119" s="0" t="s">
-        <v>326</v>
+        <v>314</v>
       </c>
       <c r="C119" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D119" s="1" t="s">
-        <v>209</v>
+        <v>315</v>
       </c>
       <c r="E119" s="3">
-        <v>128.11</v>
+        <v>3632.1</v>
       </c>
       <c r="F119" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="0" t="s">
-        <v>327</v>
+        <v>316</v>
       </c>
       <c r="B120" s="0" t="s">
-        <v>326</v>
+        <v>303</v>
       </c>
       <c r="C120" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D120" s="1" t="s">
-        <v>328</v>
+        <v>317</v>
       </c>
       <c r="E120" s="3">
-        <v>1400.51</v>
+        <v>455.8</v>
       </c>
       <c r="F120" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="0" t="s">
-        <v>329</v>
+        <v>318</v>
       </c>
       <c r="B121" s="0" t="s">
-        <v>145</v>
+        <v>319</v>
       </c>
       <c r="C121" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D121" s="1" t="s">
-        <v>330</v>
+        <v>13</v>
       </c>
       <c r="E121" s="3">
-        <v>126.41</v>
+        <v>383.6</v>
       </c>
       <c r="F121" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="0" t="s">
-        <v>331</v>
+        <v>320</v>
       </c>
       <c r="B122" s="0" t="s">
-        <v>332</v>
+        <v>321</v>
       </c>
       <c r="C122" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D122" s="1" t="s">
-        <v>333</v>
+        <v>322</v>
       </c>
       <c r="E122" s="3">
-        <v>1790.76</v>
+        <v>850.59</v>
       </c>
       <c r="F122" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="0" t="s">
-        <v>334</v>
+        <v>323</v>
       </c>
       <c r="B123" s="0" t="s">
-        <v>335</v>
+        <v>324</v>
       </c>
       <c r="C123" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D123" s="1" t="s">
-        <v>336</v>
+        <v>325</v>
       </c>
       <c r="E123" s="3">
-        <v>1143.73</v>
+        <v>5944.38</v>
       </c>
       <c r="F123" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="0" t="s">
-        <v>337</v>
+        <v>326</v>
       </c>
       <c r="B124" s="0" t="s">
-        <v>338</v>
+        <v>327</v>
       </c>
       <c r="C124" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D124" s="1" t="s">
-        <v>339</v>
+        <v>328</v>
       </c>
       <c r="E124" s="3">
-        <v>702.34</v>
+        <v>151.78</v>
       </c>
       <c r="F124" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="0" t="s">
-        <v>340</v>
+        <v>329</v>
       </c>
       <c r="B125" s="0" t="s">
-        <v>341</v>
+        <v>121</v>
       </c>
       <c r="C125" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D125" s="1" t="s">
-        <v>342</v>
+        <v>330</v>
       </c>
       <c r="E125" s="3">
-        <v>2507.72</v>
+        <v>13.32</v>
       </c>
       <c r="F125" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="0" t="s">
-        <v>343</v>
+        <v>331</v>
       </c>
       <c r="B126" s="0" t="s">
-        <v>282</v>
+        <v>332</v>
       </c>
       <c r="C126" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D126" s="1" t="s">
-        <v>344</v>
+      <c r="D126" s="0" t="s">
+        <v>333</v>
       </c>
       <c r="E126" s="3">
-        <v>394.12</v>
+        <v>1547.15</v>
       </c>
       <c r="F126" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="0" t="s">
-        <v>345</v>
+        <v>334</v>
       </c>
       <c r="B127" s="0" t="s">
-        <v>346</v>
+        <v>335</v>
       </c>
       <c r="C127" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D127" s="1" t="s">
-        <v>347</v>
+      <c r="D127" s="0" t="s">
+        <v>336</v>
       </c>
       <c r="E127" s="3">
-        <v>718.55</v>
+        <v>19.03</v>
       </c>
       <c r="F127" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="0" t="s">
-        <v>348</v>
+        <v>337</v>
       </c>
       <c r="B128" s="0" t="s">
-        <v>346</v>
+        <v>338</v>
       </c>
       <c r="C128" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D128" s="1" t="s">
-        <v>349</v>
+        <v>339</v>
       </c>
       <c r="E128" s="3">
-        <v>179.14</v>
+        <v>2.57</v>
       </c>
       <c r="F128" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="0" t="s">
-        <v>350</v>
+        <v>340</v>
       </c>
       <c r="B129" s="0" t="s">
-        <v>296</v>
+        <v>341</v>
       </c>
       <c r="C129" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D129" s="1" t="s">
-        <v>351</v>
+        <v>342</v>
       </c>
       <c r="E129" s="3">
-        <v>2000.48</v>
+        <v>2034.73</v>
       </c>
       <c r="F129" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="0" t="s">
-        <v>352</v>
+        <v>343</v>
       </c>
       <c r="B130" s="0" t="s">
-        <v>353</v>
+        <v>344</v>
       </c>
       <c r="C130" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D130" s="1" t="s">
-        <v>354</v>
+        <v>330</v>
       </c>
       <c r="E130" s="3">
-        <v>427.31</v>
+        <v>81.7</v>
       </c>
       <c r="F130" s="2" t="s">
-        <v>10</v>
-[...1738 lines deleted...]
-      <c r="F217" s="2" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="F3" r:id="rId3"/>
     <hyperlink ref="F4" r:id="rId4"/>
     <hyperlink ref="F5" r:id="rId5"/>
     <hyperlink ref="F6" r:id="rId6"/>
     <hyperlink ref="F7" r:id="rId7"/>
     <hyperlink ref="F8" r:id="rId8"/>
     <hyperlink ref="F9" r:id="rId9"/>
     <hyperlink ref="F10" r:id="rId10"/>
     <hyperlink ref="F11" r:id="rId11"/>
     <hyperlink ref="F12" r:id="rId12"/>
     <hyperlink ref="F13" r:id="rId13"/>
     <hyperlink ref="F14" r:id="rId14"/>
     <hyperlink ref="F15" r:id="rId15"/>
     <hyperlink ref="F16" r:id="rId16"/>
     <hyperlink ref="F17" r:id="rId17"/>
     <hyperlink ref="F18" r:id="rId18"/>
     <hyperlink ref="F19" r:id="rId19"/>
     <hyperlink ref="F20" r:id="rId20"/>
     <hyperlink ref="F21" r:id="rId21"/>
@@ -6487,119 +3973,32 @@
     <hyperlink ref="F106" r:id="rId106"/>
     <hyperlink ref="F107" r:id="rId107"/>
     <hyperlink ref="F108" r:id="rId108"/>
     <hyperlink ref="F109" r:id="rId109"/>
     <hyperlink ref="F110" r:id="rId110"/>
     <hyperlink ref="F111" r:id="rId111"/>
     <hyperlink ref="F112" r:id="rId112"/>
     <hyperlink ref="F113" r:id="rId113"/>
     <hyperlink ref="F114" r:id="rId114"/>
     <hyperlink ref="F115" r:id="rId115"/>
     <hyperlink ref="F116" r:id="rId116"/>
     <hyperlink ref="F117" r:id="rId117"/>
     <hyperlink ref="F118" r:id="rId118"/>
     <hyperlink ref="F119" r:id="rId119"/>
     <hyperlink ref="F120" r:id="rId120"/>
     <hyperlink ref="F121" r:id="rId121"/>
     <hyperlink ref="F122" r:id="rId122"/>
     <hyperlink ref="F123" r:id="rId123"/>
     <hyperlink ref="F124" r:id="rId124"/>
     <hyperlink ref="F125" r:id="rId125"/>
     <hyperlink ref="F126" r:id="rId126"/>
     <hyperlink ref="F127" r:id="rId127"/>
     <hyperlink ref="F128" r:id="rId128"/>
     <hyperlink ref="F129" r:id="rId129"/>
     <hyperlink ref="F130" r:id="rId130"/>
-    <hyperlink ref="F131" r:id="rId131"/>
-[...85 lines deleted...]
-    <hyperlink ref="F217" r:id="rId217"/>
   </hyperlinks>
   <headerFooter/>
   <tableParts>
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>