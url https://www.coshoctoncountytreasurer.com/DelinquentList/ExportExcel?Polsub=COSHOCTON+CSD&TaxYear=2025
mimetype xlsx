--- v1 (2026-06-11)
+++ v2 (2026-07-27)
@@ -5,51 +5,51 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Delinquent List" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="345" uniqueCount="345">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="304" uniqueCount="304">
   <si>
     <t>Property Number</t>
   </si>
   <si>
     <t>Owner Name</t>
   </si>
   <si>
     <t>School District</t>
   </si>
   <si>
     <t>Location Address</t>
   </si>
   <si>
     <t>Amount</t>
   </si>
   <si>
     <t>View Property</t>
   </si>
   <si>
     <t>037-00000023-02</t>
   </si>
   <si>
     <t>COCHRAN LYLE A</t>
   </si>
   <si>
@@ -61,223 +61,182 @@
   </si>
   <si>
     <t>View</t>
   </si>
   <si>
     <t>037-00000094-00</t>
   </si>
   <si>
     <t>MORRIS WILLIAM P III</t>
   </si>
   <si>
     <t xml:space="preserve">PLEASANT VALLEY DR  
 </t>
   </si>
   <si>
     <t>037-00000261-00</t>
   </si>
   <si>
     <t>MATIS DOUGLAS L</t>
   </si>
   <si>
     <t xml:space="preserve">CUSTER DR  
 </t>
   </si>
   <si>
-    <t>037-00000273-00</t>
+    <t>037-00000284-00</t>
+  </si>
+  <si>
+    <t>GUILLIAMS DESTRY LEE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">732 COTTONWOOD ST  
+</t>
+  </si>
+  <si>
+    <t>037-00000287-00</t>
+  </si>
+  <si>
+    <t>GUILLIAMS DESTRY L</t>
+  </si>
+  <si>
+    <t xml:space="preserve">731 COTTONWOOD ST  
+</t>
+  </si>
+  <si>
+    <t>037-00000288-00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">725 COTTONWOOD ST  
+</t>
+  </si>
+  <si>
+    <t>037-00000329-00</t>
+  </si>
+  <si>
+    <t>DANSBY KISHA DENISE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1553 6TH ST S 
+</t>
+  </si>
+  <si>
+    <t>037-00000352-00</t>
+  </si>
+  <si>
+    <t>037-00000367-00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">660 PLUM ST  
+</t>
+  </si>
+  <si>
+    <t>037-00000368-00</t>
+  </si>
+  <si>
+    <t>037-00000378-00</t>
   </si>
   <si>
     <t>KLEIN SHANE A</t>
   </si>
   <si>
-    <t xml:space="preserve">668 CUSTER DR  
-[...55 lines deleted...]
-  <si>
     <t xml:space="preserve">676 CUSTER DR  
 </t>
   </si>
   <si>
-    <t>037-00000383-00</t>
+    <t>037-00000407-00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">644 CUSTER DR  
+</t>
+  </si>
+  <si>
+    <t>037-00000451-00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1203 CEMETERY DR  
+</t>
+  </si>
+  <si>
+    <t>037-00000512-00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1109 CEMETERY DR  
+</t>
+  </si>
+  <si>
+    <t>037-00000581-05</t>
+  </si>
+  <si>
+    <t>FOSTER WILLIAM L JR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">112 20TH ST  
+</t>
+  </si>
+  <si>
+    <t>03700085</t>
   </si>
   <si>
     <t>KLEIN SHANE</t>
-  </si>
-[...53 lines deleted...]
-    <t>03700085</t>
   </si>
   <si>
     <t>668 CUSTER DR</t>
   </si>
   <si>
     <t>03700089</t>
   </si>
   <si>
     <t>660 PLUM ST</t>
   </si>
   <si>
     <t>03700161</t>
   </si>
   <si>
     <t>NOT ON FILE</t>
   </si>
   <si>
     <t>043-00000003-00</t>
   </si>
   <si>
     <t>SHARIER HOLLY</t>
   </si>
   <si>
     <t xml:space="preserve">310 LOCUST ST  
 COSHOCTON OH 43812</t>
   </si>
   <si>
     <t>043-00000142-00</t>
   </si>
   <si>
     <t>BONEY JANET</t>
   </si>
   <si>
     <t xml:space="preserve">FAIR ST  
 </t>
   </si>
   <si>
-    <t>043-00000250-00</t>
-[...8 lines deleted...]
-  <si>
     <t>043-00000275-00</t>
   </si>
   <si>
     <t>WALNUT TREE INVESTMENTS LLC AN OHIO LTD LIABILITY CO</t>
   </si>
   <si>
     <t xml:space="preserve">1396 WALNUT ST  
 </t>
   </si>
   <si>
     <t>043-00000385-00</t>
   </si>
   <si>
     <t>GETCHEY AARON C</t>
   </si>
   <si>
     <t xml:space="preserve">673 JOHN ST  
 COSHOCTON OH 43812</t>
   </si>
   <si>
     <t>043-00000444-01</t>
   </si>
   <si>
     <t>IH8RJ LLC</t>
   </si>
@@ -314,88 +273,58 @@
   <si>
     <t xml:space="preserve">212 6TH ST N 
 </t>
   </si>
   <si>
     <t>043-00000626-00</t>
   </si>
   <si>
     <t>ARONHALT SHAWN EDWIN &amp; JLRS</t>
   </si>
   <si>
     <t xml:space="preserve">348 10TH ST N 
 COSHOCTON OH 43812</t>
   </si>
   <si>
     <t>043-00000638-00</t>
   </si>
   <si>
     <t>JASON SEVEN LIMITED</t>
   </si>
   <si>
     <t xml:space="preserve">12TH ST N 
 </t>
   </si>
   <si>
-    <t>043-00000670-00</t>
-[...8 lines deleted...]
-  <si>
     <t>043-00000852-00</t>
   </si>
   <si>
     <t>HOOPS LEWIS W</t>
   </si>
   <si>
     <t xml:space="preserve">744 SOUTH LAWN AVE  
 </t>
-  </si>
-[...18 lines deleted...]
-    <t>043-00000953-00</t>
   </si>
   <si>
     <t>043-00001022-00</t>
   </si>
   <si>
     <t>DAWSON SCOTT C II</t>
   </si>
   <si>
     <t xml:space="preserve">416 11TH ST N 
 </t>
   </si>
   <si>
     <t>043-00001086-00</t>
   </si>
   <si>
     <t>WIGGINS RALPH &amp;</t>
   </si>
   <si>
     <t xml:space="preserve">662 WILSON AVE  
 COSHOCTON OH 43812</t>
   </si>
   <si>
     <t>043-00001090-00</t>
   </si>
   <si>
@@ -414,60 +343,50 @@
   <si>
     <t xml:space="preserve">339 3RD ST S 
 </t>
   </si>
   <si>
     <t>043-00001482-00</t>
   </si>
   <si>
     <t>GORDON MICHAEL S &amp; JLRS</t>
   </si>
   <si>
     <t xml:space="preserve">647 S 12TH ST  
 COSHOCTON OH 43812</t>
   </si>
   <si>
     <t>043-00001486-00</t>
   </si>
   <si>
     <t>WAKELEY CAROL L &amp; JLRS</t>
   </si>
   <si>
     <t xml:space="preserve">1039 CAMBRIDGE RD  
 COSHOCTON OH 43812</t>
   </si>
   <si>
-    <t>043-00001611-00</t>
-[...8 lines deleted...]
-  <si>
     <t>043-00001658-00</t>
   </si>
   <si>
     <t>MURRAY GARY L &amp;</t>
   </si>
   <si>
     <t xml:space="preserve">669 VINE ST  
 </t>
   </si>
   <si>
     <t>043-00001659-00</t>
   </si>
   <si>
     <t xml:space="preserve">VINE ST  
 </t>
   </si>
   <si>
     <t>043-00001682-00</t>
   </si>
   <si>
     <t>ROSE RACHAEL</t>
   </si>
   <si>
     <t xml:space="preserve">1610 ELM ST  
 </t>
@@ -475,57 +394,50 @@
   <si>
     <t>043-00001709-00</t>
   </si>
   <si>
     <t xml:space="preserve">1822 CHESTNUT ST  
 </t>
   </si>
   <si>
     <t>043-00001710-00</t>
   </si>
   <si>
     <t xml:space="preserve">1822 CHESTNUT ST  
 COSHOCTON OH 43812</t>
   </si>
   <si>
     <t>043-00001768-00</t>
   </si>
   <si>
     <t>THOMAS HAROLD DEAN JR &amp;</t>
   </si>
   <si>
     <t xml:space="preserve">341 10TH ST S 
 </t>
   </si>
   <si>
-    <t>043-00001815-00</t>
-[...5 lines deleted...]
-  <si>
     <t>043-00001827-00</t>
   </si>
   <si>
     <t>HYSELL SHIRLEY M</t>
   </si>
   <si>
     <t xml:space="preserve">1330 14TH ST S 
 </t>
   </si>
   <si>
     <t>043-00001862-00</t>
   </si>
   <si>
     <t>FLORIAN FRANCINE K</t>
   </si>
   <si>
     <t xml:space="preserve">506 9TH ST N 
 </t>
   </si>
   <si>
     <t>043-00001987-00</t>
   </si>
   <si>
     <t>NADEAU TINA L</t>
   </si>
@@ -572,130 +484,107 @@
   <si>
     <t xml:space="preserve">1509 MAIN ST E 
 </t>
   </si>
   <si>
     <t>043-00002255-00</t>
   </si>
   <si>
     <t>TAYLOR THOMAS B &amp;</t>
   </si>
   <si>
     <t xml:space="preserve">943 MAIN ST E 
 </t>
   </si>
   <si>
     <t>043-00002331-00</t>
   </si>
   <si>
     <t>NORDENGREN JOE</t>
   </si>
   <si>
     <t xml:space="preserve">1145 KENILWORTH AVE  
 </t>
   </si>
   <si>
-    <t>043-00002341-00</t>
-[...4 lines deleted...]
-  <si>
     <t>043-00002356-00</t>
   </si>
   <si>
     <t>GEORGE MELISSA M &amp; JLRS</t>
   </si>
   <si>
     <t xml:space="preserve">335 SYCAMORE ST  
 </t>
   </si>
   <si>
     <t>043-00002473-00</t>
   </si>
   <si>
     <t>EJB PROPERTY GROUP LLC</t>
   </si>
   <si>
     <t xml:space="preserve">531 MAIN ST  
 </t>
   </si>
   <si>
     <t>043-00002548-00</t>
   </si>
   <si>
     <t>COSHOCTON COUNTRY INN LLC</t>
   </si>
   <si>
     <t xml:space="preserve">730 MAIN ST  
 </t>
   </si>
   <si>
     <t>043-00002563-00</t>
   </si>
   <si>
     <t>SHARIER KEVIN L &amp;</t>
   </si>
   <si>
     <t xml:space="preserve">429 3RD ST S 
 </t>
   </si>
   <si>
-    <t>043-00002568-00</t>
-[...8 lines deleted...]
-  <si>
     <t>043-00002610-00</t>
   </si>
   <si>
     <t>CLARKE SUSIE FKA SUSIE MEREDITH</t>
   </si>
   <si>
     <t xml:space="preserve">351 6TH ST N 
 </t>
   </si>
   <si>
     <t>043-00002675-00</t>
   </si>
   <si>
     <t>MAES CONSTRUCTION LLC</t>
   </si>
   <si>
     <t xml:space="preserve">920 OAK AVE  
-</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">933 PINE ST  
 </t>
   </si>
   <si>
     <t>043-00002748-00</t>
   </si>
   <si>
     <t>OLINGER MARY KATHRYN TOD</t>
   </si>
   <si>
     <t xml:space="preserve">515 NORTHVIEW AVE  
 </t>
   </si>
   <si>
     <t>043-00002784-00</t>
   </si>
   <si>
     <t>SEARS DALE P &amp;</t>
   </si>
   <si>
     <t xml:space="preserve">436 3RD ST S 
 </t>
   </si>
   <si>
     <t>043-00002905-00</t>
   </si>
@@ -800,60 +689,50 @@
   <si>
     <t>043-00003553-00</t>
   </si>
   <si>
     <t>GOOD CARA L</t>
   </si>
   <si>
     <t xml:space="preserve">418 S 7TH ST  
 COSHOCTON OH 43812</t>
   </si>
   <si>
     <t>043-00003573-00</t>
   </si>
   <si>
     <t xml:space="preserve">121 7TH ST N 
 </t>
   </si>
   <si>
     <t>043-00003581-00</t>
   </si>
   <si>
     <t xml:space="preserve">1008 KENILWORTH AVE  
 </t>
   </si>
   <si>
-    <t>043-00003622-00</t>
-[...8 lines deleted...]
-  <si>
     <t>043-00003742-00</t>
   </si>
   <si>
     <t>GRESS KIM L</t>
   </si>
   <si>
     <t xml:space="preserve">425 8TH ST N 
 </t>
   </si>
   <si>
     <t>043-00003751-00</t>
   </si>
   <si>
     <t>MOBLEY &amp; SONS LLC</t>
   </si>
   <si>
     <t xml:space="preserve">917 7TH ST S 
 </t>
   </si>
   <si>
     <t>043-00003771-00</t>
   </si>
   <si>
     <t xml:space="preserve">631 7TH ST S 
 COSHOCTON OH 43812</t>
@@ -954,50 +833,60 @@
   <si>
     <t xml:space="preserve">513 NORTHVIEW AVE  
 </t>
   </si>
   <si>
     <t>043-00004361-00</t>
   </si>
   <si>
     <t>MOATS LESTER L JR</t>
   </si>
   <si>
     <t xml:space="preserve">977 KENILWORTH AVE  
 </t>
   </si>
   <si>
     <t>043-00004362-00</t>
   </si>
   <si>
     <t>043-00004416-00</t>
   </si>
   <si>
     <t xml:space="preserve">222 6TH ST N 
 </t>
   </si>
   <si>
+    <t>043-00004429-00</t>
+  </si>
+  <si>
+    <t>AB RENTALS LLC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">406 CHESTNUT ST  
+</t>
+  </si>
+  <si>
     <t>043-00004477-00</t>
   </si>
   <si>
     <t>SHARIER HAROLD JOSEPH JR</t>
   </si>
   <si>
     <t xml:space="preserve">1103 FAIR ST  
 </t>
   </si>
   <si>
     <t>043-00004543-00</t>
   </si>
   <si>
     <t xml:space="preserve">750 SOUTH LAWN AVE  
 </t>
   </si>
   <si>
     <t>043-00004581-00</t>
   </si>
   <si>
     <t>BROOKS TAYLOR L</t>
   </si>
   <si>
     <t xml:space="preserve">SPRING ST  
 </t>
@@ -1014,154 +903,127 @@
   </si>
   <si>
     <t>043-00004722-01</t>
   </si>
   <si>
     <t>LYNCH TIFFANY NICOLE &amp; JLRS</t>
   </si>
   <si>
     <t xml:space="preserve">HILLCREST DR  
 </t>
   </si>
   <si>
     <t>043-00004722-02</t>
   </si>
   <si>
     <t>043-00004748-00</t>
   </si>
   <si>
     <t>MILLER BARBARA</t>
   </si>
   <si>
     <t xml:space="preserve">792 RIDGEWOOD DR  
 </t>
   </si>
   <si>
-    <t>043-00004910-00</t>
-[...8 lines deleted...]
-  <si>
     <t>043-00005159-00</t>
   </si>
   <si>
     <t>RASMUSSON NICKOLAS CHARLES &amp; JLRS</t>
   </si>
   <si>
     <t xml:space="preserve">166 VALLEY VIEW DR  
 </t>
   </si>
   <si>
-    <t>043-00005310-00</t>
-[...8 lines deleted...]
-  <si>
     <t>043-00005397-00</t>
   </si>
   <si>
     <t xml:space="preserve">1533 14TH ST S 
 </t>
   </si>
   <si>
     <t>043-00005474-00</t>
   </si>
   <si>
     <t>NEIGHBOR KODY</t>
   </si>
   <si>
     <t xml:space="preserve">1311 FAIRY FALLS DR  
-</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">SEVERN DR  
 </t>
   </si>
   <si>
     <t>043-00005740-17</t>
   </si>
   <si>
     <t>HAINS DARIN L &amp; JLRS</t>
   </si>
   <si>
     <t>043-00005827-00</t>
   </si>
   <si>
     <t>COLONIAL MANAGEMENT INC AN OHIO CORPORATION</t>
   </si>
   <si>
     <t xml:space="preserve">2ND ST S 
 </t>
   </si>
   <si>
     <t>043-00006166-00</t>
   </si>
   <si>
     <t>THOMAS RICHARD RAY SR</t>
   </si>
   <si>
     <t xml:space="preserve">1018 MAIN ST E 
 </t>
   </si>
   <si>
     <t>043-00006492-00</t>
   </si>
   <si>
     <t>COFFEY CHARLIE EDWARD</t>
   </si>
   <si>
     <t xml:space="preserve">6TH ST S 
 COSHOCTON OH 43812</t>
   </si>
   <si>
     <t>043-00006525-00</t>
   </si>
   <si>
     <t xml:space="preserve">CAMBRIDGE RD  
 </t>
   </si>
   <si>
-    <t>04300200</t>
-[...5 lines deleted...]
-    <t>1509 MAIN ST E</t>
+    <t>04300094</t>
+  </si>
+  <si>
+    <t>HARDESTY RAYMOND</t>
+  </si>
+  <si>
+    <t>777 2ND ST S UNIT 1/2</t>
   </si>
   <si>
     <t>04300201</t>
   </si>
   <si>
     <t>LILLIBRIDGE BRENT A</t>
   </si>
   <si>
     <t>1239 CHESTNUT ST</t>
   </si>
   <si>
     <t>043-15105418-00</t>
   </si>
   <si>
     <t>CARGAVIC ANNA</t>
   </si>
   <si>
     <t xml:space="preserve">11TH ST N 
 COSHOCTON OH 43812</t>
   </si>
   <si>
     <t>043-15127038-00</t>
   </si>
   <si>
     <t>DAHLBERG STEVEN PAUL</t>
@@ -1209,79 +1071,79 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F130" headerRowCount="1">
-  <autoFilter ref="A1:F130"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F112" headerRowCount="1">
+  <autoFilter ref="A1:F112"/>
   <tableColumns count="6">
     <tableColumn id="1" name="Property Number"/>
     <tableColumn id="2" name="Owner Name"/>
     <tableColumn id="3" name="School District"/>
     <tableColumn id="4" name="Location Address"/>
     <tableColumn id="5" name="Amount"/>
     <tableColumn id="6" name="View Property"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=31071&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=31127&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=31268&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=31282&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=31293&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=31296&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=31297&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=31337&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=31360&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=31375&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=31376&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=31386&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=31391&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=31392&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=31419&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=31433&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=31463&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=31521&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=31561&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=31596&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44814&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=46585&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=46225&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=35369&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=35510&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=35624&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=35652&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=35759&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=35821&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=35854&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=35993&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=35998&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=36003&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=36015&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=36049&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=36226&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=36359&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=36360&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=36361&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=36429&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=36496&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=36500&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=36520&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=36890&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=36894&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=37020&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=37065&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=37066&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=37088&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=37110&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=37111&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=37169&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=37214&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=37226&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=37259&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=37386&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=37392&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=37539&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=37596&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=37651&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=37663&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=37739&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=37749&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=37762&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=37874&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=37949&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=37964&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=37969&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=38010&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=38078&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=38105&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=38145&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=38175&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=38292&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=38398&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=38399&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=38415&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=38467&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=38572&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=38665&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=38686&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=38789&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=38918&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=38921&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=38950&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=38970&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=38979&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=39021&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=39142&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=39150&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=39175&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=39352&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=39422&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=39423&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=39424&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=39425&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=39486&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=39490&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=39502&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=39519&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=39527&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=39636&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=39680&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=39761&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=39762&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=39813&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=39868&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=39933&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=39971&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=40061&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=40113&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=40114&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=40141&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=40300&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=40549&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=40699&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=40782&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=40859&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=41106&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=41135&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=41230&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=41456&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=41747&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=41784&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=45175&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=45176&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=42023&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=42130&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=42163&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=31071&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=31127&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=31268&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=31293&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=31296&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=31297&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=31337&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=31360&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=31375&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=31376&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=31386&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=31419&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=31463&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=31521&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=31561&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44814&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=46585&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=46225&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=35369&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=35510&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=35652&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=35759&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=35821&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=35854&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=35993&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=35998&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=36003&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=36015&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=36226&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=36429&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=36496&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=36500&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=36520&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=36890&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=36894&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=37065&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=37066&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=37088&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=37110&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=37111&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=37169&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=37226&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=37259&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=37386&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=37392&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=37539&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=37596&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=37651&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=37663&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=37739&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=37762&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=37874&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=37949&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=37964&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=38010&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=38078&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=38145&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=38175&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=38292&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=38398&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=38399&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=38415&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=38467&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=38572&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=38665&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=38686&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=38789&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=38918&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=38921&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=38950&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=38970&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=38979&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=39142&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=39150&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=39175&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=39352&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=39422&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=39423&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=39424&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=39425&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=39486&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=39490&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=39502&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=39519&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=39527&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=39636&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=39680&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=39761&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=39762&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=39813&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=39826&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=39868&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=39933&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=39971&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=40061&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=40113&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=40114&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=40141&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=40549&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=40782&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=40859&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=41135&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=41230&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=41456&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=41747&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=41784&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=48429&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=45176&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=42023&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=42130&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=42163&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:F130"/>
+  <dimension ref="A1:F112"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="19.02606964111328" customWidth="1"/>
     <col min="2" max="2" width="82.63895416259766" customWidth="1"/>
     <col min="3" max="3" width="16.74128532409668" customWidth="1"/>
-    <col min="4" max="4" width="18.6618595123291" customWidth="1"/>
+    <col min="4" max="4" width="21.376794815063477" customWidth="1"/>
     <col min="5" max="5" width="10.763794898986816" customWidth="1"/>
     <col min="6" max="6" width="16.1522798538208" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2">
@@ -1336,2553 +1198,2193 @@
       </c>
       <c r="D4" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E4" s="3">
         <v>852.73</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>17</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>18</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E5" s="3">
-        <v>458.59</v>
+        <v>476.05</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>21</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="3">
-        <v>476.05</v>
+        <v>18.81</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
         <v>23</v>
       </c>
       <c r="B7" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="C7" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D7" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="C7" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E7" s="3">
-        <v>18.81</v>
+        <v>1243.48</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="B8" s="0" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>27</v>
       </c>
       <c r="E8" s="3">
-        <v>1243.48</v>
+        <v>349.03</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
         <v>28</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>30</v>
+        <v>19</v>
       </c>
       <c r="E9" s="3">
-        <v>449.03</v>
+        <v>158.87</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
       <c r="E10" s="3">
-        <v>158.87</v>
+        <v>372.1</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="E11" s="3">
-        <v>372.1</v>
+        <v>404.39</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="B12" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="C12" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D12" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="B12" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E12" s="3">
-        <v>404.39</v>
+        <v>355.24</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
         <v>35</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>36</v>
       </c>
       <c r="E13" s="3">
-        <v>574.74</v>
+        <v>988.11</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
         <v>37</v>
       </c>
       <c r="B14" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="C14" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D14" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="C14" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E14" s="3">
-        <v>3471.55</v>
+        <v>1514.66</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="B15" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="C15" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D15" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="B15" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E15" s="3">
-        <v>663.43</v>
+        <v>1496.34</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
         <v>41</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>15</v>
+        <v>42</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E16" s="3">
-        <v>988.11</v>
+        <v>686.92</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>18</v>
+        <v>45</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D17" s="1" t="s">
-        <v>44</v>
+      <c r="D17" s="0" t="s">
+        <v>46</v>
       </c>
       <c r="E17" s="3">
-        <v>454.24</v>
+        <v>72.02</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D18" s="1" t="s">
-        <v>46</v>
+      <c r="D18" s="0" t="s">
+        <v>48</v>
       </c>
       <c r="E18" s="3">
-        <v>1514.66</v>
+        <v>466.67</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>18</v>
+        <v>7</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D19" s="1" t="s">
-        <v>48</v>
+      <c r="D19" s="0" t="s">
+        <v>50</v>
       </c>
       <c r="E19" s="3">
-        <v>1496.34</v>
+        <v>56.94</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="E20" s="3">
-        <v>686.92</v>
+        <v>962.96</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>18</v>
+        <v>55</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="E21" s="3">
-        <v>195</v>
+        <v>16.48</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>38</v>
+        <v>58</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D22" s="0" t="s">
-        <v>55</v>
+      <c r="D22" s="1" t="s">
+        <v>59</v>
       </c>
       <c r="E22" s="3">
-        <v>72.02</v>
+        <v>475.04</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>15</v>
+        <v>61</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D23" s="0" t="s">
-        <v>57</v>
+      <c r="D23" s="1" t="s">
+        <v>62</v>
       </c>
       <c r="E23" s="3">
-        <v>466.67</v>
+        <v>1112.99</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>7</v>
+        <v>64</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D24" s="0" t="s">
-        <v>59</v>
+      <c r="D24" s="1" t="s">
+        <v>65</v>
       </c>
       <c r="E24" s="3">
-        <v>56.94</v>
+        <v>38.81</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>61</v>
+        <v>67</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>62</v>
+        <v>68</v>
       </c>
       <c r="E25" s="3">
-        <v>962.96</v>
+        <v>142.78</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
-        <v>63</v>
+        <v>69</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>64</v>
+        <v>70</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>65</v>
+        <v>71</v>
       </c>
       <c r="E26" s="3">
-        <v>16.48</v>
+        <v>2601.54</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
-        <v>66</v>
+        <v>72</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>67</v>
+        <v>73</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D27" s="1" t="s">
-        <v>68</v>
+        <v>74</v>
       </c>
       <c r="E27" s="3">
-        <v>657</v>
+        <v>158.11</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
-        <v>69</v>
+        <v>75</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>70</v>
+        <v>76</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D28" s="1" t="s">
-        <v>71</v>
+        <v>77</v>
       </c>
       <c r="E28" s="3">
-        <v>475.04</v>
+        <v>867.61</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>73</v>
+        <v>79</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D29" s="1" t="s">
-        <v>74</v>
+        <v>80</v>
       </c>
       <c r="E29" s="3">
-        <v>1262.99</v>
+        <v>3149.98</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
-        <v>75</v>
+        <v>81</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>76</v>
+        <v>82</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D30" s="1" t="s">
-        <v>77</v>
+        <v>83</v>
       </c>
       <c r="E30" s="3">
-        <v>38.81</v>
+        <v>334.26</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
-        <v>78</v>
+        <v>84</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>79</v>
+        <v>85</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D31" s="1" t="s">
-        <v>80</v>
+        <v>86</v>
       </c>
       <c r="E31" s="3">
-        <v>142.78</v>
+        <v>1555.42</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
-        <v>81</v>
+        <v>87</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>82</v>
+        <v>88</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D32" s="1" t="s">
-        <v>83</v>
+        <v>89</v>
       </c>
       <c r="E32" s="3">
-        <v>2601.54</v>
+        <v>1189.59</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>85</v>
+        <v>91</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D33" s="1" t="s">
-        <v>86</v>
+        <v>92</v>
       </c>
       <c r="E33" s="3">
-        <v>158.11</v>
+        <v>621.59</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
-        <v>87</v>
+        <v>93</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>88</v>
+        <v>94</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D34" s="1" t="s">
-        <v>89</v>
+        <v>95</v>
       </c>
       <c r="E34" s="3">
-        <v>1167.61</v>
+        <v>2627.88</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
-        <v>90</v>
+        <v>96</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D35" s="1" t="s">
-        <v>92</v>
+        <v>98</v>
       </c>
       <c r="E35" s="3">
-        <v>3149.98</v>
+        <v>11.23</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
-        <v>93</v>
+        <v>99</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>94</v>
+        <v>100</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D36" s="1" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="E36" s="3">
-        <v>93.08</v>
+        <v>3119.41</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
-        <v>96</v>
+        <v>102</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>97</v>
+        <v>103</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D37" s="1" t="s">
-        <v>98</v>
+        <v>104</v>
       </c>
       <c r="E37" s="3">
-        <v>494.26</v>
+        <v>1562.24</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
-        <v>99</v>
+        <v>105</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D38" s="1" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="E38" s="3">
-        <v>2651.57</v>
+        <v>46.67</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>100</v>
+        <v>108</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D39" s="1" t="s">
-        <v>103</v>
+        <v>109</v>
       </c>
       <c r="E39" s="3">
-        <v>277.55</v>
+        <v>1985.73</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>100</v>
+        <v>33</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D40" s="1" t="s">
-        <v>103</v>
+        <v>111</v>
       </c>
       <c r="E40" s="3">
-        <v>279.47</v>
+        <v>337.05</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
-        <v>105</v>
+        <v>112</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>106</v>
+        <v>33</v>
       </c>
       <c r="C41" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D41" s="1" t="s">
-        <v>107</v>
+        <v>113</v>
       </c>
       <c r="E41" s="3">
-        <v>1555.42</v>
+        <v>1484.3</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
-        <v>108</v>
+        <v>114</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>109</v>
+        <v>115</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D42" s="1" t="s">
-        <v>110</v>
+        <v>116</v>
       </c>
       <c r="E42" s="3">
-        <v>1189.59</v>
+        <v>378.3</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
-        <v>111</v>
+        <v>117</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>112</v>
+        <v>118</v>
       </c>
       <c r="C43" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D43" s="1" t="s">
-        <v>113</v>
+        <v>119</v>
       </c>
       <c r="E43" s="3">
-        <v>621.59</v>
+        <v>445.41</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
-        <v>114</v>
+        <v>120</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>115</v>
+        <v>121</v>
       </c>
       <c r="C44" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D44" s="1" t="s">
-        <v>116</v>
+        <v>122</v>
       </c>
       <c r="E44" s="3">
-        <v>2627.88</v>
+        <v>761.39</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
-        <v>117</v>
+        <v>123</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>118</v>
+        <v>124</v>
       </c>
       <c r="C45" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D45" s="1" t="s">
-        <v>119</v>
+        <v>125</v>
       </c>
       <c r="E45" s="3">
-        <v>11.23</v>
+        <v>577.6</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
-        <v>120</v>
+        <v>126</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>121</v>
+        <v>127</v>
       </c>
       <c r="C46" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D46" s="1" t="s">
-        <v>122</v>
+        <v>128</v>
       </c>
       <c r="E46" s="3">
-        <v>3119.41</v>
+        <v>1588.77</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
-        <v>123</v>
+        <v>129</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>124</v>
+        <v>130</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D47" s="1" t="s">
-        <v>125</v>
+        <v>131</v>
       </c>
       <c r="E47" s="3">
-        <v>71.76</v>
+        <v>1079.9</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
-        <v>126</v>
+        <v>132</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>127</v>
+        <v>133</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D48" s="1" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="E48" s="3">
-        <v>1562.24</v>
+        <v>779.11</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
-        <v>129</v>
+        <v>135</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>127</v>
+        <v>136</v>
       </c>
       <c r="C49" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D49" s="1" t="s">
-        <v>130</v>
+        <v>137</v>
       </c>
       <c r="E49" s="3">
-        <v>46.67</v>
+        <v>1697.93</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
-        <v>131</v>
+        <v>138</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>132</v>
+        <v>139</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D50" s="1" t="s">
-        <v>133</v>
+        <v>140</v>
       </c>
       <c r="E50" s="3">
-        <v>1985.73</v>
+        <v>501.82</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
-        <v>134</v>
+        <v>141</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>18</v>
+        <v>142</v>
       </c>
       <c r="C51" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D51" s="1" t="s">
-        <v>135</v>
+        <v>143</v>
       </c>
       <c r="E51" s="3">
-        <v>337.05</v>
+        <v>2371.25</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
-        <v>136</v>
+        <v>144</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>18</v>
+        <v>145</v>
       </c>
       <c r="C52" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D52" s="1" t="s">
-        <v>137</v>
+        <v>146</v>
       </c>
       <c r="E52" s="3">
-        <v>2204.65</v>
+        <v>253.38</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
-        <v>138</v>
+        <v>147</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>139</v>
+        <v>148</v>
       </c>
       <c r="C53" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D53" s="1" t="s">
-        <v>140</v>
+        <v>149</v>
       </c>
       <c r="E53" s="3">
-        <v>378.3</v>
+        <v>5580.85</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
-        <v>141</v>
+        <v>150</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>18</v>
+        <v>151</v>
       </c>
       <c r="C54" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D54" s="1" t="s">
-        <v>142</v>
+        <v>152</v>
       </c>
       <c r="E54" s="3">
-        <v>1614.89</v>
+        <v>698.56</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
-        <v>143</v>
+        <v>153</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>144</v>
+        <v>154</v>
       </c>
       <c r="C55" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D55" s="1" t="s">
-        <v>145</v>
+        <v>155</v>
       </c>
       <c r="E55" s="3">
-        <v>445.41</v>
+        <v>1131.41</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
-        <v>146</v>
+        <v>156</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>147</v>
+        <v>157</v>
       </c>
       <c r="C56" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D56" s="1" t="s">
-        <v>148</v>
+        <v>158</v>
       </c>
       <c r="E56" s="3">
-        <v>761.39</v>
+        <v>273.18</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
-        <v>149</v>
+        <v>159</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>150</v>
+        <v>160</v>
       </c>
       <c r="C57" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D57" s="1" t="s">
-        <v>151</v>
+        <v>161</v>
       </c>
       <c r="E57" s="3">
-        <v>597.6</v>
+        <v>4377.29</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
-        <v>152</v>
+        <v>162</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>153</v>
+        <v>163</v>
       </c>
       <c r="C58" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D58" s="1" t="s">
-        <v>154</v>
+        <v>164</v>
       </c>
       <c r="E58" s="3">
-        <v>1588.77</v>
+        <v>1790.76</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
-        <v>155</v>
+        <v>165</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>156</v>
+        <v>166</v>
       </c>
       <c r="C59" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D59" s="1" t="s">
-        <v>157</v>
+        <v>167</v>
       </c>
       <c r="E59" s="3">
-        <v>1271.9</v>
+        <v>2507.72</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
-        <v>158</v>
+        <v>168</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>159</v>
+        <v>169</v>
       </c>
       <c r="C60" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D60" s="1" t="s">
-        <v>160</v>
+        <v>170</v>
       </c>
       <c r="E60" s="3">
-        <v>779.11</v>
+        <v>500.48</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
-        <v>161</v>
+        <v>171</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>162</v>
+        <v>172</v>
       </c>
       <c r="C61" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D61" s="1" t="s">
-        <v>163</v>
+        <v>173</v>
       </c>
       <c r="E61" s="3">
-        <v>2497.93</v>
+        <v>4370.96</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
-        <v>164</v>
+        <v>174</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>165</v>
+        <v>172</v>
       </c>
       <c r="C62" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D62" s="1" t="s">
-        <v>166</v>
+        <v>175</v>
       </c>
       <c r="E62" s="3">
-        <v>501.82</v>
+        <v>224.72</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
-        <v>167</v>
+        <v>176</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>168</v>
+        <v>177</v>
       </c>
       <c r="C63" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D63" s="1" t="s">
-        <v>169</v>
+        <v>178</v>
       </c>
       <c r="E63" s="3">
-        <v>2371.25</v>
+        <v>3145.13</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
-        <v>170</v>
+        <v>179</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>171</v>
+        <v>180</v>
       </c>
       <c r="C64" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D64" s="1" t="s">
-        <v>130</v>
+        <v>181</v>
       </c>
       <c r="E64" s="3">
-        <v>47.21</v>
+        <v>1812.62</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="s">
-        <v>172</v>
+        <v>182</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>173</v>
+        <v>183</v>
       </c>
       <c r="C65" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D65" s="1" t="s">
-        <v>174</v>
+        <v>184</v>
       </c>
       <c r="E65" s="3">
-        <v>253.38</v>
+        <v>104.94</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>176</v>
+        <v>121</v>
       </c>
       <c r="C66" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D66" s="1" t="s">
-        <v>177</v>
+        <v>186</v>
       </c>
       <c r="E66" s="3">
-        <v>5580.85</v>
+        <v>55.4</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="s">
-        <v>178</v>
+        <v>187</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>179</v>
+        <v>188</v>
       </c>
       <c r="C67" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D67" s="1" t="s">
-        <v>180</v>
+        <v>189</v>
       </c>
       <c r="E67" s="3">
-        <v>998.56</v>
+        <v>309.88</v>
       </c>
       <c r="F67" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="s">
-        <v>181</v>
+        <v>190</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>182</v>
+        <v>191</v>
       </c>
       <c r="C68" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D68" s="1" t="s">
-        <v>183</v>
+        <v>192</v>
       </c>
       <c r="E68" s="3">
-        <v>1131.41</v>
+        <v>494.58</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="s">
-        <v>184</v>
+        <v>193</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>185</v>
+        <v>194</v>
       </c>
       <c r="C69" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D69" s="1" t="s">
-        <v>186</v>
+        <v>195</v>
       </c>
       <c r="E69" s="3">
-        <v>635.64</v>
+        <v>647.01</v>
       </c>
       <c r="F69" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="s">
-        <v>187</v>
+        <v>196</v>
       </c>
       <c r="B70" s="0" t="s">
-        <v>188</v>
+        <v>73</v>
       </c>
       <c r="C70" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D70" s="1" t="s">
-        <v>189</v>
+        <v>197</v>
       </c>
       <c r="E70" s="3">
-        <v>273.18</v>
+        <v>1548.08</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="s">
-        <v>190</v>
+        <v>198</v>
       </c>
       <c r="B71" s="0" t="s">
-        <v>191</v>
+        <v>199</v>
       </c>
       <c r="C71" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D71" s="1" t="s">
-        <v>192</v>
+        <v>200</v>
       </c>
       <c r="E71" s="3">
-        <v>4377.29</v>
+        <v>1979.89</v>
       </c>
       <c r="F71" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="s">
-        <v>193</v>
+        <v>201</v>
       </c>
       <c r="B72" s="0" t="s">
-        <v>94</v>
+        <v>73</v>
       </c>
       <c r="C72" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D72" s="1" t="s">
-        <v>194</v>
+        <v>202</v>
       </c>
       <c r="E72" s="3">
-        <v>1.41</v>
+        <v>1468.4</v>
       </c>
       <c r="F72" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="s">
-        <v>195</v>
+        <v>203</v>
       </c>
       <c r="B73" s="0" t="s">
-        <v>196</v>
+        <v>148</v>
       </c>
       <c r="C73" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D73" s="1" t="s">
-        <v>197</v>
+        <v>204</v>
       </c>
       <c r="E73" s="3">
-        <v>1790.76</v>
+        <v>629.41</v>
       </c>
       <c r="F73" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="s">
-        <v>198</v>
+        <v>205</v>
       </c>
       <c r="B74" s="0" t="s">
-        <v>199</v>
+        <v>206</v>
       </c>
       <c r="C74" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D74" s="1" t="s">
-        <v>200</v>
+        <v>207</v>
       </c>
       <c r="E74" s="3">
-        <v>2507.72</v>
+        <v>1106.37</v>
       </c>
       <c r="F74" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="s">
-        <v>201</v>
+        <v>208</v>
       </c>
       <c r="B75" s="0" t="s">
-        <v>202</v>
+        <v>209</v>
       </c>
       <c r="C75" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D75" s="1" t="s">
-        <v>203</v>
+        <v>210</v>
       </c>
       <c r="E75" s="3">
-        <v>500.48</v>
+        <v>653.68</v>
       </c>
       <c r="F75" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="s">
-        <v>204</v>
+        <v>211</v>
       </c>
       <c r="B76" s="0" t="s">
-        <v>205</v>
+        <v>148</v>
       </c>
       <c r="C76" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D76" s="1" t="s">
-        <v>206</v>
+        <v>212</v>
       </c>
       <c r="E76" s="3">
-        <v>4370.96</v>
+        <v>1135.8</v>
       </c>
       <c r="F76" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0" t="s">
-        <v>207</v>
+        <v>213</v>
       </c>
       <c r="B77" s="0" t="s">
-        <v>205</v>
+        <v>214</v>
       </c>
       <c r="C77" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D77" s="1" t="s">
-        <v>208</v>
+        <v>215</v>
       </c>
       <c r="E77" s="3">
-        <v>224.72</v>
+        <v>2331.9</v>
       </c>
       <c r="F77" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="s">
-        <v>209</v>
+        <v>216</v>
       </c>
       <c r="B78" s="0" t="s">
-        <v>210</v>
+        <v>42</v>
       </c>
       <c r="C78" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D78" s="1" t="s">
-        <v>211</v>
+        <v>217</v>
       </c>
       <c r="E78" s="3">
-        <v>3145.13</v>
+        <v>386.29</v>
       </c>
       <c r="F78" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="s">
-        <v>212</v>
+        <v>218</v>
       </c>
       <c r="B79" s="0" t="s">
-        <v>213</v>
+        <v>42</v>
       </c>
       <c r="C79" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D79" s="1" t="s">
-        <v>214</v>
+        <v>219</v>
       </c>
       <c r="E79" s="3">
-        <v>1812.62</v>
+        <v>711.52</v>
       </c>
       <c r="F79" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="s">
-        <v>215</v>
+        <v>220</v>
       </c>
       <c r="B80" s="0" t="s">
-        <v>216</v>
+        <v>42</v>
       </c>
       <c r="C80" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D80" s="1" t="s">
         <v>217</v>
       </c>
       <c r="E80" s="3">
-        <v>404.94</v>
+        <v>386.29</v>
       </c>
       <c r="F80" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="B81" s="0" t="s">
-        <v>147</v>
+        <v>42</v>
       </c>
       <c r="C81" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D81" s="1" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
       <c r="E81" s="3">
-        <v>55.4</v>
+        <v>386.29</v>
       </c>
       <c r="F81" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="B82" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="C82" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D82" s="1" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="E82" s="3">
-        <v>309.88</v>
+        <v>830.96</v>
       </c>
       <c r="F82" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="B83" s="0" t="s">
-        <v>224</v>
+        <v>166</v>
       </c>
       <c r="C83" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D83" s="1" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E83" s="3">
-        <v>494.58</v>
+        <v>27.97</v>
       </c>
       <c r="F83" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B84" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="C84" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D84" s="1" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E84" s="3">
-        <v>647.01</v>
+        <v>397.18</v>
       </c>
       <c r="F84" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B85" s="0" t="s">
-        <v>85</v>
+        <v>231</v>
       </c>
       <c r="C85" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D85" s="1" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="E85" s="3">
-        <v>1548.08</v>
+        <v>1432.87</v>
       </c>
       <c r="F85" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="0" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="B86" s="0" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="C86" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D86" s="1" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="E86" s="3">
-        <v>1979.89</v>
+        <v>486.14</v>
       </c>
       <c r="F86" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="B87" s="0" t="s">
-        <v>85</v>
+        <v>237</v>
       </c>
       <c r="C87" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D87" s="1" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
       <c r="E87" s="3">
-        <v>1468.4</v>
+        <v>109.72</v>
       </c>
       <c r="F87" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="B88" s="0" t="s">
-        <v>176</v>
+        <v>240</v>
       </c>
       <c r="C88" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D88" s="1" t="s">
-        <v>237</v>
+        <v>241</v>
       </c>
       <c r="E88" s="3">
-        <v>629.41</v>
+        <v>3052.68</v>
       </c>
       <c r="F88" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="0" t="s">
-        <v>238</v>
+        <v>242</v>
       </c>
       <c r="B89" s="0" t="s">
-        <v>239</v>
+        <v>243</v>
       </c>
       <c r="C89" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D89" s="1" t="s">
-        <v>240</v>
+        <v>244</v>
       </c>
       <c r="E89" s="3">
-        <v>175.81</v>
+        <v>1728.28</v>
       </c>
       <c r="F89" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="0" t="s">
-        <v>241</v>
+        <v>245</v>
       </c>
       <c r="B90" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="C90" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D90" s="1" t="s">
-        <v>243</v>
+        <v>229</v>
       </c>
       <c r="E90" s="3">
-        <v>1106.37</v>
+        <v>229.14</v>
       </c>
       <c r="F90" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="B91" s="0" t="s">
-        <v>245</v>
+        <v>73</v>
       </c>
       <c r="C91" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D91" s="1" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="E91" s="3">
-        <v>877.38</v>
+        <v>240.05</v>
       </c>
       <c r="F91" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="B92" s="0" t="s">
-        <v>176</v>
+        <v>249</v>
       </c>
       <c r="C92" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D92" s="1" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="E92" s="3">
-        <v>1135.8</v>
+        <v>1331.26</v>
       </c>
       <c r="F92" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="0" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="B93" s="0" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="C93" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D93" s="1" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="E93" s="3">
-        <v>2331.9</v>
+        <v>1134.67</v>
       </c>
       <c r="F93" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="0" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="B94" s="0" t="s">
-        <v>50</v>
+        <v>82</v>
       </c>
       <c r="C94" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D94" s="1" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="E94" s="3">
-        <v>386.29</v>
+        <v>462.31</v>
       </c>
       <c r="F94" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="0" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="B95" s="0" t="s">
-        <v>50</v>
+        <v>257</v>
       </c>
       <c r="C95" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D95" s="1" t="s">
-        <v>255</v>
+        <v>258</v>
       </c>
       <c r="E95" s="3">
-        <v>711.52</v>
+        <v>290.42</v>
       </c>
       <c r="F95" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="0" t="s">
-        <v>256</v>
+        <v>259</v>
       </c>
       <c r="B96" s="0" t="s">
-        <v>50</v>
+        <v>260</v>
       </c>
       <c r="C96" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D96" s="1" t="s">
-        <v>253</v>
+        <v>261</v>
       </c>
       <c r="E96" s="3">
-        <v>386.29</v>
+        <v>2097.39</v>
       </c>
       <c r="F96" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="0" t="s">
-        <v>257</v>
+        <v>262</v>
       </c>
       <c r="B97" s="0" t="s">
-        <v>50</v>
+        <v>263</v>
       </c>
       <c r="C97" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D97" s="1" t="s">
-        <v>253</v>
+        <v>264</v>
       </c>
       <c r="E97" s="3">
-        <v>386.29</v>
+        <v>2.51</v>
       </c>
       <c r="F97" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="0" t="s">
-        <v>258</v>
+        <v>265</v>
       </c>
       <c r="B98" s="0" t="s">
-        <v>259</v>
+        <v>263</v>
       </c>
       <c r="C98" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D98" s="1" t="s">
-        <v>260</v>
+        <v>264</v>
       </c>
       <c r="E98" s="3">
-        <v>830.96</v>
+        <v>2.51</v>
       </c>
       <c r="F98" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="0" t="s">
-        <v>261</v>
+        <v>266</v>
       </c>
       <c r="B99" s="0" t="s">
-        <v>199</v>
+        <v>267</v>
       </c>
       <c r="C99" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D99" s="1" t="s">
-        <v>262</v>
+        <v>268</v>
       </c>
       <c r="E99" s="3">
-        <v>27.97</v>
+        <v>11215.84</v>
       </c>
       <c r="F99" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="0" t="s">
-        <v>263</v>
+        <v>269</v>
       </c>
       <c r="B100" s="0" t="s">
-        <v>264</v>
+        <v>270</v>
       </c>
       <c r="C100" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D100" s="1" t="s">
-        <v>265</v>
+        <v>271</v>
       </c>
       <c r="E100" s="3">
-        <v>397.18</v>
+        <v>3655.04</v>
       </c>
       <c r="F100" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="0" t="s">
-        <v>266</v>
+        <v>272</v>
       </c>
       <c r="B101" s="0" t="s">
-        <v>267</v>
+        <v>130</v>
       </c>
       <c r="C101" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D101" s="1" t="s">
-        <v>268</v>
+        <v>273</v>
       </c>
       <c r="E101" s="3">
-        <v>1432.87</v>
+        <v>1215.12</v>
       </c>
       <c r="F101" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="0" t="s">
-        <v>269</v>
+        <v>274</v>
       </c>
       <c r="B102" s="0" t="s">
-        <v>270</v>
+        <v>275</v>
       </c>
       <c r="C102" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D102" s="1" t="s">
-        <v>271</v>
+        <v>276</v>
       </c>
       <c r="E102" s="3">
-        <v>486.14</v>
+        <v>3582.1</v>
       </c>
       <c r="F102" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="0" t="s">
-        <v>272</v>
+        <v>277</v>
       </c>
       <c r="B103" s="0" t="s">
-        <v>273</v>
+        <v>278</v>
       </c>
       <c r="C103" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D103" s="1" t="s">
-        <v>274</v>
+        <v>13</v>
       </c>
       <c r="E103" s="3">
-        <v>109.72</v>
+        <v>383.6</v>
       </c>
       <c r="F103" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="0" t="s">
-        <v>275</v>
+        <v>279</v>
       </c>
       <c r="B104" s="0" t="s">
-        <v>276</v>
+        <v>280</v>
       </c>
       <c r="C104" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D104" s="1" t="s">
-        <v>277</v>
+        <v>281</v>
       </c>
       <c r="E104" s="3">
-        <v>3552.68</v>
+        <v>850.59</v>
       </c>
       <c r="F104" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="0" t="s">
-        <v>278</v>
+        <v>282</v>
       </c>
       <c r="B105" s="0" t="s">
-        <v>279</v>
+        <v>283</v>
       </c>
       <c r="C105" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D105" s="1" t="s">
-        <v>280</v>
+        <v>284</v>
       </c>
       <c r="E105" s="3">
-        <v>1728.28</v>
+        <v>5944.38</v>
       </c>
       <c r="F105" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="0" t="s">
-        <v>281</v>
+        <v>285</v>
       </c>
       <c r="B106" s="0" t="s">
-        <v>279</v>
+        <v>286</v>
       </c>
       <c r="C106" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D106" s="1" t="s">
-        <v>265</v>
+        <v>287</v>
       </c>
       <c r="E106" s="3">
-        <v>229.14</v>
+        <v>151.78</v>
       </c>
       <c r="F106" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="0" t="s">
-        <v>282</v>
+        <v>288</v>
       </c>
       <c r="B107" s="0" t="s">
-        <v>85</v>
+        <v>100</v>
       </c>
       <c r="C107" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D107" s="1" t="s">
-        <v>283</v>
+        <v>289</v>
       </c>
       <c r="E107" s="3">
-        <v>240.05</v>
+        <v>13.32</v>
       </c>
       <c r="F107" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="0" t="s">
-        <v>284</v>
+        <v>290</v>
       </c>
       <c r="B108" s="0" t="s">
-        <v>285</v>
+        <v>291</v>
       </c>
       <c r="C108" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D108" s="1" t="s">
-        <v>286</v>
+      <c r="D108" s="0" t="s">
+        <v>292</v>
       </c>
       <c r="E108" s="3">
-        <v>1134.67</v>
+        <v>223.9</v>
       </c>
       <c r="F108" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="0" t="s">
-        <v>287</v>
+        <v>293</v>
       </c>
       <c r="B109" s="0" t="s">
-        <v>97</v>
+        <v>294</v>
       </c>
       <c r="C109" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D109" s="1" t="s">
-        <v>288</v>
+      <c r="D109" s="0" t="s">
+        <v>295</v>
       </c>
       <c r="E109" s="3">
-        <v>622.31</v>
+        <v>19.03</v>
       </c>
       <c r="F109" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="0" t="s">
-        <v>289</v>
+        <v>296</v>
       </c>
       <c r="B110" s="0" t="s">
-        <v>290</v>
+        <v>297</v>
       </c>
       <c r="C110" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D110" s="1" t="s">
-        <v>291</v>
+        <v>298</v>
       </c>
       <c r="E110" s="3">
-        <v>290.42</v>
+        <v>2.57</v>
       </c>
       <c r="F110" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="0" t="s">
-        <v>292</v>
+        <v>299</v>
       </c>
       <c r="B111" s="0" t="s">
-        <v>293</v>
+        <v>300</v>
       </c>
       <c r="C111" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D111" s="1" t="s">
-        <v>294</v>
+        <v>301</v>
       </c>
       <c r="E111" s="3">
-        <v>2097.39</v>
+        <v>1584.73</v>
       </c>
       <c r="F111" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="0" t="s">
-        <v>295</v>
+        <v>302</v>
       </c>
       <c r="B112" s="0" t="s">
-        <v>296</v>
+        <v>303</v>
       </c>
       <c r="C112" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D112" s="1" t="s">
-        <v>297</v>
+        <v>289</v>
       </c>
       <c r="E112" s="3">
-        <v>2.51</v>
+        <v>81.7</v>
       </c>
       <c r="F112" s="2" t="s">
-        <v>10</v>
-[...358 lines deleted...]
-      <c r="F130" s="2" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="F3" r:id="rId3"/>
     <hyperlink ref="F4" r:id="rId4"/>
     <hyperlink ref="F5" r:id="rId5"/>
     <hyperlink ref="F6" r:id="rId6"/>
     <hyperlink ref="F7" r:id="rId7"/>
     <hyperlink ref="F8" r:id="rId8"/>
     <hyperlink ref="F9" r:id="rId9"/>
     <hyperlink ref="F10" r:id="rId10"/>
     <hyperlink ref="F11" r:id="rId11"/>
     <hyperlink ref="F12" r:id="rId12"/>
     <hyperlink ref="F13" r:id="rId13"/>
     <hyperlink ref="F14" r:id="rId14"/>
     <hyperlink ref="F15" r:id="rId15"/>
     <hyperlink ref="F16" r:id="rId16"/>
     <hyperlink ref="F17" r:id="rId17"/>
     <hyperlink ref="F18" r:id="rId18"/>
     <hyperlink ref="F19" r:id="rId19"/>
     <hyperlink ref="F20" r:id="rId20"/>
     <hyperlink ref="F21" r:id="rId21"/>
@@ -3955,50 +3457,32 @@
     <hyperlink ref="F88" r:id="rId88"/>
     <hyperlink ref="F89" r:id="rId89"/>
     <hyperlink ref="F90" r:id="rId90"/>
     <hyperlink ref="F91" r:id="rId91"/>
     <hyperlink ref="F92" r:id="rId92"/>
     <hyperlink ref="F93" r:id="rId93"/>
     <hyperlink ref="F94" r:id="rId94"/>
     <hyperlink ref="F95" r:id="rId95"/>
     <hyperlink ref="F96" r:id="rId96"/>
     <hyperlink ref="F97" r:id="rId97"/>
     <hyperlink ref="F98" r:id="rId98"/>
     <hyperlink ref="F99" r:id="rId99"/>
     <hyperlink ref="F100" r:id="rId100"/>
     <hyperlink ref="F101" r:id="rId101"/>
     <hyperlink ref="F102" r:id="rId102"/>
     <hyperlink ref="F103" r:id="rId103"/>
     <hyperlink ref="F104" r:id="rId104"/>
     <hyperlink ref="F105" r:id="rId105"/>
     <hyperlink ref="F106" r:id="rId106"/>
     <hyperlink ref="F107" r:id="rId107"/>
     <hyperlink ref="F108" r:id="rId108"/>
     <hyperlink ref="F109" r:id="rId109"/>
     <hyperlink ref="F110" r:id="rId110"/>
     <hyperlink ref="F111" r:id="rId111"/>
     <hyperlink ref="F112" r:id="rId112"/>
-    <hyperlink ref="F113" r:id="rId113"/>
-[...16 lines deleted...]
-    <hyperlink ref="F130" r:id="rId130"/>
   </hyperlinks>
   <headerFooter/>
   <tableParts>
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>