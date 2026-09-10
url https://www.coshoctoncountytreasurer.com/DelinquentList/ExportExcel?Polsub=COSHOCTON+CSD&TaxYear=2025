--- v2 (2026-07-27)
+++ v3 (2026-09-10)
@@ -5,51 +5,51 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Delinquent List" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="304" uniqueCount="304">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="254" uniqueCount="254">
   <si>
     <t>Property Number</t>
   </si>
   <si>
     <t>Owner Name</t>
   </si>
   <si>
     <t>School District</t>
   </si>
   <si>
     <t>Location Address</t>
   </si>
   <si>
     <t>Amount</t>
   </si>
   <si>
     <t>View Property</t>
   </si>
   <si>
     <t>037-00000023-02</t>
   </si>
   <si>
     <t>COCHRAN LYLE A</t>
   </si>
   <si>
@@ -71,138 +71,98 @@
   <si>
     <t xml:space="preserve">PLEASANT VALLEY DR  
 </t>
   </si>
   <si>
     <t>037-00000261-00</t>
   </si>
   <si>
     <t>MATIS DOUGLAS L</t>
   </si>
   <si>
     <t xml:space="preserve">CUSTER DR  
 </t>
   </si>
   <si>
     <t>037-00000284-00</t>
   </si>
   <si>
     <t>GUILLIAMS DESTRY LEE</t>
   </si>
   <si>
     <t xml:space="preserve">732 COTTONWOOD ST  
 </t>
   </si>
   <si>
-    <t>037-00000287-00</t>
+    <t>037-00000288-00</t>
   </si>
   <si>
     <t>GUILLIAMS DESTRY L</t>
   </si>
   <si>
-    <t xml:space="preserve">731 COTTONWOOD ST  
-[...5 lines deleted...]
-  <si>
     <t xml:space="preserve">725 COTTONWOOD ST  
 </t>
   </si>
   <si>
     <t>037-00000329-00</t>
   </si>
   <si>
     <t>DANSBY KISHA DENISE</t>
   </si>
   <si>
     <t xml:space="preserve">1553 6TH ST S 
 </t>
   </si>
   <si>
     <t>037-00000352-00</t>
   </si>
   <si>
     <t>037-00000367-00</t>
   </si>
   <si>
     <t xml:space="preserve">660 PLUM ST  
 </t>
   </si>
   <si>
     <t>037-00000368-00</t>
   </si>
   <si>
-    <t>037-00000378-00</t>
-[...8 lines deleted...]
-  <si>
     <t>037-00000407-00</t>
   </si>
   <si>
     <t xml:space="preserve">644 CUSTER DR  
 </t>
   </si>
   <si>
-    <t>037-00000451-00</t>
-[...12 lines deleted...]
-  <si>
     <t>037-00000581-05</t>
   </si>
   <si>
     <t>FOSTER WILLIAM L JR</t>
   </si>
   <si>
     <t xml:space="preserve">112 20TH ST  
 </t>
-  </si>
-[...7 lines deleted...]
-    <t>668 CUSTER DR</t>
   </si>
   <si>
     <t>03700089</t>
   </si>
   <si>
     <t>660 PLUM ST</t>
   </si>
   <si>
     <t>03700161</t>
   </si>
   <si>
     <t>NOT ON FILE</t>
   </si>
   <si>
     <t>043-00000003-00</t>
   </si>
   <si>
     <t>SHARIER HOLLY</t>
   </si>
   <si>
     <t xml:space="preserve">310 LOCUST ST  
 COSHOCTON OH 43812</t>
   </si>
   <si>
     <t>043-00000142-00</t>
@@ -360,224 +320,170 @@
   <si>
     <t>WAKELEY CAROL L &amp; JLRS</t>
   </si>
   <si>
     <t xml:space="preserve">1039 CAMBRIDGE RD  
 COSHOCTON OH 43812</t>
   </si>
   <si>
     <t>043-00001658-00</t>
   </si>
   <si>
     <t>MURRAY GARY L &amp;</t>
   </si>
   <si>
     <t xml:space="preserve">669 VINE ST  
 </t>
   </si>
   <si>
     <t>043-00001659-00</t>
   </si>
   <si>
     <t xml:space="preserve">VINE ST  
 </t>
   </si>
   <si>
-    <t>043-00001682-00</t>
-[...22 lines deleted...]
-  <si>
     <t>043-00001768-00</t>
   </si>
   <si>
     <t>THOMAS HAROLD DEAN JR &amp;</t>
   </si>
   <si>
     <t xml:space="preserve">341 10TH ST S 
 </t>
   </si>
   <si>
     <t>043-00001827-00</t>
   </si>
   <si>
     <t>HYSELL SHIRLEY M</t>
   </si>
   <si>
     <t xml:space="preserve">1330 14TH ST S 
 </t>
   </si>
   <si>
     <t>043-00001862-00</t>
   </si>
   <si>
     <t>FLORIAN FRANCINE K</t>
   </si>
   <si>
     <t xml:space="preserve">506 9TH ST N 
 </t>
   </si>
   <si>
     <t>043-00001987-00</t>
   </si>
   <si>
     <t>NADEAU TINA L</t>
   </si>
   <si>
     <t xml:space="preserve">508 6TH ST S 
 </t>
   </si>
   <si>
-    <t>043-00001993-00</t>
-[...8 lines deleted...]
-  <si>
     <t>043-00002131-00</t>
   </si>
   <si>
     <t>UNIQUE PROPERTIES OF OHIO LLC</t>
   </si>
   <si>
     <t xml:space="preserve">325 ELM ST  
 </t>
   </si>
   <si>
     <t>043-00002186-00</t>
   </si>
   <si>
     <t>KEMPF STEVEN C &amp; TTEE OF THE STEVEN C &amp; CHERYL D KEMPF FAMILY TRUST DATED 7/5/11</t>
   </si>
   <si>
     <t xml:space="preserve">209 2ND ST S 
 </t>
   </si>
   <si>
     <t>043-00002243-00</t>
   </si>
   <si>
     <t>KNICELY MARILYN M &amp;</t>
   </si>
   <si>
     <t xml:space="preserve">1509 MAIN ST E 
 </t>
   </si>
   <si>
-    <t>043-00002255-00</t>
-[...8 lines deleted...]
-  <si>
     <t>043-00002331-00</t>
   </si>
   <si>
     <t>NORDENGREN JOE</t>
   </si>
   <si>
     <t xml:space="preserve">1145 KENILWORTH AVE  
 </t>
   </si>
   <si>
     <t>043-00002356-00</t>
   </si>
   <si>
     <t>GEORGE MELISSA M &amp; JLRS</t>
   </si>
   <si>
     <t xml:space="preserve">335 SYCAMORE ST  
 </t>
   </si>
   <si>
     <t>043-00002473-00</t>
   </si>
   <si>
     <t>EJB PROPERTY GROUP LLC</t>
   </si>
   <si>
     <t xml:space="preserve">531 MAIN ST  
 </t>
   </si>
   <si>
     <t>043-00002548-00</t>
   </si>
   <si>
     <t>COSHOCTON COUNTRY INN LLC</t>
   </si>
   <si>
     <t xml:space="preserve">730 MAIN ST  
 </t>
   </si>
   <si>
     <t>043-00002563-00</t>
   </si>
   <si>
     <t>SHARIER KEVIN L &amp;</t>
   </si>
   <si>
     <t xml:space="preserve">429 3RD ST S 
 </t>
   </si>
   <si>
-    <t>043-00002610-00</t>
-[...8 lines deleted...]
-  <si>
     <t>043-00002675-00</t>
   </si>
   <si>
     <t>MAES CONSTRUCTION LLC</t>
   </si>
   <si>
     <t xml:space="preserve">920 OAK AVE  
 </t>
   </si>
   <si>
     <t>043-00002748-00</t>
   </si>
   <si>
     <t>OLINGER MARY KATHRYN TOD</t>
   </si>
   <si>
     <t xml:space="preserve">515 NORTHVIEW AVE  
 </t>
   </si>
   <si>
     <t>043-00002784-00</t>
   </si>
   <si>
     <t>SEARS DALE P &amp;</t>
   </si>
@@ -608,60 +514,50 @@
   <si>
     <t>043-00003011-00</t>
   </si>
   <si>
     <t xml:space="preserve">3RD ST S 
 </t>
   </si>
   <si>
     <t>043-00003027-00</t>
   </si>
   <si>
     <t>MARLOW INVESTMENT GROUP LLC</t>
   </si>
   <si>
     <t xml:space="preserve">1148 WALNUT ST  
 </t>
   </si>
   <si>
     <t>043-00003080-00</t>
   </si>
   <si>
     <t>OLINGER MARY KATHRYN AKA MARY K OLINGER TOD</t>
   </si>
   <si>
     <t xml:space="preserve">839 NORTHVIEW AVE  
-</t>
-[...8 lines deleted...]
-    <t xml:space="preserve">1702 HAY AVE  
 </t>
   </si>
   <si>
     <t>043-00003281-00</t>
   </si>
   <si>
     <t xml:space="preserve">9TH ST N 
 </t>
   </si>
   <si>
     <t>043-00003302-00</t>
   </si>
   <si>
     <t>ELSON EMILEE J &amp;</t>
   </si>
   <si>
     <t xml:space="preserve">924 ORCHARD ST  
 </t>
   </si>
   <si>
     <t>043-00003389-00</t>
   </si>
   <si>
     <t>NEVILLE JACK C JR</t>
   </si>
@@ -682,82 +578,68 @@
   <si>
     <t>043-00003523-00</t>
   </si>
   <si>
     <t xml:space="preserve">433 7TH ST S 
 </t>
   </si>
   <si>
     <t>043-00003553-00</t>
   </si>
   <si>
     <t>GOOD CARA L</t>
   </si>
   <si>
     <t xml:space="preserve">418 S 7TH ST  
 COSHOCTON OH 43812</t>
   </si>
   <si>
     <t>043-00003573-00</t>
   </si>
   <si>
     <t xml:space="preserve">121 7TH ST N 
 </t>
   </si>
   <si>
-    <t>043-00003581-00</t>
-[...5 lines deleted...]
-  <si>
     <t>043-00003742-00</t>
   </si>
   <si>
     <t>GRESS KIM L</t>
   </si>
   <si>
     <t xml:space="preserve">425 8TH ST N 
 </t>
   </si>
   <si>
     <t>043-00003751-00</t>
   </si>
   <si>
     <t>MOBLEY &amp; SONS LLC</t>
   </si>
   <si>
     <t xml:space="preserve">917 7TH ST S 
 </t>
-  </si>
-[...5 lines deleted...]
-COSHOCTON OH 43812</t>
   </si>
   <si>
     <t>043-00003945-01</t>
   </si>
   <si>
     <t>GULF NEWCOMERSTOWN</t>
   </si>
   <si>
     <t xml:space="preserve">136 MAIN ST  
 COSHOCTON OH 43812</t>
   </si>
   <si>
     <t>043-00004024-00</t>
   </si>
   <si>
     <t xml:space="preserve">IVY ST  
 </t>
   </si>
   <si>
     <t>043-00004025-00</t>
   </si>
   <si>
     <t xml:space="preserve">1004 IVY ST  
 </t>
   </si>
@@ -833,197 +715,148 @@
   <si>
     <t xml:space="preserve">513 NORTHVIEW AVE  
 </t>
   </si>
   <si>
     <t>043-00004361-00</t>
   </si>
   <si>
     <t>MOATS LESTER L JR</t>
   </si>
   <si>
     <t xml:space="preserve">977 KENILWORTH AVE  
 </t>
   </si>
   <si>
     <t>043-00004362-00</t>
   </si>
   <si>
     <t>043-00004416-00</t>
   </si>
   <si>
     <t xml:space="preserve">222 6TH ST N 
 </t>
   </si>
   <si>
-    <t>043-00004429-00</t>
-[...8 lines deleted...]
-  <si>
     <t>043-00004477-00</t>
   </si>
   <si>
     <t>SHARIER HAROLD JOSEPH JR</t>
   </si>
   <si>
     <t xml:space="preserve">1103 FAIR ST  
 </t>
   </si>
   <si>
     <t>043-00004543-00</t>
   </si>
   <si>
     <t xml:space="preserve">750 SOUTH LAWN AVE  
 </t>
   </si>
   <si>
     <t>043-00004581-00</t>
   </si>
   <si>
     <t>BROOKS TAYLOR L</t>
   </si>
   <si>
     <t xml:space="preserve">SPRING ST  
 </t>
   </si>
   <si>
-    <t>043-00004672-00</t>
-[...8 lines deleted...]
-  <si>
     <t>043-00004722-01</t>
   </si>
   <si>
     <t>LYNCH TIFFANY NICOLE &amp; JLRS</t>
   </si>
   <si>
     <t xml:space="preserve">HILLCREST DR  
 </t>
   </si>
   <si>
     <t>043-00004722-02</t>
   </si>
   <si>
-    <t>043-00004748-00</t>
-[...8 lines deleted...]
-  <si>
     <t>043-00005159-00</t>
   </si>
   <si>
     <t>RASMUSSON NICKOLAS CHARLES &amp; JLRS</t>
   </si>
   <si>
     <t xml:space="preserve">166 VALLEY VIEW DR  
 </t>
   </si>
   <si>
     <t>043-00005397-00</t>
   </si>
   <si>
     <t xml:space="preserve">1533 14TH ST S 
 </t>
   </si>
   <si>
     <t>043-00005474-00</t>
   </si>
   <si>
     <t>NEIGHBOR KODY</t>
   </si>
   <si>
     <t xml:space="preserve">1311 FAIRY FALLS DR  
 </t>
   </si>
   <si>
     <t>043-00005740-17</t>
   </si>
   <si>
     <t>HAINS DARIN L &amp; JLRS</t>
-  </si>
-[...8 lines deleted...]
-</t>
   </si>
   <si>
     <t>043-00006166-00</t>
   </si>
   <si>
     <t>THOMAS RICHARD RAY SR</t>
   </si>
   <si>
     <t xml:space="preserve">1018 MAIN ST E 
 </t>
   </si>
   <si>
     <t>043-00006492-00</t>
   </si>
   <si>
     <t>COFFEY CHARLIE EDWARD</t>
   </si>
   <si>
     <t xml:space="preserve">6TH ST S 
 COSHOCTON OH 43812</t>
   </si>
   <si>
     <t>043-00006525-00</t>
   </si>
   <si>
     <t xml:space="preserve">CAMBRIDGE RD  
 </t>
-  </si>
-[...7 lines deleted...]
-    <t>777 2ND ST S UNIT 1/2</t>
   </si>
   <si>
     <t>04300201</t>
   </si>
   <si>
     <t>LILLIBRIDGE BRENT A</t>
   </si>
   <si>
     <t>1239 CHESTNUT ST</t>
   </si>
   <si>
     <t>043-15105418-00</t>
   </si>
   <si>
     <t>CARGAVIC ANNA</t>
   </si>
   <si>
     <t xml:space="preserve">11TH ST N 
 COSHOCTON OH 43812</t>
   </si>
   <si>
     <t>043-15127038-00</t>
   </si>
   <si>
     <t>DAHLBERG STEVEN PAUL</t>
@@ -1071,2320 +904,1940 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F112" headerRowCount="1">
-  <autoFilter ref="A1:F112"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F93" headerRowCount="1">
+  <autoFilter ref="A1:F93"/>
   <tableColumns count="6">
     <tableColumn id="1" name="Property Number"/>
     <tableColumn id="2" name="Owner Name"/>
     <tableColumn id="3" name="School District"/>
     <tableColumn id="4" name="Location Address"/>
     <tableColumn id="5" name="Amount"/>
     <tableColumn id="6" name="View Property"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=31071&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=31127&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=31268&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=31293&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=31296&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=31297&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=31337&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=31360&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=31375&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=31376&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=31386&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=31419&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=31463&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=31521&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=31561&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44814&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=46585&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=46225&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=35369&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=35510&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=35652&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=35759&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=35821&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=35854&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=35993&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=35998&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=36003&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=36015&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=36226&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=36429&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=36496&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=36500&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=36520&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=36890&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=36894&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=37065&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=37066&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=37088&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=37110&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=37111&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=37169&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=37226&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=37259&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=37386&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=37392&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=37539&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=37596&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=37651&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=37663&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=37739&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=37762&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=37874&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=37949&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=37964&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=38010&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=38078&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=38145&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=38175&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=38292&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=38398&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=38399&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=38415&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=38467&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=38572&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=38665&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=38686&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=38789&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=38918&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=38921&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=38950&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=38970&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=38979&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=39142&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=39150&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=39175&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=39352&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=39422&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=39423&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=39424&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=39425&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=39486&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=39490&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=39502&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=39519&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=39527&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=39636&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=39680&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=39761&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=39762&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=39813&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=39826&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=39868&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=39933&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=39971&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=40061&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=40113&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=40114&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=40141&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=40549&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=40782&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=40859&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=41135&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=41230&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=41456&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=41747&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=41784&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=48429&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=45176&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=42023&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=42130&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=42163&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=31071&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=31127&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=31268&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=31293&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=31297&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=31337&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=31360&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=31375&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=31376&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=31419&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=31561&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=46585&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=46225&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=35369&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=35510&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=35652&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=35759&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=35821&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=35854&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=35993&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=35998&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=36003&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=36015&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=36226&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=36429&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=36496&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=36500&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=36520&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=36890&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=36894&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=37065&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=37066&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=37169&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=37226&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=37259&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=37386&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=37539&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=37596&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=37651&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=37739&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=37762&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=37874&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=37949&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=37964&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=38078&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=38145&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=38175&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=38292&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=38398&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=38399&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=38415&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=38467&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=38665&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=38686&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=38789&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=38918&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=38921&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=38950&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=38970&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=39142&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=39150&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=39352&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=39422&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=39423&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=39424&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=39425&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=39486&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=39490&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=39502&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=39519&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=39527&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=39636&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=39680&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=39761&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=39762&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=39813&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=39868&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=39933&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=39971&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=40113&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=40114&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=40549&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=40782&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=40859&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=41135&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=41456&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=41747&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=41784&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=45176&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=42023&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=42130&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=42163&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:F112"/>
+  <dimension ref="A1:F93"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="19.02606964111328" customWidth="1"/>
     <col min="2" max="2" width="82.63895416259766" customWidth="1"/>
     <col min="3" max="3" width="16.74128532409668" customWidth="1"/>
-    <col min="4" max="4" width="21.376794815063477" customWidth="1"/>
+    <col min="4" max="4" width="18.6618595123291" customWidth="1"/>
     <col min="5" max="5" width="10.763794898986816" customWidth="1"/>
     <col min="6" max="6" width="16.1522798538208" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="3">
-        <v>29.57</v>
+        <v>31.12</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>11</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E3" s="3">
-        <v>29.38</v>
+        <v>30.92</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E4" s="3">
-        <v>852.73</v>
+        <v>897.5</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>17</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>18</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E5" s="3">
-        <v>476.05</v>
+        <v>501.04</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>21</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="3">
-        <v>18.81</v>
+        <v>1308.77</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
         <v>23</v>
       </c>
       <c r="B7" s="0" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D7" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E7" s="3">
-        <v>1243.48</v>
+        <v>262.1</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D8" s="1" t="s">
-        <v>27</v>
+        <v>19</v>
       </c>
       <c r="E8" s="3">
-        <v>349.03</v>
+        <v>167.21</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="B9" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="C9" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D9" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="B9" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E9" s="3">
-        <v>158.87</v>
+        <v>391.63</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
         <v>29</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>15</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="E10" s="3">
-        <v>372.1</v>
+        <v>425.61</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E11" s="3">
-        <v>404.39</v>
+        <v>1039.99</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
         <v>32</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>33</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E12" s="3">
-        <v>355.24</v>
+        <v>722.98</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
         <v>35</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>15</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D13" s="1" t="s">
+      <c r="D13" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E13" s="3">
-        <v>988.11</v>
+        <v>491.17</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
         <v>37</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>33</v>
+        <v>7</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D14" s="1" t="s">
+      <c r="D14" s="0" t="s">
         <v>38</v>
       </c>
       <c r="E14" s="3">
-        <v>1514.66</v>
+        <v>59.93</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
         <v>39</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E15" s="3">
-        <v>1496.34</v>
+        <v>1013.52</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E16" s="3">
-        <v>686.92</v>
+        <v>17.34</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D17" s="0" t="s">
-        <v>46</v>
+      <c r="D17" s="1" t="s">
+        <v>47</v>
       </c>
       <c r="E17" s="3">
-        <v>72.02</v>
+        <v>499.98</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>15</v>
+        <v>49</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D18" s="0" t="s">
-        <v>48</v>
+      <c r="D18" s="1" t="s">
+        <v>50</v>
       </c>
       <c r="E18" s="3">
-        <v>466.67</v>
+        <v>1171.42</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>7</v>
+        <v>52</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D19" s="0" t="s">
-        <v>50</v>
+      <c r="D19" s="1" t="s">
+        <v>53</v>
       </c>
       <c r="E19" s="3">
-        <v>56.94</v>
+        <v>40.85</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="E20" s="3">
-        <v>962.96</v>
+        <v>150.28</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="E21" s="3">
-        <v>16.48</v>
+        <v>2738.12</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="E22" s="3">
-        <v>475.04</v>
+        <v>166.41</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="E23" s="3">
-        <v>1112.99</v>
+        <v>81.66</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="E24" s="3">
-        <v>38.81</v>
+        <v>3315.35</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="E25" s="3">
-        <v>142.78</v>
+        <v>86.03</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="E26" s="3">
-        <v>2601.54</v>
+        <v>1637.07</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D27" s="1" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="E27" s="3">
-        <v>158.11</v>
+        <v>1252.04</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D28" s="1" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="E28" s="3">
-        <v>867.61</v>
+        <v>654.22</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D29" s="1" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="E29" s="3">
-        <v>3149.98</v>
+        <v>2765.84</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D30" s="1" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="3">
-        <v>334.26</v>
+        <v>11.82</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D31" s="1" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="E31" s="3">
-        <v>1555.42</v>
+        <v>3283.18</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D32" s="1" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="E32" s="3">
-        <v>1189.59</v>
+        <v>1644.25</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="B33" s="0" t="s">
         <v>91</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D33" s="1" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="E33" s="3">
-        <v>621.59</v>
+        <v>49.12</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D34" s="1" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="E34" s="3">
-        <v>2627.88</v>
+        <v>398.16</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D35" s="1" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="E35" s="3">
-        <v>11.23</v>
+        <v>468.79</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D36" s="1" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="E36" s="3">
-        <v>3119.41</v>
+        <v>801.36</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D37" s="1" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="E37" s="3">
-        <v>1562.24</v>
+        <v>607.92</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>103</v>
+        <v>108</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D38" s="1" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="E38" s="3">
-        <v>46.67</v>
+        <v>1035.55</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D39" s="1" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="E39" s="3">
-        <v>1985.73</v>
+        <v>820.01</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>33</v>
+        <v>114</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D40" s="1" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="E40" s="3">
-        <v>337.05</v>
+        <v>1787.07</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>33</v>
+        <v>117</v>
       </c>
       <c r="C41" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D41" s="1" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="E41" s="3">
-        <v>1484.3</v>
+        <v>2495.73</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
-        <v>114</v>
+        <v>119</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>115</v>
+        <v>120</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D42" s="1" t="s">
-        <v>116</v>
+        <v>121</v>
       </c>
       <c r="E42" s="3">
-        <v>378.3</v>
+        <v>266.68</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
-        <v>117</v>
+        <v>122</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="C43" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D43" s="1" t="s">
-        <v>119</v>
+        <v>124</v>
       </c>
       <c r="E43" s="3">
-        <v>445.41</v>
+        <v>1716.79</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C44" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D44" s="1" t="s">
-        <v>122</v>
+        <v>127</v>
       </c>
       <c r="E44" s="3">
-        <v>761.39</v>
+        <v>577.36</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
-        <v>123</v>
+        <v>128</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>124</v>
+        <v>129</v>
       </c>
       <c r="C45" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D45" s="1" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
       <c r="E45" s="3">
-        <v>577.6</v>
+        <v>1190.81</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
-        <v>126</v>
+        <v>131</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="C46" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D46" s="1" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="E46" s="3">
-        <v>1588.77</v>
+        <v>4607.08</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
-        <v>129</v>
+        <v>134</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>130</v>
+        <v>135</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D47" s="1" t="s">
-        <v>131</v>
+        <v>136</v>
       </c>
       <c r="E47" s="3">
-        <v>1079.9</v>
+        <v>1884.78</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
-        <v>132</v>
+        <v>137</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>133</v>
+        <v>138</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D48" s="1" t="s">
-        <v>134</v>
+        <v>139</v>
       </c>
       <c r="E48" s="3">
-        <v>779.11</v>
+        <v>2639.37</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
-        <v>135</v>
+        <v>140</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="C49" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D49" s="1" t="s">
-        <v>137</v>
+        <v>142</v>
       </c>
       <c r="E49" s="3">
-        <v>1697.93</v>
+        <v>526.76</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
-        <v>138</v>
+        <v>143</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>139</v>
+        <v>144</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D50" s="1" t="s">
-        <v>140</v>
+        <v>145</v>
       </c>
       <c r="E50" s="3">
-        <v>501.82</v>
+        <v>4600.43</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="C51" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D51" s="1" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="E51" s="3">
-        <v>2371.25</v>
+        <v>236.52</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>145</v>
+        <v>149</v>
       </c>
       <c r="C52" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D52" s="1" t="s">
-        <v>146</v>
+        <v>150</v>
       </c>
       <c r="E52" s="3">
-        <v>253.38</v>
+        <v>3310.26</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
-        <v>147</v>
+        <v>151</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="C53" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D53" s="1" t="s">
-        <v>149</v>
+        <v>153</v>
       </c>
       <c r="E53" s="3">
-        <v>5580.85</v>
+        <v>1907.79</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
-        <v>150</v>
+        <v>154</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>151</v>
+        <v>102</v>
       </c>
       <c r="C54" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D54" s="1" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="E54" s="3">
-        <v>698.56</v>
+        <v>58.31</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="C55" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D55" s="1" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="E55" s="3">
-        <v>1131.41</v>
+        <v>326.15</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="C56" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D56" s="1" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="E56" s="3">
-        <v>273.18</v>
+        <v>520.55</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="C57" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D57" s="1" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="E57" s="3">
-        <v>4377.29</v>
+        <v>680.98</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>163</v>
+        <v>61</v>
       </c>
       <c r="C58" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D58" s="1" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="E58" s="3">
-        <v>1790.76</v>
+        <v>1629.35</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="C59" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D59" s="1" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="E59" s="3">
-        <v>2507.72</v>
+        <v>1031.33</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>169</v>
+        <v>61</v>
       </c>
       <c r="C60" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D60" s="1" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="E60" s="3">
-        <v>500.48</v>
+        <v>1545.49</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="C61" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D61" s="1" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="E61" s="3">
-        <v>4370.96</v>
+        <v>1164.45</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
       <c r="C62" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D62" s="1" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="E62" s="3">
-        <v>224.72</v>
+        <v>688</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="C63" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D63" s="1" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="E63" s="3">
-        <v>3145.13</v>
+        <v>2454.33</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>180</v>
+        <v>33</v>
       </c>
       <c r="C64" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D64" s="1" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="E64" s="3">
-        <v>1812.62</v>
+        <v>406.56</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>183</v>
+        <v>33</v>
       </c>
       <c r="C65" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D65" s="1" t="s">
         <v>184</v>
       </c>
       <c r="E65" s="3">
-        <v>104.94</v>
+        <v>748.87</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>121</v>
+        <v>33</v>
       </c>
       <c r="C66" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D66" s="1" t="s">
-        <v>186</v>
+        <v>182</v>
       </c>
       <c r="E66" s="3">
-        <v>55.4</v>
+        <v>406.56</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>188</v>
+        <v>33</v>
       </c>
       <c r="C67" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D67" s="1" t="s">
-        <v>189</v>
+        <v>182</v>
       </c>
       <c r="E67" s="3">
-        <v>309.88</v>
+        <v>406.56</v>
       </c>
       <c r="F67" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="s">
-        <v>190</v>
+        <v>187</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>191</v>
+        <v>188</v>
       </c>
       <c r="C68" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D68" s="1" t="s">
-        <v>192</v>
+        <v>189</v>
       </c>
       <c r="E68" s="3">
-        <v>494.58</v>
+        <v>874.59</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="s">
-        <v>193</v>
+        <v>190</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>194</v>
+        <v>138</v>
       </c>
       <c r="C69" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D69" s="1" t="s">
-        <v>195</v>
+        <v>191</v>
       </c>
       <c r="E69" s="3">
-        <v>647.01</v>
+        <v>29.44</v>
       </c>
       <c r="F69" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="s">
-        <v>196</v>
+        <v>192</v>
       </c>
       <c r="B70" s="0" t="s">
-        <v>73</v>
+        <v>193</v>
       </c>
       <c r="C70" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D70" s="1" t="s">
-        <v>197</v>
+        <v>194</v>
       </c>
       <c r="E70" s="3">
-        <v>1548.08</v>
+        <v>418.03</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="s">
-        <v>198</v>
+        <v>195</v>
       </c>
       <c r="B71" s="0" t="s">
-        <v>199</v>
+        <v>196</v>
       </c>
       <c r="C71" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D71" s="1" t="s">
-        <v>200</v>
+        <v>197</v>
       </c>
       <c r="E71" s="3">
-        <v>1979.89</v>
+        <v>1508.09</v>
       </c>
       <c r="F71" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="s">
-        <v>201</v>
+        <v>198</v>
       </c>
       <c r="B72" s="0" t="s">
-        <v>73</v>
+        <v>199</v>
       </c>
       <c r="C72" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D72" s="1" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
       <c r="E72" s="3">
-        <v>1468.4</v>
+        <v>511.66</v>
       </c>
       <c r="F72" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="s">
+        <v>201</v>
+      </c>
+      <c r="B73" s="0" t="s">
+        <v>202</v>
+      </c>
+      <c r="C73" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D73" s="1" t="s">
         <v>203</v>
       </c>
-      <c r="B73" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E73" s="3">
-        <v>629.41</v>
+        <v>115.48</v>
       </c>
       <c r="F73" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="s">
+        <v>204</v>
+      </c>
+      <c r="B74" s="0" t="s">
         <v>205</v>
       </c>
-      <c r="B74" s="0" t="s">
+      <c r="C74" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D74" s="1" t="s">
         <v>206</v>
       </c>
-      <c r="C74" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E74" s="3">
-        <v>1106.37</v>
+        <v>2949.82</v>
       </c>
       <c r="F74" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="s">
+        <v>207</v>
+      </c>
+      <c r="B75" s="0" t="s">
         <v>208</v>
       </c>
-      <c r="B75" s="0" t="s">
+      <c r="C75" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D75" s="1" t="s">
         <v>209</v>
       </c>
-      <c r="C75" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E75" s="3">
-        <v>653.68</v>
+        <v>1819</v>
       </c>
       <c r="F75" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="B76" s="0" t="s">
-        <v>148</v>
+        <v>208</v>
       </c>
       <c r="C76" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D76" s="1" t="s">
-        <v>212</v>
+        <v>194</v>
       </c>
       <c r="E76" s="3">
-        <v>1135.8</v>
+        <v>241.17</v>
       </c>
       <c r="F76" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="B77" s="0" t="s">
-        <v>214</v>
+        <v>61</v>
       </c>
       <c r="C77" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D77" s="1" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
       <c r="E77" s="3">
-        <v>2331.9</v>
+        <v>252.65</v>
       </c>
       <c r="F77" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="B78" s="0" t="s">
-        <v>42</v>
+        <v>214</v>
       </c>
       <c r="C78" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D78" s="1" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="E78" s="3">
-        <v>386.29</v>
+        <v>1194.24</v>
       </c>
       <c r="F78" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="B79" s="0" t="s">
-        <v>42</v>
+        <v>70</v>
       </c>
       <c r="C79" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D79" s="1" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
       <c r="E79" s="3">
-        <v>711.52</v>
+        <v>220.81</v>
       </c>
       <c r="F79" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="s">
+        <v>218</v>
+      </c>
+      <c r="B80" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="C80" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D80" s="1" t="s">
         <v>220</v>
       </c>
-      <c r="B80" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E80" s="3">
-        <v>386.29</v>
+        <v>305.67</v>
       </c>
       <c r="F80" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="s">
         <v>221</v>
       </c>
       <c r="B81" s="0" t="s">
-        <v>42</v>
+        <v>222</v>
       </c>
       <c r="C81" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D81" s="1" t="s">
-        <v>217</v>
+        <v>223</v>
       </c>
       <c r="E81" s="3">
-        <v>386.29</v>
+        <v>2.64</v>
       </c>
       <c r="F81" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0" t="s">
+        <v>224</v>
+      </c>
+      <c r="B82" s="0" t="s">
         <v>222</v>
       </c>
-      <c r="B82" s="0" t="s">
+      <c r="C82" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D82" s="1" t="s">
         <v>223</v>
       </c>
-      <c r="C82" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E82" s="3">
-        <v>830.96</v>
+        <v>2.64</v>
       </c>
       <c r="F82" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="0" t="s">
         <v>225</v>
       </c>
       <c r="B83" s="0" t="s">
-        <v>166</v>
+        <v>226</v>
       </c>
       <c r="C83" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D83" s="1" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="E83" s="3">
-        <v>27.97</v>
+        <v>3846.92</v>
       </c>
       <c r="F83" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B84" s="0" t="s">
-        <v>228</v>
+        <v>108</v>
       </c>
       <c r="C84" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D84" s="1" t="s">
         <v>229</v>
       </c>
       <c r="E84" s="3">
-        <v>397.18</v>
+        <v>1121.04</v>
       </c>
       <c r="F84" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0" t="s">
         <v>230</v>
       </c>
       <c r="B85" s="0" t="s">
         <v>231</v>
       </c>
       <c r="C85" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D85" s="1" t="s">
         <v>232</v>
       </c>
       <c r="E85" s="3">
-        <v>1432.87</v>
+        <v>3770.16</v>
       </c>
       <c r="F85" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="0" t="s">
         <v>233</v>
       </c>
       <c r="B86" s="0" t="s">
         <v>234</v>
       </c>
       <c r="C86" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D86" s="1" t="s">
-        <v>235</v>
+        <v>13</v>
       </c>
       <c r="E86" s="3">
-        <v>486.14</v>
+        <v>403.74</v>
       </c>
       <c r="F86" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="B87" s="0" t="s">
         <v>236</v>
       </c>
-      <c r="B87" s="0" t="s">
+      <c r="C87" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D87" s="1" t="s">
         <v>237</v>
       </c>
-      <c r="C87" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E87" s="3">
-        <v>109.72</v>
+        <v>6256.44</v>
       </c>
       <c r="F87" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="0" t="s">
+        <v>238</v>
+      </c>
+      <c r="B88" s="0" t="s">
         <v>239</v>
       </c>
-      <c r="B88" s="0" t="s">
+      <c r="C88" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D88" s="1" t="s">
         <v>240</v>
       </c>
-      <c r="C88" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E88" s="3">
-        <v>3052.68</v>
+        <v>159.75</v>
       </c>
       <c r="F88" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="B89" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="C89" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D89" s="1" t="s">
         <v>242</v>
       </c>
-      <c r="B89" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E89" s="3">
-        <v>1728.28</v>
+        <v>14.02</v>
       </c>
       <c r="F89" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="0" t="s">
+        <v>243</v>
+      </c>
+      <c r="B90" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="C90" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D90" s="0" t="s">
         <v>245</v>
       </c>
-      <c r="B90" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E90" s="3">
-        <v>229.14</v>
+        <v>20.03</v>
       </c>
       <c r="F90" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="0" t="s">
         <v>246</v>
       </c>
       <c r="B91" s="0" t="s">
-        <v>73</v>
+        <v>247</v>
       </c>
       <c r="C91" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D91" s="1" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="E91" s="3">
-        <v>240.05</v>
+        <v>2.7</v>
       </c>
       <c r="F91" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="B92" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="C92" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D92" s="1" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="E92" s="3">
-        <v>1331.26</v>
+        <v>1246.93</v>
       </c>
       <c r="F92" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="B93" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="C93" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D93" s="1" t="s">
-        <v>253</v>
+        <v>242</v>
       </c>
       <c r="E93" s="3">
-        <v>1134.67</v>
+        <v>85.99</v>
       </c>
       <c r="F93" s="2" t="s">
-        <v>10</v>
-[...378 lines deleted...]
-      <c r="F112" s="2" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="F3" r:id="rId3"/>
     <hyperlink ref="F4" r:id="rId4"/>
     <hyperlink ref="F5" r:id="rId5"/>
     <hyperlink ref="F6" r:id="rId6"/>
     <hyperlink ref="F7" r:id="rId7"/>
     <hyperlink ref="F8" r:id="rId8"/>
     <hyperlink ref="F9" r:id="rId9"/>
     <hyperlink ref="F10" r:id="rId10"/>
     <hyperlink ref="F11" r:id="rId11"/>
     <hyperlink ref="F12" r:id="rId12"/>
     <hyperlink ref="F13" r:id="rId13"/>
     <hyperlink ref="F14" r:id="rId14"/>
     <hyperlink ref="F15" r:id="rId15"/>
     <hyperlink ref="F16" r:id="rId16"/>
     <hyperlink ref="F17" r:id="rId17"/>
     <hyperlink ref="F18" r:id="rId18"/>
     <hyperlink ref="F19" r:id="rId19"/>
     <hyperlink ref="F20" r:id="rId20"/>
     <hyperlink ref="F21" r:id="rId21"/>
@@ -3438,51 +2891,32 @@
     <hyperlink ref="F69" r:id="rId69"/>
     <hyperlink ref="F70" r:id="rId70"/>
     <hyperlink ref="F71" r:id="rId71"/>
     <hyperlink ref="F72" r:id="rId72"/>
     <hyperlink ref="F73" r:id="rId73"/>
     <hyperlink ref="F74" r:id="rId74"/>
     <hyperlink ref="F75" r:id="rId75"/>
     <hyperlink ref="F76" r:id="rId76"/>
     <hyperlink ref="F77" r:id="rId77"/>
     <hyperlink ref="F78" r:id="rId78"/>
     <hyperlink ref="F79" r:id="rId79"/>
     <hyperlink ref="F80" r:id="rId80"/>
     <hyperlink ref="F81" r:id="rId81"/>
     <hyperlink ref="F82" r:id="rId82"/>
     <hyperlink ref="F83" r:id="rId83"/>
     <hyperlink ref="F84" r:id="rId84"/>
     <hyperlink ref="F85" r:id="rId85"/>
     <hyperlink ref="F86" r:id="rId86"/>
     <hyperlink ref="F87" r:id="rId87"/>
     <hyperlink ref="F88" r:id="rId88"/>
     <hyperlink ref="F89" r:id="rId89"/>
     <hyperlink ref="F90" r:id="rId90"/>
     <hyperlink ref="F91" r:id="rId91"/>
     <hyperlink ref="F92" r:id="rId92"/>
     <hyperlink ref="F93" r:id="rId93"/>
-    <hyperlink ref="F94" r:id="rId94"/>
-[...17 lines deleted...]
-    <hyperlink ref="F112" r:id="rId112"/>
   </hyperlinks>
   <headerFooter/>
   <tableParts>
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>