--- v3 (2026-09-10)
+++ v4 (2026-10-26)
@@ -465,51 +465,51 @@
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="3">
-        <v>190.63</v>
+        <v>68.51</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>11</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E3" s="3">
         <v>1164.34</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>10</v>
       </c>
     </row>
@@ -625,51 +625,51 @@
       </c>
       <c r="D9" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E9" s="3">
         <v>249.37</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
         <v>32</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>33</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E10" s="3">
-        <v>1100.41</v>
+        <v>1000.41</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
         <v>35</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>36</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>37</v>
       </c>
       <c r="E11" s="3">
         <v>1245.44</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
     </row>