--- v3 (2026-09-10)
+++ v4 (2026-10-26)
@@ -286,111 +286,111 @@
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="3">
-        <v>7913.86</v>
+        <v>5913.86</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>11</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E3" s="3">
         <v>2741.3</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E4" s="3">
-        <v>867.47</v>
+        <v>517.47</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>17</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>18</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E5" s="3">
-        <v>7647.6</v>
+        <v>7147.6</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>21</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="3">
         <v>215.77</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
     </row>