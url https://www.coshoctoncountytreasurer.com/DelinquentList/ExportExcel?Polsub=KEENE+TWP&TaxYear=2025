--- v0 (2026-02-03)
+++ v1 (2026-06-11)
@@ -5,51 +5,51 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Delinquent List" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="104" uniqueCount="104">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="69" uniqueCount="69">
   <si>
     <t>Property Number</t>
   </si>
   <si>
     <t>Owner Name</t>
   </si>
   <si>
     <t>School District</t>
   </si>
   <si>
     <t>Location Address</t>
   </si>
   <si>
     <t>Amount</t>
   </si>
   <si>
     <t>View Property</t>
   </si>
   <si>
     <t>017-00000040-01</t>
   </si>
   <si>
     <t>BENDER SCOTT E</t>
   </si>
   <si>
@@ -71,246 +71,130 @@
   <si>
     <t xml:space="preserve">TR 26  
 </t>
   </si>
   <si>
     <t>017-00000185-00</t>
   </si>
   <si>
     <t>ATKINSON ROD</t>
   </si>
   <si>
     <t xml:space="preserve">25260 CR 24  
 </t>
   </si>
   <si>
     <t>017-00000268-00</t>
   </si>
   <si>
     <t>COFFMAN JAMES L JR &amp;</t>
   </si>
   <si>
     <t xml:space="preserve">26779 CR 1  
 COSHOCTON OH 43812</t>
   </si>
   <si>
-    <t>017-00000290-01</t>
-[...11 lines deleted...]
-  <si>
     <t>017-00000315-01</t>
   </si>
   <si>
     <t>HOUGH JASON A</t>
   </si>
   <si>
     <t xml:space="preserve">50060 CR 186  
 </t>
   </si>
   <si>
-    <t>017-00000331-05</t>
-[...14 lines deleted...]
-  <si>
     <t>017-00000390-19</t>
   </si>
   <si>
     <t>COURTRIGHT HANNA</t>
   </si>
   <si>
     <t xml:space="preserve">28900 SR 83 N 
 COSHOCTON OH 43812</t>
   </si>
   <si>
-    <t>017-00000488-00</t>
-[...8 lines deleted...]
-  <si>
     <t>017-00000530-02</t>
   </si>
   <si>
     <t>KEMPF SEAN DENNIS</t>
   </si>
   <si>
     <t xml:space="preserve">CR 38  
 </t>
   </si>
   <si>
     <t>017-00000576-00</t>
   </si>
   <si>
     <t>DEAN MICHAEL A</t>
   </si>
   <si>
     <t xml:space="preserve">26965 COUNTY ROAD 1  
 COSHOCTON OH 43812</t>
   </si>
   <si>
-    <t>017-00000584-00</t>
-[...28 lines deleted...]
-  <si>
     <t>017-00000644-00</t>
   </si>
   <si>
     <t>REINKE CARL G &amp; CAROLYN L REINKE</t>
   </si>
   <si>
     <t xml:space="preserve">TR 192  
 </t>
   </si>
   <si>
     <t>017-00000645-00</t>
   </si>
   <si>
-    <t>017-00000659-00</t>
-[...8 lines deleted...]
-  <si>
     <t>017-00000686-00</t>
   </si>
   <si>
     <t>LUKE VIOLET S</t>
   </si>
   <si>
     <t xml:space="preserve">24620 SR 83  
 </t>
   </si>
   <si>
     <t>017-00000856-00</t>
   </si>
   <si>
     <t>LAWRENCE JOHN W &amp;</t>
   </si>
   <si>
     <t xml:space="preserve">46040 CR 23  
 </t>
   </si>
   <si>
-    <t>017-00000886-00</t>
-[...5 lines deleted...]
-  <si>
     <t>017-00001119-00</t>
   </si>
   <si>
     <t>FOX STEPHEN II &amp; JLRS</t>
   </si>
   <si>
     <t xml:space="preserve">CR 207  
-</t>
-[...28 lines deleted...]
-    <t xml:space="preserve">26074 CR 406  
 </t>
   </si>
   <si>
     <t>01700033</t>
   </si>
   <si>
     <t>RHOADES MELISSA</t>
   </si>
   <si>
     <t xml:space="preserve">24171 TR 1169  LOT 9</t>
   </si>
   <si>
     <t>01700046</t>
   </si>
   <si>
     <t>MATHIAS BRAD</t>
   </si>
   <si>
     <t>49870 CR 186</t>
   </si>
   <si>
     <t>01700104</t>
   </si>
   <si>
     <t>MOSES STEVEN L</t>
@@ -396,138 +280,138 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F38" headerRowCount="1">
-  <autoFilter ref="A1:F38"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F22" headerRowCount="1">
+  <autoFilter ref="A1:F22"/>
   <tableColumns count="6">
     <tableColumn id="1" name="Property Number"/>
     <tableColumn id="2" name="Owner Name"/>
     <tableColumn id="3" name="School District"/>
     <tableColumn id="4" name="Location Address"/>
     <tableColumn id="5" name="Amount"/>
     <tableColumn id="6" name="View Property"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=13104&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=13119&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=13283&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=13394&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=13414&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=13415&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=13442&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=13475&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=13477&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=13487&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=13488&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=13574&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=13750&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=13805&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=13842&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=13851&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=13872&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=13873&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=13875&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=13908&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=13909&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=13924&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=13953&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=14080&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=14110&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=14359&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=14380&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=14389&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=14424&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=47875&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43826&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43871&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43882&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=48125&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43886&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=48341&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43920&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=13104&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=13119&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=13283&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=13394&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=13442&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=13574&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=13805&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=13842&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=13908&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=13909&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=13953&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=14080&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=14359&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=47875&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43826&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43871&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43882&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=48125&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43886&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=48341&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43920&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:F38"/>
+  <dimension ref="A1:F22"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="19.02606964111328" customWidth="1"/>
-    <col min="2" max="2" width="62.051822662353516" customWidth="1"/>
+    <col min="2" max="2" width="33.58810043334961" customWidth="1"/>
     <col min="3" max="3" width="16.232078552246094" customWidth="1"/>
     <col min="4" max="4" width="21.494447708129883" customWidth="1"/>
     <col min="5" max="5" width="10.763794898986816" customWidth="1"/>
     <col min="6" max="6" width="16.1522798538208" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="3">
-        <v>2097.35</v>
+        <v>1797.35</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>11</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E3" s="3">
-        <v>578.6</v>
+        <v>378.6</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E4" s="3">
         <v>515.98</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>10</v>
       </c>
     </row>
@@ -543,717 +427,381 @@
       </c>
       <c r="D5" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E5" s="3">
         <v>2761.75</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>21</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="3">
-        <v>0.1</v>
+        <v>286.96</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
         <v>23</v>
       </c>
       <c r="B7" s="0" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D7" s="1" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="E7" s="3">
-        <v>0.21</v>
+        <v>2456.38</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D8" s="1" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="E8" s="3">
-        <v>286.96</v>
+        <v>352.74</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="E9" s="3">
-        <v>166.69</v>
+        <v>326.98</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E10" s="3">
-        <v>40.96</v>
+        <v>1.15</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E11" s="3">
-        <v>0.23</v>
+        <v>1.15</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>21</v>
+        <v>37</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D12" s="1" t="s">
-        <v>22</v>
+        <v>38</v>
       </c>
       <c r="E12" s="3">
-        <v>1.21</v>
+        <v>2177.7</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="E13" s="3">
-        <v>2456.38</v>
+        <v>1339.63</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>37</v>
+        <v>44</v>
       </c>
       <c r="E14" s="3">
-        <v>1521.27</v>
+        <v>496.71</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D15" s="1" t="s">
-        <v>40</v>
+      <c r="D15" s="0" t="s">
+        <v>47</v>
       </c>
       <c r="E15" s="3">
-        <v>352.74</v>
+        <v>353.28</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
-        <v>41</v>
+        <v>48</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D16" s="1" t="s">
-        <v>43</v>
+      <c r="D16" s="0" t="s">
+        <v>50</v>
       </c>
       <c r="E16" s="3">
-        <v>326.98</v>
+        <v>454.68</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>45</v>
+        <v>52</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D17" s="1" t="s">
-        <v>46</v>
+      <c r="D17" s="0" t="s">
+        <v>53</v>
       </c>
       <c r="E17" s="3">
-        <v>405.54</v>
+        <v>315.62</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>48</v>
+        <v>55</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D18" s="1" t="s">
-        <v>49</v>
+      <c r="D18" s="0" t="s">
+        <v>56</v>
       </c>
       <c r="E18" s="3">
-        <v>1164.94</v>
+        <v>204.43</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>48</v>
+        <v>58</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D19" s="1" t="s">
-        <v>46</v>
+      <c r="D19" s="0" t="s">
+        <v>59</v>
       </c>
       <c r="E19" s="3">
-        <v>99</v>
+        <v>315.62</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
-        <v>51</v>
+        <v>60</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>45</v>
+        <v>61</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D20" s="1" t="s">
-        <v>52</v>
+      <c r="D20" s="0" t="s">
+        <v>62</v>
       </c>
       <c r="E20" s="3">
-        <v>2169.34</v>
+        <v>62.01</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
-        <v>53</v>
+        <v>63</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>54</v>
+        <v>64</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D21" s="1" t="s">
-        <v>55</v>
+      <c r="D21" s="0" t="s">
+        <v>65</v>
       </c>
       <c r="E21" s="3">
-        <v>1.15</v>
+        <v>34.02</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
-        <v>56</v>
+        <v>66</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>54</v>
+        <v>67</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D22" s="1" t="s">
-        <v>55</v>
+      <c r="D22" s="0" t="s">
+        <v>68</v>
       </c>
       <c r="E22" s="3">
-        <v>1.15</v>
+        <v>672.1</v>
       </c>
       <c r="F22" s="2" t="s">
-        <v>10</v>
-[...318 lines deleted...]
-      <c r="F38" s="2" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="F3" r:id="rId3"/>
     <hyperlink ref="F4" r:id="rId4"/>
     <hyperlink ref="F5" r:id="rId5"/>
     <hyperlink ref="F6" r:id="rId6"/>
     <hyperlink ref="F7" r:id="rId7"/>
     <hyperlink ref="F8" r:id="rId8"/>
     <hyperlink ref="F9" r:id="rId9"/>
     <hyperlink ref="F10" r:id="rId10"/>
     <hyperlink ref="F11" r:id="rId11"/>
     <hyperlink ref="F12" r:id="rId12"/>
     <hyperlink ref="F13" r:id="rId13"/>
     <hyperlink ref="F14" r:id="rId14"/>
     <hyperlink ref="F15" r:id="rId15"/>
     <hyperlink ref="F16" r:id="rId16"/>
     <hyperlink ref="F17" r:id="rId17"/>
     <hyperlink ref="F18" r:id="rId18"/>
     <hyperlink ref="F19" r:id="rId19"/>
     <hyperlink ref="F20" r:id="rId20"/>
     <hyperlink ref="F21" r:id="rId21"/>
     <hyperlink ref="F22" r:id="rId22"/>
-    <hyperlink ref="F23" r:id="rId23"/>
-[...14 lines deleted...]
-    <hyperlink ref="F38" r:id="rId38"/>
   </hyperlinks>
   <headerFooter/>
   <tableParts>
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>