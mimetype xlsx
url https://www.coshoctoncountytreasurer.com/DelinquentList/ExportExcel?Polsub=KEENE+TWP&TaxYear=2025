--- v1 (2026-06-11)
+++ v2 (2026-07-27)
@@ -5,51 +5,51 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Delinquent List" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="69" uniqueCount="69">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="63" uniqueCount="63">
   <si>
     <t>Property Number</t>
   </si>
   <si>
     <t>Owner Name</t>
   </si>
   <si>
     <t>School District</t>
   </si>
   <si>
     <t>Location Address</t>
   </si>
   <si>
     <t>Amount</t>
   </si>
   <si>
     <t>View Property</t>
   </si>
   <si>
     <t>017-00000040-01</t>
   </si>
   <si>
     <t>BENDER SCOTT E</t>
   </si>
   <si>
@@ -179,68 +179,50 @@
     <t>01700033</t>
   </si>
   <si>
     <t>RHOADES MELISSA</t>
   </si>
   <si>
     <t xml:space="preserve">24171 TR 1169  LOT 9</t>
   </si>
   <si>
     <t>01700046</t>
   </si>
   <si>
     <t>MATHIAS BRAD</t>
   </si>
   <si>
     <t>49870 CR 186</t>
   </si>
   <si>
     <t>01700104</t>
   </si>
   <si>
     <t>MOSES STEVEN L</t>
   </si>
   <si>
     <t>47515 TR 198</t>
-  </si>
-[...16 lines deleted...]
-    <t>24020 TR 1173</t>
   </si>
   <si>
     <t>01700125</t>
   </si>
   <si>
     <t>SCHEETZ WALTER W &amp; ROSEMARY A</t>
   </si>
   <si>
     <t>24160 TR 1173</t>
   </si>
   <si>
     <t>01700165</t>
   </si>
   <si>
     <t>WILSON CHRISTIAN</t>
   </si>
   <si>
     <t xml:space="preserve">24171 TR 1169  LOT 19</t>
   </si>
   <si>
     <t>01700187</t>
   </si>
   <si>
     <t>DRUMM KITTY S</t>
   </si>
@@ -280,70 +262,70 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F22" headerRowCount="1">
-  <autoFilter ref="A1:F22"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F20" headerRowCount="1">
+  <autoFilter ref="A1:F20"/>
   <tableColumns count="6">
     <tableColumn id="1" name="Property Number"/>
     <tableColumn id="2" name="Owner Name"/>
     <tableColumn id="3" name="School District"/>
     <tableColumn id="4" name="Location Address"/>
     <tableColumn id="5" name="Amount"/>
     <tableColumn id="6" name="View Property"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=13104&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=13119&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=13283&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=13394&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=13442&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=13574&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=13805&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=13842&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=13908&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=13909&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=13953&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=14080&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=14359&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=47875&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43826&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43871&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43882&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=48125&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43886&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=48341&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43920&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=13104&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=13119&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=13283&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=13394&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=13442&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=13574&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=13805&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=13842&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=13908&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=13909&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=13953&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=14080&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=14359&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=47875&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43826&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43871&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43886&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=48341&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43920&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:F22"/>
+  <dimension ref="A1:F20"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="19.02606964111328" customWidth="1"/>
     <col min="2" max="2" width="33.58810043334961" customWidth="1"/>
     <col min="3" max="3" width="16.232078552246094" customWidth="1"/>
     <col min="4" max="4" width="21.494447708129883" customWidth="1"/>
     <col min="5" max="5" width="10.763794898986816" customWidth="1"/>
     <col min="6" max="6" width="16.1522798538208" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
@@ -547,51 +529,51 @@
       </c>
       <c r="D11" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E11" s="3">
         <v>1.15</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
         <v>36</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>37</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>38</v>
       </c>
       <c r="E12" s="3">
-        <v>2177.7</v>
+        <v>1980.6</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
         <v>39</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>40</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>41</v>
       </c>
       <c r="E13" s="3">
         <v>1339.63</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
     </row>
@@ -667,141 +649,99 @@
       </c>
       <c r="D17" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E17" s="3">
         <v>315.62</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
         <v>54</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>55</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E18" s="3">
-        <v>204.43</v>
+        <v>62.01</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
         <v>57</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>58</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E19" s="3">
-        <v>315.62</v>
+        <v>34.02</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
         <v>60</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>61</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E20" s="3">
-        <v>62.01</v>
+        <v>672.1</v>
       </c>
       <c r="F20" s="2" t="s">
-        <v>10</v>
-[...38 lines deleted...]
-      <c r="F22" s="2" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="F3" r:id="rId3"/>
     <hyperlink ref="F4" r:id="rId4"/>
     <hyperlink ref="F5" r:id="rId5"/>
     <hyperlink ref="F6" r:id="rId6"/>
     <hyperlink ref="F7" r:id="rId7"/>
     <hyperlink ref="F8" r:id="rId8"/>
     <hyperlink ref="F9" r:id="rId9"/>
     <hyperlink ref="F10" r:id="rId10"/>
     <hyperlink ref="F11" r:id="rId11"/>
     <hyperlink ref="F12" r:id="rId12"/>
     <hyperlink ref="F13" r:id="rId13"/>
     <hyperlink ref="F14" r:id="rId14"/>
     <hyperlink ref="F15" r:id="rId15"/>
     <hyperlink ref="F16" r:id="rId16"/>
     <hyperlink ref="F17" r:id="rId17"/>
     <hyperlink ref="F18" r:id="rId18"/>
     <hyperlink ref="F19" r:id="rId19"/>
     <hyperlink ref="F20" r:id="rId20"/>
-    <hyperlink ref="F21" r:id="rId21"/>
-    <hyperlink ref="F22" r:id="rId22"/>
   </hyperlinks>
   <headerFooter/>
   <tableParts>
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>