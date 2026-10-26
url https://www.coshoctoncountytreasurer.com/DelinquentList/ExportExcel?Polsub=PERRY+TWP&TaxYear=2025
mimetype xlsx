--- v3 (2026-09-10)
+++ v4 (2026-10-26)
@@ -574,51 +574,51 @@
       </c>
       <c r="D14" s="1" t="s">
         <v>39</v>
       </c>
       <c r="E14" s="3">
         <v>3161.85</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
         <v>40</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>41</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>42</v>
       </c>
       <c r="E15" s="3">
-        <v>3828.65</v>
+        <v>3681.44</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
         <v>43</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>44</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>45</v>
       </c>
       <c r="E16" s="3">
         <v>218.99</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
     </row>