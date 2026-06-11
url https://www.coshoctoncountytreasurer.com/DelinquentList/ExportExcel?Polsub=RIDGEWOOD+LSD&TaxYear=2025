--- v0 (2026-02-03)
+++ v1 (2026-06-11)
@@ -5,401 +5,289 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Delinquent List" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="553" uniqueCount="553">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="422" uniqueCount="422">
   <si>
     <t>Property Number</t>
   </si>
   <si>
     <t>Owner Name</t>
   </si>
   <si>
     <t>School District</t>
   </si>
   <si>
     <t>Location Address</t>
   </si>
   <si>
     <t>Amount</t>
   </si>
   <si>
     <t>View Property</t>
   </si>
   <si>
-    <t>002-00000025-04</t>
-[...2 lines deleted...]
-    <t>WOODS LILLIAN MAYE</t>
+    <t>002-00000098-02</t>
+  </si>
+  <si>
+    <t>GRABER DANNY J</t>
   </si>
   <si>
     <t>RIDGEWOOD LSD</t>
   </si>
   <si>
-    <t xml:space="preserve">24203 TR 249  
+    <t xml:space="preserve">TR 100  
 </t>
   </si>
   <si>
     <t>View</t>
   </si>
   <si>
-    <t>002-00000098-02</t>
-[...18 lines deleted...]
-  <si>
     <t>002-00000198-03</t>
   </si>
   <si>
     <t>KYLE GREGORY J</t>
   </si>
   <si>
     <t xml:space="preserve">TR 246  
 </t>
   </si>
   <si>
     <t>002-00000198-05</t>
   </si>
   <si>
     <t>WEINGARTH STEVE A</t>
   </si>
   <si>
-    <t>002-00000212-03</t>
-[...8 lines deleted...]
-  <si>
     <t>002-00000241-06</t>
   </si>
   <si>
     <t>WESTHAFER ADAM C</t>
   </si>
   <si>
     <t xml:space="preserve">55983 TR 172  
 </t>
   </si>
   <si>
-    <t>002-00000241-10</t>
+    <t>002-00000241-16</t>
   </si>
   <si>
     <t>WOLLER NATHAN R &amp; JLRS</t>
   </si>
   <si>
-    <t xml:space="preserve">56081 TR 172  
-[...5 lines deleted...]
-  <si>
     <t xml:space="preserve">56072 TR 172  
 </t>
   </si>
   <si>
     <t>00200061</t>
   </si>
   <si>
     <t>ELLWOOD WILLIAM E</t>
   </si>
   <si>
     <t>NOT ON FILE</t>
   </si>
   <si>
     <t>00200070</t>
   </si>
   <si>
     <t>LAWRENCE ROBERT</t>
   </si>
   <si>
     <t>24014 TR 249</t>
   </si>
   <si>
     <t>00200102</t>
   </si>
   <si>
     <t>YODER NORMAN</t>
   </si>
   <si>
     <t>25074 CR 93</t>
   </si>
   <si>
     <t>00200106</t>
   </si>
   <si>
     <t>YODER NELSON D</t>
   </si>
   <si>
     <t>24247 TR 249</t>
   </si>
   <si>
-    <t>00200119</t>
-[...7 lines deleted...]
-  <si>
     <t>00200129</t>
   </si>
   <si>
     <t>GONZALES PEARL</t>
   </si>
   <si>
     <t>56505 TR 172</t>
   </si>
   <si>
     <t>00200132</t>
   </si>
   <si>
     <t>WESTHAFER KAREN</t>
   </si>
   <si>
     <t>55983 TR 172</t>
   </si>
   <si>
     <t>00200141</t>
   </si>
   <si>
     <t>BROWN DAMIEN E</t>
   </si>
   <si>
     <t>23990 SR 751</t>
   </si>
   <si>
     <t>00200154</t>
   </si>
   <si>
     <t>GLAZER JOSLIN</t>
   </si>
   <si>
     <t>60581 TR 245</t>
   </si>
   <si>
     <t>002-11100021-00</t>
   </si>
   <si>
     <t>PRESYTERIAN SOCIETY OF EVANSCREEK TRUSTEES OF THE MEETING HOUSE OF THE</t>
   </si>
   <si>
     <t xml:space="preserve">SR 751  
 </t>
   </si>
   <si>
-    <t>009-00000212-01</t>
-[...8 lines deleted...]
-  <si>
     <t>00900029</t>
   </si>
   <si>
     <t>STEWARD SETH DBA TDS GLOBAL ENTERPRISES</t>
   </si>
   <si>
     <t>51403 CR 227</t>
   </si>
   <si>
-    <t>00900032</t>
-[...7 lines deleted...]
-  <si>
     <t>00900033</t>
   </si>
   <si>
     <t>CORBIN TRACY A</t>
   </si>
   <si>
     <t>30041 TR 227</t>
   </si>
   <si>
     <t>018-00000065-00</t>
   </si>
   <si>
     <t>BEBOUT VINCEANN</t>
   </si>
   <si>
     <t xml:space="preserve">53631 TR 155  
-</t>
-[...18 lines deleted...]
-    <t xml:space="preserve">21170 SR 751  
 </t>
   </si>
   <si>
     <t>018-00000128-06</t>
   </si>
   <si>
     <t>JOHNSON RYAN M &amp; JLRS</t>
   </si>
   <si>
     <t xml:space="preserve">TR 162  
 </t>
   </si>
   <si>
     <t>018-00000228-01</t>
   </si>
   <si>
     <t>FRANKS GABRIEL</t>
   </si>
   <si>
     <t xml:space="preserve">TR 164  
 </t>
   </si>
   <si>
     <t>018-00000460-00</t>
   </si>
   <si>
     <t>HINKLE JEFFREY L JR</t>
   </si>
   <si>
     <t xml:space="preserve">20174 COUNTY ROAD 124  
 WEST LAFAYETTE OH 43845</t>
   </si>
   <si>
     <t>018-00000536-00</t>
   </si>
   <si>
     <t>MCCANN JAMES P &amp; ROXANN E MCCANN</t>
   </si>
   <si>
     <t xml:space="preserve">20270 CR 124  
 </t>
   </si>
   <si>
-    <t>018-00000556-01</t>
-[...8 lines deleted...]
-  <si>
     <t>018-00000632-00</t>
   </si>
   <si>
     <t>TYLER CHRISTOPHER A &amp; JLRS</t>
   </si>
   <si>
     <t xml:space="preserve">MAIN ST E 
 </t>
   </si>
   <si>
     <t>018-00000730-00</t>
   </si>
   <si>
     <t>COLE HARRY R &amp; JLRS</t>
   </si>
   <si>
     <t xml:space="preserve">54431 COLLEGE ALLEY  
-</t>
-[...15 lines deleted...]
-    <t xml:space="preserve">21753 CR 151  
 </t>
   </si>
   <si>
     <t>018-00001457-19</t>
   </si>
   <si>
     <t>LILLIBRIDGE PATSY W</t>
   </si>
   <si>
     <t xml:space="preserve">890 EDWARDS ST  
 </t>
   </si>
   <si>
     <t>018-00001630-00</t>
   </si>
   <si>
     <t>GREENE LISA A</t>
   </si>
   <si>
     <t xml:space="preserve">21600 TR 162  
 COSHOCTON OH 43812</t>
   </si>
   <si>
     <t>018-00001637-02</t>
   </si>
@@ -463,99 +351,112 @@
   <si>
     <t>PRICE PAT</t>
   </si>
   <si>
     <t>52071 TR 509</t>
   </si>
   <si>
     <t>01800243</t>
   </si>
   <si>
     <t>WEBB RANDY</t>
   </si>
   <si>
     <t>51864 TR 159</t>
   </si>
   <si>
     <t>01800259</t>
   </si>
   <si>
     <t>THOMPSON LISA L</t>
   </si>
   <si>
     <t>22025 TR 1064</t>
   </si>
   <si>
-    <t>01800336</t>
-[...4 lines deleted...]
-  <si>
     <t>01800337</t>
   </si>
   <si>
     <t>MURPHY LORETTA L</t>
   </si>
   <si>
     <t xml:space="preserve">23601 SR 93  LOT 123</t>
   </si>
   <si>
     <t>01800366</t>
   </si>
   <si>
     <t>DAUGHERTY SHAYLYNN</t>
   </si>
   <si>
     <t xml:space="preserve">23601 SR 93  LOT 19</t>
   </si>
   <si>
     <t>01800367</t>
   </si>
   <si>
     <t>BRINK GLEN</t>
   </si>
   <si>
     <t>22050 TR 1064</t>
   </si>
   <si>
     <t>01800372</t>
   </si>
   <si>
     <t>KNICELY DAVID</t>
   </si>
   <si>
     <t>21866 SR 751</t>
   </si>
   <si>
     <t>01800376</t>
   </si>
   <si>
     <t>DAUGHERTY KOLT &amp; DAUGHERTY CHRISTINA &amp;</t>
   </si>
   <si>
     <t xml:space="preserve">23601 SR 93  LOT 126</t>
+  </si>
+  <si>
+    <t>01800391</t>
+  </si>
+  <si>
+    <t>MCGUIRE RACHEL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">23601 SR 93  LOT 121</t>
+  </si>
+  <si>
+    <t>018-16100059-00</t>
+  </si>
+  <si>
+    <t>SHAW SETH</t>
+  </si>
+  <si>
+    <t xml:space="preserve">WOOD AVE  
+</t>
   </si>
   <si>
     <t>020-00000001-00</t>
   </si>
   <si>
     <t>BARTHALOW JOYCE</t>
   </si>
   <si>
     <t xml:space="preserve">W RAILROAD ST  
 WEST LAFAYETTE OH 43845</t>
   </si>
   <si>
     <t>020-00000002-00</t>
   </si>
   <si>
     <t xml:space="preserve">225 RAILROAD ST W 
 </t>
   </si>
   <si>
     <t>020-00000034-00</t>
   </si>
   <si>
     <t>MCFARLAND INGRID</t>
   </si>
   <si>
@@ -599,284 +500,186 @@
   <si>
     <t>CONRAD BRIAN KEITH</t>
   </si>
   <si>
     <t xml:space="preserve">317 UNION AVE E 
 </t>
   </si>
   <si>
     <t>020-00000127-00</t>
   </si>
   <si>
     <t xml:space="preserve">UNION AVE E 
 </t>
   </si>
   <si>
     <t>020-00000129-00</t>
   </si>
   <si>
     <t>WALTERS TONYA JEAN</t>
   </si>
   <si>
     <t xml:space="preserve">301 7TH ST E 
 </t>
   </si>
   <si>
-    <t>020-00000142-00</t>
-[...18 lines deleted...]
-  <si>
     <t>020-00000217-00</t>
   </si>
   <si>
     <t>COTTRILL BRANDON W &amp; JLRS</t>
   </si>
   <si>
     <t xml:space="preserve">320 UNION AVE E 
 </t>
   </si>
   <si>
-    <t>020-00000218-00</t>
-[...1 lines deleted...]
-  <si>
     <t>020-00000221-00</t>
   </si>
   <si>
     <t>CASEY TIMOTHY A JLRS &amp;</t>
   </si>
   <si>
-    <t>020-00000247-00</t>
-[...8 lines deleted...]
-  <si>
     <t>020-00000249-00</t>
   </si>
   <si>
     <t xml:space="preserve">321 5TH ST E 
-</t>
-[...28 lines deleted...]
-    <t xml:space="preserve">208 RUSSELL AVE E 
 </t>
   </si>
   <si>
     <t>020-00000566-00</t>
   </si>
   <si>
     <t>SCHWEITZER RANDY &amp; JLRS</t>
   </si>
   <si>
     <t xml:space="preserve">STEWART AVE E 
 </t>
   </si>
   <si>
     <t>020-00000612-00</t>
   </si>
   <si>
     <t>LAKEVIEW LOAN SERVICING LLC</t>
   </si>
   <si>
     <t xml:space="preserve">113 UNION AVE E 
 </t>
   </si>
   <si>
     <t>020-00000613-00</t>
   </si>
   <si>
     <t>020-00000666-00</t>
   </si>
   <si>
     <t>020-00000696-00</t>
   </si>
   <si>
     <t>HAINES TIFFANY ETAL</t>
   </si>
   <si>
     <t xml:space="preserve">305 E UNION AVE  
 WEST LAFAYETTE OH 43845</t>
   </si>
   <si>
-    <t>020-00000731-01</t>
-[...15 lines deleted...]
-  <si>
     <t>020-00000868-00</t>
   </si>
   <si>
     <t>SMITH DENNIS JLRS &amp;</t>
   </si>
   <si>
     <t xml:space="preserve">640 4TH ST E 
 </t>
   </si>
   <si>
     <t>020-00001101-00</t>
   </si>
   <si>
     <t xml:space="preserve">WOOD AVE E 
 </t>
   </si>
   <si>
     <t>02000045</t>
   </si>
   <si>
     <t>HOUT TROY</t>
   </si>
   <si>
     <t>320 MAIN ST E LOT 6</t>
   </si>
   <si>
     <t>02000067</t>
   </si>
   <si>
     <t>FREETAGE SUSAN M</t>
   </si>
   <si>
     <t>545 GEORGE ST</t>
   </si>
   <si>
     <t>02000088</t>
   </si>
   <si>
     <t>GRIEB WILLIAM F</t>
   </si>
   <si>
     <t>320 MAIN ST E LOT 10</t>
   </si>
   <si>
-    <t>02000108</t>
-[...7 lines deleted...]
-  <si>
     <t>02000151</t>
   </si>
   <si>
     <t>GREEN GARRY A</t>
   </si>
   <si>
     <t>314 6TH ST E</t>
   </si>
   <si>
     <t>02000152</t>
   </si>
   <si>
     <t>308 6TH E</t>
   </si>
   <si>
     <t>02000158</t>
   </si>
   <si>
     <t>GREIB WILLIAM</t>
   </si>
   <si>
     <t>320 MAIN ST LOT 1</t>
   </si>
   <si>
     <t>02000165</t>
   </si>
   <si>
     <t>THUENER ELIZABETH R</t>
   </si>
   <si>
     <t>320 MAIN ST E LOT 23</t>
   </si>
   <si>
-    <t>02000194</t>
-[...7 lines deleted...]
-  <si>
     <t>02000197</t>
   </si>
   <si>
     <t>535 GEORGE ST N</t>
   </si>
   <si>
     <t>02000208</t>
   </si>
   <si>
     <t>WOLFE DRAVEN</t>
   </si>
   <si>
     <t>320 MAIN ST E LOT 8</t>
   </si>
   <si>
     <t>02000263</t>
   </si>
   <si>
     <t>GREEN SANDRA</t>
   </si>
   <si>
     <t>325 5TH ST E</t>
   </si>
   <si>
     <t>02000275</t>
@@ -921,88 +724,58 @@
     <t>ANGLE LINDA J</t>
   </si>
   <si>
     <t>324 FAIRVIEW ST W LOT 32</t>
   </si>
   <si>
     <t>02003024</t>
   </si>
   <si>
     <t>BEBOUT JERRY W JR &amp; HEATHER D GREEN</t>
   </si>
   <si>
     <t>324 6TH ST E</t>
   </si>
   <si>
     <t>020-16119025-01</t>
   </si>
   <si>
     <t>HARDING JOSEPH</t>
   </si>
   <si>
     <t xml:space="preserve">GEORGE ST N 
 </t>
   </si>
   <si>
-    <t>020-16119041-00</t>
-[...8 lines deleted...]
-  <si>
     <t>020-16119059-00</t>
   </si>
   <si>
-    <t>PHELPS RICHARD L</t>
+    <t>PHELPS RICHARD L &amp; BETTI JANE</t>
   </si>
   <si>
     <t xml:space="preserve">504 0AK ST N 
 </t>
-  </si>
-[...18 lines deleted...]
-COSHOCTON OH 43812</t>
   </si>
   <si>
     <t>021-00000244-00</t>
   </si>
   <si>
     <t>HICKMAN JOSHUA L</t>
   </si>
   <si>
     <t xml:space="preserve">52733 SR 541  
 </t>
   </si>
   <si>
     <t>021-00000291-00</t>
   </si>
   <si>
     <t>BELAJ TIFFANY L &amp; JOHN D ROAHRIG</t>
   </si>
   <si>
     <t xml:space="preserve">16660 TOWNSHIP ROAD 119  
 NEWCOMERSTOWN OH 43832</t>
   </si>
   <si>
     <t>021-00000331-00</t>
   </si>
   <si>
@@ -1224,210 +997,100 @@
   <si>
     <t xml:space="preserve">TR 124C  
 </t>
   </si>
   <si>
     <t>021-22300056-01</t>
   </si>
   <si>
     <t>GERMAN DUTCH LUTHERANS AND PRESBYTERIAN CHURCH</t>
   </si>
   <si>
     <t xml:space="preserve">TR 123  
 </t>
   </si>
   <si>
     <t>021-22401004-01</t>
   </si>
   <si>
     <t>LAMP BRYANT K</t>
   </si>
   <si>
     <t xml:space="preserve">TR 15  
 </t>
   </si>
   <si>
-    <t>029-00000073-00</t>
-[...38 lines deleted...]
-  <si>
     <t>029-00000482-26</t>
   </si>
   <si>
     <t>SMITH JR WILLIAM G &amp; PAIGE M SMITH</t>
   </si>
   <si>
     <t xml:space="preserve">STAR-LITE DR  
 </t>
   </si>
   <si>
-    <t>029-00000491-01</t>
-[...28 lines deleted...]
-  <si>
     <t>029-00000640-00</t>
   </si>
   <si>
     <t>PHILLABAUM F WILLIAM</t>
   </si>
   <si>
     <t xml:space="preserve">59831 CR 9  
 </t>
   </si>
   <si>
     <t>029-00000645-00</t>
   </si>
   <si>
     <t xml:space="preserve">CR 9  
 </t>
   </si>
   <si>
     <t>029-00000646-00</t>
   </si>
   <si>
     <t>029-00000749-00</t>
   </si>
   <si>
     <t>NAYLOR SHARI LYNN &amp; JLRS</t>
   </si>
   <si>
     <t xml:space="preserve">58516 EMERSON ST  
 </t>
   </si>
   <si>
-    <t>029-00000934-01</t>
-[...28 lines deleted...]
-  <si>
     <t>029-00001085-00</t>
   </si>
   <si>
     <t>JOHNSTON ISABEL A</t>
   </si>
   <si>
     <t xml:space="preserve">22271 SR 751  
 </t>
   </si>
   <si>
-    <t>029-00001247-00</t>
-[...8 lines deleted...]
-  <si>
     <t>029-00001250-00</t>
   </si>
   <si>
     <t>GLAZER CHRIS</t>
   </si>
   <si>
     <t>029-00001252-00</t>
   </si>
   <si>
     <t>029-00001387-01</t>
   </si>
   <si>
     <t xml:space="preserve">6178 COSHOCTON COUNTY  
 </t>
   </si>
   <si>
     <t>029-00001450-00</t>
   </si>
   <si>
     <t>IMPACT ENERGY LLC PIPELINE CONSTRUCTION INC</t>
   </si>
   <si>
     <t xml:space="preserve">6511 COSHOCTON COUNTY  
 </t>
   </si>
@@ -1446,287 +1109,192 @@
   <si>
     <t>BORDENKIRCHER GERARD &amp; DANYEL</t>
   </si>
   <si>
     <t>23561 CR 93</t>
   </si>
   <si>
     <t>02900075</t>
   </si>
   <si>
     <t>JEWELL DEBORAH L</t>
   </si>
   <si>
     <t>59335 US 36</t>
   </si>
   <si>
     <t>02900095</t>
   </si>
   <si>
     <t>COLEMAN BARBARA</t>
   </si>
   <si>
     <t>58160 TR 261</t>
   </si>
   <si>
-    <t>02900124</t>
-[...7 lines deleted...]
-  <si>
     <t>02900159</t>
   </si>
   <si>
     <t>GLAZER CHRISTOPHER A</t>
   </si>
   <si>
     <t>59686 CR 9</t>
   </si>
   <si>
     <t>02900162</t>
   </si>
   <si>
     <t>59690 CR 9</t>
   </si>
   <si>
     <t>042-00000002-00</t>
   </si>
   <si>
     <t>DASO JEFFREY K</t>
   </si>
   <si>
     <t xml:space="preserve">TR 180  
 </t>
   </si>
   <si>
     <t>042-00000003-00</t>
   </si>
   <si>
     <t>042-00000042-00</t>
   </si>
   <si>
     <t>WHITE EYES CHRISTIAN FELLOWSHIP CHURCH INC</t>
   </si>
   <si>
     <t xml:space="preserve">TR 1045  
 </t>
   </si>
   <si>
     <t>042-00000044-00</t>
   </si>
   <si>
-    <t>MCKEE RICHARD H &amp; JLRS</t>
+    <t>MCKEE RICHARD H &amp; FAYE I &amp; WESLEY WAYNE</t>
   </si>
   <si>
     <t xml:space="preserve">26202 TR 1045  
 FRESNO OH 43824</t>
   </si>
   <si>
     <t>042-00000054-00</t>
   </si>
   <si>
     <t>CHENEY THOMAS R JLRS &amp;</t>
   </si>
   <si>
     <t xml:space="preserve">25760 TR 180  
 </t>
   </si>
   <si>
     <t>042-00000111-00</t>
   </si>
   <si>
-    <t>FRESNO COAL COMPANY INC</t>
+    <t>KIMBALL JULIA L &amp; MARTIN E</t>
   </si>
   <si>
     <t xml:space="preserve">TR 420  
-</t>
-[...18 lines deleted...]
-    <t xml:space="preserve">26340 SR 93  
 FRESNO OH 43824</t>
   </si>
   <si>
     <t>042-00000215-00</t>
   </si>
   <si>
     <t>EMLER STELLA</t>
   </si>
   <si>
     <t xml:space="preserve">54265 TR 172  
 </t>
   </si>
   <si>
     <t>042-00000265-00</t>
   </si>
   <si>
     <t>HOWELL CODY</t>
   </si>
   <si>
     <t xml:space="preserve">25517 SR 93  
 </t>
   </si>
   <si>
-    <t>042-00000274-02</t>
-[...18 lines deleted...]
-  <si>
     <t>042-00000325-02</t>
   </si>
   <si>
     <t>HAWK CHARLES JEFFREY</t>
   </si>
   <si>
     <t xml:space="preserve">26229 CR 10  
 </t>
   </si>
   <si>
     <t>042-00000393-04</t>
   </si>
   <si>
     <t>GIBSON DAWN MARIE &amp; JLRS</t>
   </si>
   <si>
     <t xml:space="preserve">25600 CR 10  
 </t>
   </si>
   <si>
     <t>042-00000418-02</t>
   </si>
   <si>
     <t>MULLET BRENDAN &amp; JLRS</t>
   </si>
   <si>
     <t xml:space="preserve">55242 TR 175  
 </t>
   </si>
   <si>
-    <t>042-00000468-02</t>
-[...24 lines deleted...]
-  <si>
     <t>042-00000707-00</t>
   </si>
   <si>
     <t>GEARY STEPHEN D</t>
   </si>
   <si>
     <t xml:space="preserve">TR 170  
 </t>
   </si>
   <si>
     <t>042-00000707-01</t>
   </si>
   <si>
     <t xml:space="preserve">52108 TR 170  
 </t>
   </si>
   <si>
     <t>042-00000855-00</t>
   </si>
   <si>
     <t>BERG JASON R</t>
   </si>
   <si>
     <t xml:space="preserve">SR 93  
-</t>
-[...18 lines deleted...]
-    <t xml:space="preserve">TR 172  
 </t>
   </si>
   <si>
     <t>042-00001016-05</t>
   </si>
   <si>
     <t>HOLPP VIRGIL</t>
   </si>
   <si>
     <t xml:space="preserve">52296 TR 186  
 </t>
   </si>
   <si>
     <t>042-00001016-12</t>
   </si>
   <si>
     <t xml:space="preserve">TR 186  
 </t>
   </si>
   <si>
     <t>042-00001200-00</t>
   </si>
   <si>
     <t>IMPACT ENERGY LLC</t>
   </si>
@@ -1848,4160 +1416,3240 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F204" headerRowCount="1">
-  <autoFilter ref="A1:F204"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F158" headerRowCount="1">
+  <autoFilter ref="A1:F158"/>
   <tableColumns count="6">
     <tableColumn id="1" name="Property Number"/>
     <tableColumn id="2" name="Owner Name"/>
     <tableColumn id="3" name="School District"/>
     <tableColumn id="4" name="Location Address"/>
     <tableColumn id="5" name="Amount"/>
     <tableColumn id="6" name="View Property"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=127&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=285&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=430&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=446&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=448&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=475&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=516&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=520&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=526&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=46620&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43046&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43069&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43073&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43085&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43094&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43097&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43105&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43118&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=1258&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=6719&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43388&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43391&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43392&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=15186&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=15200&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=15209&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=15252&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=15381&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=15654&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=15757&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=15788&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=15925&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=16021&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=16221&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=16367&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=16638&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=16802&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=16810&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=16843&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=16863&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=47587&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=48411&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=48412&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=48413&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44004&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44008&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44019&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=46674&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=48342&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=48332&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=46871&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44071&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44073&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=17231&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=17232&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=17263&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=17292&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=17334&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=17353&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=17354&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=17359&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=17360&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=17362&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=17375&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=17383&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=17450&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=17451&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=17454&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=17480&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=17482&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=17521&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=17641&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=17691&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=17790&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=17834&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=17835&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=17884&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=17914&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=17968&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=18033&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=18108&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=18324&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=47611&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44082&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=48421&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44105&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=48292&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=48293&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=48364&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44146&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=48274&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44173&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=48351&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44199&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44206&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44210&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=48305&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=46435&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=45704&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=45296&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=18477&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=18492&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=18510&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=18640&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=18724&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=18840&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=18873&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=18945&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=19126&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=19175&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=19176&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=19196&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=19551&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=19563&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=19564&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=19566&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=19575&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=19585&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=19593&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=19595&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=19603&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=19604&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=19605&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=19609&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=19615&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=19624&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=19626&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=19637&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=19662&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=19663&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=19678&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=19738&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44228&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=46306&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44237&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44266&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=19752&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=19796&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=19798&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=24312&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=24357&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=24422&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=24525&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=24898&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=24912&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=24958&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=24979&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=25049&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=25054&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=25055&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=25155&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=25287&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=25344&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=25349&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=25430&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=25571&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=25575&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=25577&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=25755&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=25870&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44412&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44431&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44438&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44455&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44475&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=48409&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=48410&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=33782&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=33783&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=33847&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=33850&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=33871&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=33940&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=33960&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=34082&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=34090&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=34165&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=34184&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=34231&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=34245&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=34370&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=34407&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=34497&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=34565&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=34604&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=34640&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=34641&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=34754&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=34848&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=34902&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=34959&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=34966&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=35259&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=35260&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=35297&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=48166&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=45009&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=46598&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=45033&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=46599&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=46960&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=45056&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=35363&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=285&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=446&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=448&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=516&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=526&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=46620&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43046&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43069&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43073&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43094&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43097&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43105&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43118&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=1258&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43388&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43392&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=15186&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=15252&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=15381&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=15654&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=15757&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=15925&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=16021&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=16638&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=16802&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=16810&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=16843&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=16863&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=47587&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=48411&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=48412&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=48413&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44004&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44008&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44019&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=48342&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=48332&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=46871&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44071&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44073&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=49018&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=17198&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=17231&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=17232&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=17263&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=17292&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=17334&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=17353&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=17354&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=17359&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=17360&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=17362&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=17450&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=17454&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=17482&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=17790&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=17834&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=17835&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=17884&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=17914&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=18108&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=18324&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=47611&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44082&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=48421&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=48292&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=48293&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=48364&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44146&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44173&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=48351&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44199&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44206&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44210&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=48305&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=46435&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=45704&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=45296&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=18477&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=18510&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=18840&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=18873&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=18945&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=19126&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=19175&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=19176&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=19196&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=19551&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=19563&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=19564&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=19566&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=19575&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=19585&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=19593&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=19595&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=19603&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=19604&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=19605&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=19609&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=19615&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=19624&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=19626&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=19637&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=19662&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=19663&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=19678&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=19738&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44228&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=46306&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44237&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44266&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=19752&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=19796&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=19798&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=24898&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=25049&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=25054&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=25055&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=25155&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=25430&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=25575&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=25577&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=25755&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=25870&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44412&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44431&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44438&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44455&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=48409&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=48410&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=33782&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=33783&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=33847&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=33850&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=33871&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=33940&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=34090&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=34165&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=34245&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=34370&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=34407&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=34640&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=34641&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=34754&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=34959&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=34966&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=35259&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=35260&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=35297&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=48166&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=45009&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=46598&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=45033&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=46599&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=46960&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=45056&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=35363&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:F204"/>
+  <dimension ref="A1:F158"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="19.02606964111328" customWidth="1"/>
     <col min="2" max="2" width="74.2907485961914" customWidth="1"/>
     <col min="3" max="3" width="16.69217872619629" customWidth="1"/>
     <col min="4" max="4" width="25.36981773376465" customWidth="1"/>
     <col min="5" max="5" width="10.763794898986816" customWidth="1"/>
     <col min="6" max="6" width="16.1522798538208" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="3">
-        <v>318.22</v>
+        <v>1554.78</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>11</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E3" s="3">
-        <v>1554.78</v>
+        <v>85.35</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D4" s="1" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="E4" s="3">
-        <v>0.12</v>
+        <v>586.36</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="B5" s="0" t="s">
         <v>17</v>
       </c>
-      <c r="B5" s="0" t="s">
+      <c r="C5" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D5" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="C5" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E5" s="3">
-        <v>485.35</v>
+        <v>1122.99</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="B6" s="0" t="s">
         <v>20</v>
       </c>
-      <c r="B6" s="0" t="s">
+      <c r="C6" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D6" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="C6" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E6" s="3">
-        <v>586.36</v>
+        <v>11.05</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
         <v>22</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>23</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D7" s="1" t="s">
+      <c r="D7" s="0" t="s">
         <v>24</v>
       </c>
       <c r="E7" s="3">
-        <v>304.79</v>
+        <v>86.88</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
         <v>25</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>26</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D8" s="1" t="s">
+      <c r="D8" s="0" t="s">
         <v>27</v>
       </c>
       <c r="E8" s="3">
-        <v>1122.99</v>
+        <v>80.36</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
         <v>28</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>29</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D9" s="1" t="s">
+      <c r="D9" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E9" s="3">
-        <v>47.64</v>
+        <v>170.96</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
         <v>31</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D10" s="1" t="s">
-        <v>32</v>
+      <c r="D10" s="0" t="s">
+        <v>33</v>
       </c>
       <c r="E10" s="3">
-        <v>11.05</v>
+        <v>2.65</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E11" s="3">
-        <v>86.88</v>
+        <v>138.46</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E12" s="3">
-        <v>80.36</v>
+        <v>338.08</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="E13" s="3">
-        <v>170.96</v>
+        <v>249.49</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E14" s="3">
-        <v>2.65</v>
+        <v>392.73</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D15" s="0" t="s">
-        <v>47</v>
+      <c r="D15" s="1" t="s">
+        <v>48</v>
       </c>
       <c r="E15" s="3">
-        <v>562.51</v>
+        <v>238.83</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="E16" s="3">
-        <v>138.46</v>
+        <v>434.93</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E17" s="3">
-        <v>338.08</v>
+        <v>433.43</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D18" s="0" t="s">
-        <v>56</v>
+      <c r="D18" s="1" t="s">
+        <v>57</v>
       </c>
       <c r="E18" s="3">
-        <v>249.49</v>
+        <v>1025.43</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D19" s="0" t="s">
-        <v>59</v>
+      <c r="D19" s="1" t="s">
+        <v>60</v>
       </c>
       <c r="E19" s="3">
-        <v>392.73</v>
+        <v>600.73</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E20" s="3">
-        <v>238.83</v>
+        <v>1423.56</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="E21" s="3">
-        <v>786.05</v>
+        <v>4537.48</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D22" s="0" t="s">
-        <v>68</v>
+      <c r="D22" s="1" t="s">
+        <v>69</v>
       </c>
       <c r="E22" s="3">
-        <v>434.93</v>
+        <v>2530.94</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D23" s="0" t="s">
-        <v>71</v>
+      <c r="D23" s="1" t="s">
+        <v>72</v>
       </c>
       <c r="E23" s="3">
-        <v>11.3</v>
+        <v>354.43</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D24" s="0" t="s">
-        <v>74</v>
+      <c r="D24" s="1" t="s">
+        <v>75</v>
       </c>
       <c r="E24" s="3">
-        <v>433.43</v>
+        <v>428.68</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="E25" s="3">
-        <v>1025.43</v>
+        <v>323.3</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="E26" s="3">
-        <v>3.34</v>
+        <v>2394.44</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D27" s="1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="E27" s="3">
-        <v>1610.61</v>
+        <v>1452.06</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D28" s="1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="E28" s="3">
-        <v>600.73</v>
+        <v>68.04</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D29" s="1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="E29" s="3">
-        <v>1423.56</v>
+        <v>117.3</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D30" s="1" t="s">
-        <v>92</v>
+      <c r="D30" s="0" t="s">
+        <v>24</v>
       </c>
       <c r="E30" s="3">
-        <v>4537.48</v>
+        <v>346.71</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
         <v>93</v>
       </c>
       <c r="B31" s="0" t="s">
         <v>94</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D31" s="1" t="s">
+      <c r="D31" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E31" s="3">
-        <v>2530.94</v>
+        <v>65.19</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
         <v>96</v>
       </c>
       <c r="B32" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="C32" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D32" s="0" t="s">
         <v>97</v>
       </c>
-      <c r="C32" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E32" s="3">
-        <v>248.11</v>
+        <v>80.52</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
+        <v>98</v>
+      </c>
+      <c r="B33" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="C33" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D33" s="0" t="s">
         <v>99</v>
       </c>
-      <c r="B33" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E33" s="3">
-        <v>354.43</v>
+        <v>59.42</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
+        <v>100</v>
+      </c>
+      <c r="B34" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="C34" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D34" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="B34" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E34" s="3">
-        <v>876.68</v>
+        <v>194.4</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="B35" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="C35" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D35" s="0" t="s">
         <v>105</v>
       </c>
-      <c r="B35" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E35" s="3">
-        <v>2844.62</v>
+        <v>88.72</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="B36" s="0" t="s">
+        <v>107</v>
+      </c>
+      <c r="C36" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D36" s="0" t="s">
         <v>108</v>
       </c>
-      <c r="B36" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E36" s="3">
-        <v>101.68</v>
+        <v>78.6</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
+        <v>109</v>
+      </c>
+      <c r="B37" s="0" t="s">
         <v>110</v>
       </c>
-      <c r="B37" s="0" t="s">
+      <c r="C37" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D37" s="0" t="s">
         <v>111</v>
       </c>
-      <c r="C37" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E37" s="3">
-        <v>2323.3</v>
+        <v>144.45</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
+        <v>112</v>
+      </c>
+      <c r="B38" s="0" t="s">
         <v>113</v>
       </c>
-      <c r="B38" s="0" t="s">
+      <c r="C38" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D38" s="0" t="s">
         <v>114</v>
       </c>
-      <c r="C38" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E38" s="3">
-        <v>2394.44</v>
+        <v>138.07</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
+        <v>115</v>
+      </c>
+      <c r="B39" s="0" t="s">
         <v>116</v>
       </c>
-      <c r="B39" s="0" t="s">
+      <c r="C39" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D39" s="0" t="s">
         <v>117</v>
       </c>
-      <c r="C39" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E39" s="3">
-        <v>1452.06</v>
+        <v>304.16</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="B40" s="0" t="s">
         <v>119</v>
       </c>
-      <c r="B40" s="0" t="s">
+      <c r="C40" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D40" s="0" t="s">
         <v>120</v>
       </c>
-      <c r="C40" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E40" s="3">
-        <v>68.04</v>
+        <v>180.32</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
+        <v>121</v>
+      </c>
+      <c r="B41" s="0" t="s">
         <v>122</v>
       </c>
-      <c r="B41" s="0" t="s">
+      <c r="C41" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D41" s="0" t="s">
         <v>123</v>
       </c>
-      <c r="C41" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E41" s="3">
-        <v>117.3</v>
+        <v>831.35</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="B42" s="0" t="s">
         <v>125</v>
       </c>
-      <c r="B42" s="0" t="s">
+      <c r="C42" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D42" s="0" t="s">
         <v>126</v>
       </c>
-      <c r="C42" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E42" s="3">
-        <v>346.71</v>
+        <v>176.58</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
         <v>127</v>
       </c>
       <c r="B43" s="0" t="s">
         <v>128</v>
       </c>
       <c r="C43" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D43" s="0" t="s">
+      <c r="D43" s="1" t="s">
         <v>129</v>
       </c>
       <c r="E43" s="3">
-        <v>65.19</v>
+        <v>23.31</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
         <v>130</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="C44" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D44" s="0" t="s">
-        <v>131</v>
+      <c r="D44" s="1" t="s">
+        <v>132</v>
       </c>
       <c r="E44" s="3">
-        <v>80.52</v>
+        <v>100</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="C45" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D45" s="0" t="s">
-        <v>133</v>
+      <c r="D45" s="1" t="s">
+        <v>134</v>
       </c>
       <c r="E45" s="3">
-        <v>59.42</v>
+        <v>1330.72</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="C46" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D46" s="0" t="s">
-        <v>136</v>
+      <c r="D46" s="1" t="s">
+        <v>137</v>
       </c>
       <c r="E46" s="3">
-        <v>194.4</v>
+        <v>1558.44</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D47" s="0" t="s">
-        <v>139</v>
+      <c r="D47" s="1" t="s">
+        <v>140</v>
       </c>
       <c r="E47" s="3">
-        <v>88.72</v>
+        <v>1800.47</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D48" s="0" t="s">
+      <c r="D48" s="1" t="s">
         <v>142</v>
       </c>
       <c r="E48" s="3">
-        <v>78.6</v>
+        <v>518.43</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
         <v>143</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>79</v>
+        <v>139</v>
       </c>
       <c r="C49" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D49" s="0" t="s">
+      <c r="D49" s="1" t="s">
         <v>144</v>
       </c>
       <c r="E49" s="3">
-        <v>128.6</v>
+        <v>374.12</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
         <v>145</v>
       </c>
       <c r="B50" s="0" t="s">
+        <v>139</v>
+      </c>
+      <c r="C50" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D50" s="1" t="s">
         <v>146</v>
       </c>
-      <c r="C50" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E50" s="3">
-        <v>144.45</v>
+        <v>386.15</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
+        <v>147</v>
+      </c>
+      <c r="B51" s="0" t="s">
         <v>148</v>
       </c>
-      <c r="B51" s="0" t="s">
+      <c r="C51" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D51" s="1" t="s">
         <v>149</v>
       </c>
-      <c r="C51" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E51" s="3">
-        <v>138.07</v>
+        <v>2975.85</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
+        <v>150</v>
+      </c>
+      <c r="B52" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="C52" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D52" s="1" t="s">
         <v>151</v>
       </c>
-      <c r="B52" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E52" s="3">
-        <v>304.16</v>
+        <v>5.6</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
+        <v>152</v>
+      </c>
+      <c r="B53" s="0" t="s">
+        <v>153</v>
+      </c>
+      <c r="C53" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D53" s="1" t="s">
         <v>154</v>
       </c>
-      <c r="B53" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E53" s="3">
-        <v>180.32</v>
+        <v>541.17</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="B54" s="0" t="s">
+        <v>156</v>
+      </c>
+      <c r="C54" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D54" s="1" t="s">
         <v>157</v>
       </c>
-      <c r="B54" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E54" s="3">
-        <v>831.35</v>
+        <v>4.95</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
       <c r="C55" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D55" s="1" t="s">
-        <v>162</v>
+        <v>72</v>
       </c>
       <c r="E55" s="3">
-        <v>227.36</v>
+        <v>361.76</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
-        <v>163</v>
+        <v>160</v>
       </c>
       <c r="B56" s="0" t="s">
+        <v>139</v>
+      </c>
+      <c r="C56" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D56" s="1" t="s">
         <v>161</v>
       </c>
-      <c r="C56" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E56" s="3">
-        <v>2303.36</v>
+        <v>1648.07</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
       <c r="C57" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D57" s="1" t="s">
-        <v>167</v>
+        <v>164</v>
       </c>
       <c r="E57" s="3">
-        <v>1558.44</v>
+        <v>979.25</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
-        <v>168</v>
+        <v>165</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="C58" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D58" s="1" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
       <c r="E58" s="3">
-        <v>1800.47</v>
+        <v>1869</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
-        <v>171</v>
+        <v>168</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="C59" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D59" s="1" t="s">
-        <v>172</v>
+        <v>151</v>
       </c>
       <c r="E59" s="3">
-        <v>518.43</v>
+        <v>253.21</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
-        <v>173</v>
+        <v>169</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>169</v>
+        <v>156</v>
       </c>
       <c r="C60" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D60" s="1" t="s">
-        <v>174</v>
+        <v>151</v>
       </c>
       <c r="E60" s="3">
-        <v>374.12</v>
+        <v>9.86</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
-        <v>175</v>
+        <v>170</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="C61" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D61" s="1" t="s">
-        <v>176</v>
+        <v>172</v>
       </c>
       <c r="E61" s="3">
-        <v>386.15</v>
+        <v>916.81</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
       <c r="C62" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D62" s="1" t="s">
-        <v>179</v>
+        <v>175</v>
       </c>
       <c r="E62" s="3">
-        <v>3275.85</v>
+        <v>3357.88</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
-        <v>180</v>
+        <v>176</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>178</v>
+        <v>136</v>
       </c>
       <c r="C63" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D63" s="1" t="s">
-        <v>181</v>
+        <v>177</v>
       </c>
       <c r="E63" s="3">
-        <v>105.6</v>
+        <v>232.38</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
-        <v>182</v>
+        <v>178</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>183</v>
+        <v>179</v>
       </c>
       <c r="C64" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D64" s="1" t="s">
-        <v>184</v>
+      <c r="D64" s="0" t="s">
+        <v>180</v>
       </c>
       <c r="E64" s="3">
-        <v>541.17</v>
+        <v>82.07</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="s">
-        <v>185</v>
+        <v>181</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>186</v>
+        <v>182</v>
       </c>
       <c r="C65" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D65" s="1" t="s">
-        <v>187</v>
+      <c r="D65" s="0" t="s">
+        <v>183</v>
       </c>
       <c r="E65" s="3">
-        <v>368.99</v>
+        <v>33.12</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="s">
-        <v>188</v>
+        <v>184</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>189</v>
+        <v>185</v>
       </c>
       <c r="C66" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D66" s="1" t="s">
-        <v>190</v>
+      <c r="D66" s="0" t="s">
+        <v>186</v>
       </c>
       <c r="E66" s="3">
-        <v>29.34</v>
+        <v>35.05</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="s">
-        <v>191</v>
+        <v>187</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>192</v>
+        <v>188</v>
       </c>
       <c r="C67" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D67" s="1" t="s">
-        <v>193</v>
+      <c r="D67" s="0" t="s">
+        <v>189</v>
       </c>
       <c r="E67" s="3">
-        <v>2311.87</v>
+        <v>81.44</v>
       </c>
       <c r="F67" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="s">
-        <v>194</v>
+        <v>190</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>192</v>
+        <v>188</v>
       </c>
       <c r="C68" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D68" s="1" t="s">
-        <v>181</v>
+      <c r="D68" s="0" t="s">
+        <v>191</v>
       </c>
       <c r="E68" s="3">
-        <v>82.11</v>
+        <v>33.63</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="s">
-        <v>195</v>
+        <v>192</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>196</v>
+        <v>193</v>
       </c>
       <c r="C69" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D69" s="1" t="s">
-        <v>101</v>
+      <c r="D69" s="0" t="s">
+        <v>194</v>
       </c>
       <c r="E69" s="3">
-        <v>361.76</v>
+        <v>69.03</v>
       </c>
       <c r="F69" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="s">
+        <v>195</v>
+      </c>
+      <c r="B70" s="0" t="s">
+        <v>196</v>
+      </c>
+      <c r="C70" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
-      <c r="B70" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E70" s="3">
-        <v>79.65</v>
+        <v>74.95</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="s">
-        <v>200</v>
+        <v>198</v>
       </c>
       <c r="B71" s="0" t="s">
-        <v>169</v>
+        <v>182</v>
       </c>
       <c r="C71" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D71" s="1" t="s">
-        <v>201</v>
+      <c r="D71" s="0" t="s">
+        <v>199</v>
       </c>
       <c r="E71" s="3">
-        <v>1648.07</v>
+        <v>21.86</v>
       </c>
       <c r="F71" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="s">
+        <v>200</v>
+      </c>
+      <c r="B72" s="0" t="s">
+        <v>201</v>
+      </c>
+      <c r="C72" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
-      <c r="B72" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E72" s="3">
-        <v>1338.96</v>
+        <v>19.57</v>
       </c>
       <c r="F72" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="s">
+        <v>203</v>
+      </c>
+      <c r="B73" s="0" t="s">
+        <v>204</v>
+      </c>
+      <c r="C73" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
-      <c r="B73" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E73" s="3">
-        <v>325.46</v>
+        <v>125.27</v>
       </c>
       <c r="F73" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="s">
+        <v>206</v>
+      </c>
+      <c r="B74" s="0" t="s">
+        <v>207</v>
+      </c>
+      <c r="C74" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
-      <c r="B74" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E74" s="3">
-        <v>799.33</v>
+        <v>125.27</v>
       </c>
       <c r="F74" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="s">
+        <v>209</v>
+      </c>
+      <c r="B75" s="0" t="s">
+        <v>210</v>
+      </c>
+      <c r="C75" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
-      <c r="B75" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E75" s="3">
-        <v>979.25</v>
+        <v>433.08</v>
       </c>
       <c r="F75" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="B76" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="C76" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D76" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="B76" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E76" s="3">
-        <v>1869</v>
+        <v>136.84</v>
       </c>
       <c r="F76" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0" t="s">
+        <v>215</v>
+      </c>
+      <c r="B77" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="C77" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D77" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="B77" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E77" s="3">
-        <v>253.21</v>
+        <v>107.23</v>
       </c>
       <c r="F77" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="s">
         <v>218</v>
       </c>
       <c r="B78" s="0" t="s">
-        <v>192</v>
+        <v>219</v>
       </c>
       <c r="C78" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D78" s="1" t="s">
-        <v>181</v>
+      <c r="D78" s="0" t="s">
+        <v>220</v>
       </c>
       <c r="E78" s="3">
-        <v>623.56</v>
+        <v>181.45</v>
       </c>
       <c r="F78" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="B79" s="0" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="C79" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D79" s="1" t="s">
-        <v>221</v>
+      <c r="D79" s="0" t="s">
+        <v>223</v>
       </c>
       <c r="E79" s="3">
-        <v>1950.44</v>
+        <v>65.91</v>
       </c>
       <c r="F79" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="B80" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
       <c r="C80" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D80" s="1" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="E80" s="3">
-        <v>35.91</v>
+        <v>14.42</v>
       </c>
       <c r="F80" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="B81" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="C81" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D81" s="1" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
       <c r="E81" s="3">
-        <v>550.94</v>
+        <v>182.87</v>
       </c>
       <c r="F81" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="B82" s="0" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="C82" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D82" s="1" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="E82" s="3">
-        <v>3357.88</v>
+        <v>3785.42</v>
       </c>
       <c r="F82" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="0" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="B83" s="0" t="s">
-        <v>166</v>
+        <v>234</v>
       </c>
       <c r="C83" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D83" s="1" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
       <c r="E83" s="3">
-        <v>232.38</v>
+        <v>1046.46</v>
       </c>
       <c r="F83" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0" t="s">
-        <v>232</v>
+        <v>236</v>
       </c>
       <c r="B84" s="0" t="s">
-        <v>233</v>
+        <v>237</v>
       </c>
       <c r="C84" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D84" s="0" t="s">
-        <v>234</v>
+      <c r="D84" s="1" t="s">
+        <v>238</v>
       </c>
       <c r="E84" s="3">
-        <v>82.07</v>
+        <v>950.53</v>
       </c>
       <c r="F84" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0" t="s">
-        <v>235</v>
+        <v>239</v>
       </c>
       <c r="B85" s="0" t="s">
-        <v>236</v>
+        <v>240</v>
       </c>
       <c r="C85" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D85" s="0" t="s">
-        <v>237</v>
+      <c r="D85" s="1" t="s">
+        <v>241</v>
       </c>
       <c r="E85" s="3">
-        <v>287.72</v>
+        <v>263.61</v>
       </c>
       <c r="F85" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="0" t="s">
-        <v>238</v>
+        <v>242</v>
       </c>
       <c r="B86" s="0" t="s">
-        <v>239</v>
+        <v>243</v>
       </c>
       <c r="C86" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D86" s="0" t="s">
-        <v>240</v>
+      <c r="D86" s="1" t="s">
+        <v>244</v>
       </c>
       <c r="E86" s="3">
-        <v>35.05</v>
+        <v>709.17</v>
       </c>
       <c r="F86" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="0" t="s">
-        <v>241</v>
+        <v>245</v>
       </c>
       <c r="B87" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="C87" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D87" s="0" t="s">
-        <v>243</v>
+      <c r="D87" s="1" t="s">
+        <v>246</v>
       </c>
       <c r="E87" s="3">
-        <v>124.6</v>
+        <v>2731.08</v>
       </c>
       <c r="F87" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="B88" s="0" t="s">
+        <v>243</v>
+      </c>
+      <c r="C88" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D88" s="1" t="s">
         <v>244</v>
       </c>
-      <c r="B88" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E88" s="3">
-        <v>81.44</v>
+        <v>71.17</v>
       </c>
       <c r="F88" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="B89" s="0" t="s">
-        <v>245</v>
+        <v>249</v>
       </c>
       <c r="C89" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D89" s="0" t="s">
-        <v>248</v>
+      <c r="D89" s="1" t="s">
+        <v>250</v>
       </c>
       <c r="E89" s="3">
-        <v>33.63</v>
+        <v>1693.62</v>
       </c>
       <c r="F89" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="0" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="B90" s="0" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="C90" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D90" s="0" t="s">
-        <v>251</v>
+      <c r="D90" s="1" t="s">
+        <v>253</v>
       </c>
       <c r="E90" s="3">
-        <v>69.03</v>
+        <v>43.03</v>
       </c>
       <c r="F90" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="0" t="s">
+        <v>254</v>
+      </c>
+      <c r="B91" s="0" t="s">
         <v>252</v>
       </c>
-      <c r="B91" s="0" t="s">
+      <c r="C91" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D91" s="1" t="s">
         <v>253</v>
       </c>
-      <c r="C91" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E91" s="3">
-        <v>74.95</v>
+        <v>10.47</v>
       </c>
       <c r="F91" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="0" t="s">
         <v>255</v>
       </c>
       <c r="B92" s="0" t="s">
+        <v>252</v>
+      </c>
+      <c r="C92" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D92" s="1" t="s">
         <v>256</v>
       </c>
-      <c r="C92" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E92" s="3">
-        <v>21.05</v>
+        <v>10.47</v>
       </c>
       <c r="F92" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="B93" s="0" t="s">
+        <v>252</v>
+      </c>
+      <c r="C93" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D93" s="1" t="s">
         <v>258</v>
       </c>
-      <c r="B93" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E93" s="3">
-        <v>189.72</v>
+        <v>7.16</v>
       </c>
       <c r="F93" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="B94" s="0" t="s">
         <v>260</v>
       </c>
-      <c r="B94" s="0" t="s">
+      <c r="C94" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D94" s="1" t="s">
         <v>261</v>
       </c>
-      <c r="C94" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E94" s="3">
-        <v>19.57</v>
+        <v>0.56</v>
       </c>
       <c r="F94" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="0" t="s">
+        <v>262</v>
+      </c>
+      <c r="B95" s="0" t="s">
+        <v>252</v>
+      </c>
+      <c r="C95" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D95" s="1" t="s">
         <v>263</v>
       </c>
-      <c r="B95" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E95" s="3">
-        <v>125.27</v>
+        <v>4.95</v>
       </c>
       <c r="F95" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
       <c r="B96" s="0" t="s">
-        <v>267</v>
+        <v>252</v>
       </c>
       <c r="C96" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D96" s="0" t="s">
-        <v>268</v>
+      <c r="D96" s="1" t="s">
+        <v>265</v>
       </c>
       <c r="E96" s="3">
-        <v>125.27</v>
+        <v>12.16</v>
       </c>
       <c r="F96" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="0" t="s">
-        <v>269</v>
+        <v>266</v>
       </c>
       <c r="B97" s="0" t="s">
-        <v>270</v>
+        <v>260</v>
       </c>
       <c r="C97" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D97" s="0" t="s">
-        <v>271</v>
+      <c r="D97" s="1" t="s">
+        <v>267</v>
       </c>
       <c r="E97" s="3">
-        <v>433.08</v>
+        <v>34.75</v>
       </c>
       <c r="F97" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="B98" s="0" t="s">
-        <v>273</v>
+        <v>260</v>
       </c>
       <c r="C98" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D98" s="0" t="s">
-        <v>274</v>
+      <c r="D98" s="1" t="s">
+        <v>267</v>
       </c>
       <c r="E98" s="3">
-        <v>136.84</v>
+        <v>0.56</v>
       </c>
       <c r="F98" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="0" t="s">
-        <v>275</v>
+        <v>269</v>
       </c>
       <c r="B99" s="0" t="s">
-        <v>276</v>
+        <v>260</v>
       </c>
       <c r="C99" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D99" s="0" t="s">
-        <v>277</v>
+      <c r="D99" s="1" t="s">
+        <v>270</v>
       </c>
       <c r="E99" s="3">
-        <v>107.23</v>
+        <v>34.75</v>
       </c>
       <c r="F99" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="0" t="s">
-        <v>278</v>
+        <v>271</v>
       </c>
       <c r="B100" s="0" t="s">
-        <v>279</v>
+        <v>260</v>
       </c>
       <c r="C100" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D100" s="0" t="s">
-        <v>280</v>
+      <c r="D100" s="1" t="s">
+        <v>272</v>
       </c>
       <c r="E100" s="3">
-        <v>181.45</v>
+        <v>34.75</v>
       </c>
       <c r="F100" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="0" t="s">
-        <v>281</v>
+        <v>273</v>
       </c>
       <c r="B101" s="0" t="s">
-        <v>282</v>
+        <v>260</v>
       </c>
       <c r="C101" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D101" s="0" t="s">
-        <v>283</v>
+      <c r="D101" s="1" t="s">
+        <v>274</v>
       </c>
       <c r="E101" s="3">
-        <v>65.91</v>
+        <v>34.75</v>
       </c>
       <c r="F101" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="0" t="s">
-        <v>284</v>
+        <v>275</v>
       </c>
       <c r="B102" s="0" t="s">
-        <v>285</v>
+        <v>252</v>
       </c>
       <c r="C102" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D102" s="1" t="s">
-        <v>286</v>
+        <v>276</v>
       </c>
       <c r="E102" s="3">
-        <v>14.42</v>
+        <v>14.9</v>
       </c>
       <c r="F102" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="0" t="s">
-        <v>287</v>
+        <v>277</v>
       </c>
       <c r="B103" s="0" t="s">
-        <v>288</v>
+        <v>252</v>
       </c>
       <c r="C103" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D103" s="1" t="s">
-        <v>289</v>
+        <v>278</v>
       </c>
       <c r="E103" s="3">
-        <v>1050.56</v>
+        <v>4.44</v>
       </c>
       <c r="F103" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="0" t="s">
-        <v>290</v>
+        <v>279</v>
       </c>
       <c r="B104" s="0" t="s">
-        <v>291</v>
+        <v>260</v>
       </c>
       <c r="C104" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D104" s="1" t="s">
-        <v>292</v>
+        <v>280</v>
       </c>
       <c r="E104" s="3">
-        <v>1079.98</v>
+        <v>18.75</v>
       </c>
       <c r="F104" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="0" t="s">
-        <v>293</v>
+        <v>281</v>
       </c>
       <c r="B105" s="0" t="s">
-        <v>294</v>
+        <v>260</v>
       </c>
       <c r="C105" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D105" s="1" t="s">
-        <v>295</v>
+        <v>282</v>
       </c>
       <c r="E105" s="3">
-        <v>167.22</v>
+        <v>11.09</v>
       </c>
       <c r="F105" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="0" t="s">
-        <v>296</v>
+        <v>283</v>
       </c>
       <c r="B106" s="0" t="s">
-        <v>297</v>
+        <v>260</v>
       </c>
       <c r="C106" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D106" s="1" t="s">
-        <v>298</v>
+        <v>282</v>
       </c>
       <c r="E106" s="3">
-        <v>1000</v>
+        <v>0.4</v>
       </c>
       <c r="F106" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="0" t="s">
-        <v>299</v>
+        <v>284</v>
       </c>
       <c r="B107" s="0" t="s">
-        <v>300</v>
+        <v>260</v>
       </c>
       <c r="C107" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D107" s="1" t="s">
-        <v>301</v>
+        <v>285</v>
       </c>
       <c r="E107" s="3">
-        <v>4011.35</v>
+        <v>100.02</v>
       </c>
       <c r="F107" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="0" t="s">
-        <v>302</v>
+        <v>286</v>
       </c>
       <c r="B108" s="0" t="s">
-        <v>303</v>
+        <v>260</v>
       </c>
       <c r="C108" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D108" s="1" t="s">
-        <v>304</v>
+        <v>287</v>
       </c>
       <c r="E108" s="3">
-        <v>1046.46</v>
+        <v>11.09</v>
       </c>
       <c r="F108" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="0" t="s">
-        <v>305</v>
+        <v>288</v>
       </c>
       <c r="B109" s="0" t="s">
-        <v>306</v>
+        <v>289</v>
       </c>
       <c r="C109" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D109" s="1" t="s">
-        <v>307</v>
+      <c r="D109" s="0" t="s">
+        <v>290</v>
       </c>
       <c r="E109" s="3">
-        <v>950.53</v>
+        <v>209.03</v>
       </c>
       <c r="F109" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="0" t="s">
-        <v>308</v>
+        <v>291</v>
       </c>
       <c r="B110" s="0" t="s">
-        <v>309</v>
+        <v>292</v>
       </c>
       <c r="C110" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D110" s="1" t="s">
-        <v>310</v>
+      <c r="D110" s="0" t="s">
+        <v>293</v>
       </c>
       <c r="E110" s="3">
-        <v>263.61</v>
+        <v>29.9</v>
       </c>
       <c r="F110" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="0" t="s">
-        <v>311</v>
+        <v>294</v>
       </c>
       <c r="B111" s="0" t="s">
-        <v>312</v>
+        <v>295</v>
       </c>
       <c r="C111" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D111" s="1" t="s">
-        <v>313</v>
+      <c r="D111" s="0" t="s">
+        <v>296</v>
       </c>
       <c r="E111" s="3">
-        <v>709.17</v>
+        <v>109.75</v>
       </c>
       <c r="F111" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="0" t="s">
-        <v>314</v>
+        <v>297</v>
       </c>
       <c r="B112" s="0" t="s">
-        <v>312</v>
+        <v>298</v>
       </c>
       <c r="C112" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D112" s="1" t="s">
-        <v>315</v>
+      <c r="D112" s="0" t="s">
+        <v>299</v>
       </c>
       <c r="E112" s="3">
-        <v>2731.08</v>
+        <v>235.27</v>
       </c>
       <c r="F112" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="0" t="s">
-        <v>316</v>
+        <v>300</v>
       </c>
       <c r="B113" s="0" t="s">
-        <v>312</v>
+        <v>301</v>
       </c>
       <c r="C113" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D113" s="1" t="s">
-        <v>313</v>
+        <v>302</v>
       </c>
       <c r="E113" s="3">
-        <v>71.17</v>
+        <v>210.33</v>
       </c>
       <c r="F113" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="0" t="s">
-        <v>317</v>
+        <v>303</v>
       </c>
       <c r="B114" s="0" t="s">
-        <v>318</v>
+        <v>304</v>
       </c>
       <c r="C114" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D114" s="1" t="s">
-        <v>319</v>
+        <v>305</v>
       </c>
       <c r="E114" s="3">
-        <v>1693.62</v>
+        <v>4.95</v>
       </c>
       <c r="F114" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="0" t="s">
-        <v>320</v>
+        <v>306</v>
       </c>
       <c r="B115" s="0" t="s">
-        <v>321</v>
+        <v>307</v>
       </c>
       <c r="C115" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D115" s="1" t="s">
-        <v>322</v>
+        <v>308</v>
       </c>
       <c r="E115" s="3">
-        <v>43.03</v>
+        <v>40.8</v>
       </c>
       <c r="F115" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="0" t="s">
-        <v>323</v>
+        <v>309</v>
       </c>
       <c r="B116" s="0" t="s">
-        <v>321</v>
+        <v>310</v>
       </c>
       <c r="C116" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D116" s="1" t="s">
-        <v>322</v>
+        <v>311</v>
       </c>
       <c r="E116" s="3">
-        <v>10.47</v>
+        <v>40.18</v>
       </c>
       <c r="F116" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="0" t="s">
-        <v>324</v>
+        <v>312</v>
       </c>
       <c r="B117" s="0" t="s">
-        <v>321</v>
+        <v>313</v>
       </c>
       <c r="C117" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D117" s="1" t="s">
-        <v>325</v>
+        <v>314</v>
       </c>
       <c r="E117" s="3">
-        <v>10.47</v>
+        <v>356.33</v>
       </c>
       <c r="F117" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="0" t="s">
-        <v>326</v>
+        <v>315</v>
       </c>
       <c r="B118" s="0" t="s">
-        <v>321</v>
+        <v>313</v>
       </c>
       <c r="C118" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D118" s="1" t="s">
-        <v>327</v>
+        <v>316</v>
       </c>
       <c r="E118" s="3">
-        <v>7.16</v>
+        <v>22.17</v>
       </c>
       <c r="F118" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="0" t="s">
-        <v>328</v>
+        <v>317</v>
       </c>
       <c r="B119" s="0" t="s">
-        <v>329</v>
+        <v>313</v>
       </c>
       <c r="C119" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D119" s="1" t="s">
-        <v>330</v>
+        <v>314</v>
       </c>
       <c r="E119" s="3">
-        <v>0.56</v>
+        <v>129.28</v>
       </c>
       <c r="F119" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="0" t="s">
-        <v>331</v>
+        <v>318</v>
       </c>
       <c r="B120" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="C120" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D120" s="1" t="s">
-        <v>332</v>
+        <v>320</v>
       </c>
       <c r="E120" s="3">
-        <v>4.95</v>
+        <v>143.94</v>
       </c>
       <c r="F120" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="0" t="s">
-        <v>333</v>
+        <v>321</v>
       </c>
       <c r="B121" s="0" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="C121" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D121" s="1" t="s">
-        <v>334</v>
+        <v>323</v>
       </c>
       <c r="E121" s="3">
-        <v>12.16</v>
+        <v>840.64</v>
       </c>
       <c r="F121" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="0" t="s">
-        <v>335</v>
+        <v>324</v>
       </c>
       <c r="B122" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="C122" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D122" s="1" t="s">
-        <v>336</v>
+        <v>316</v>
       </c>
       <c r="E122" s="3">
-        <v>34.75</v>
+        <v>19.38</v>
       </c>
       <c r="F122" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="0" t="s">
-        <v>337</v>
+        <v>326</v>
       </c>
       <c r="B123" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="C123" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D123" s="1" t="s">
-        <v>336</v>
+        <v>316</v>
       </c>
       <c r="E123" s="3">
-        <v>0.56</v>
+        <v>782.22</v>
       </c>
       <c r="F123" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="0" t="s">
-        <v>338</v>
+        <v>327</v>
       </c>
       <c r="B124" s="0" t="s">
-        <v>329</v>
+        <v>252</v>
       </c>
       <c r="C124" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D124" s="1" t="s">
-        <v>339</v>
+        <v>328</v>
       </c>
       <c r="E124" s="3">
-        <v>34.75</v>
+        <v>7.28</v>
       </c>
       <c r="F124" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="0" t="s">
-        <v>340</v>
+        <v>329</v>
       </c>
       <c r="B125" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="C125" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D125" s="1" t="s">
-        <v>341</v>
+        <v>331</v>
       </c>
       <c r="E125" s="3">
-        <v>34.75</v>
+        <v>8.17</v>
       </c>
       <c r="F125" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="0" t="s">
-        <v>342</v>
+        <v>332</v>
       </c>
       <c r="B126" s="0" t="s">
-        <v>329</v>
+        <v>333</v>
       </c>
       <c r="C126" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D126" s="1" t="s">
-        <v>343</v>
+      <c r="D126" s="0" t="s">
+        <v>334</v>
       </c>
       <c r="E126" s="3">
-        <v>34.75</v>
+        <v>2021.53</v>
       </c>
       <c r="F126" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="B127" s="0" t="s">
-        <v>321</v>
+        <v>336</v>
       </c>
       <c r="C127" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D127" s="1" t="s">
-        <v>345</v>
+      <c r="D127" s="0" t="s">
+        <v>337</v>
       </c>
       <c r="E127" s="3">
-        <v>14.9</v>
+        <v>69.26</v>
       </c>
       <c r="F127" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="0" t="s">
-        <v>346</v>
+        <v>338</v>
       </c>
       <c r="B128" s="0" t="s">
-        <v>321</v>
+        <v>339</v>
       </c>
       <c r="C128" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D128" s="1" t="s">
-        <v>347</v>
+      <c r="D128" s="0" t="s">
+        <v>340</v>
       </c>
       <c r="E128" s="3">
-        <v>4.44</v>
+        <v>133.36</v>
       </c>
       <c r="F128" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="B129" s="0" t="s">
-        <v>329</v>
+        <v>342</v>
       </c>
       <c r="C129" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D129" s="1" t="s">
-        <v>349</v>
+      <c r="D129" s="0" t="s">
+        <v>343</v>
       </c>
       <c r="E129" s="3">
-        <v>18.75</v>
+        <v>149.1</v>
       </c>
       <c r="F129" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="0" t="s">
-        <v>350</v>
+        <v>344</v>
       </c>
       <c r="B130" s="0" t="s">
-        <v>329</v>
+        <v>345</v>
       </c>
       <c r="C130" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D130" s="1" t="s">
-        <v>351</v>
+      <c r="D130" s="0" t="s">
+        <v>346</v>
       </c>
       <c r="E130" s="3">
-        <v>11.09</v>
+        <v>36.55</v>
       </c>
       <c r="F130" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="0" t="s">
-        <v>352</v>
+        <v>347</v>
       </c>
       <c r="B131" s="0" t="s">
-        <v>329</v>
+        <v>345</v>
       </c>
       <c r="C131" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D131" s="1" t="s">
-        <v>351</v>
+      <c r="D131" s="0" t="s">
+        <v>348</v>
       </c>
       <c r="E131" s="3">
-        <v>0.4</v>
+        <v>36.55</v>
       </c>
       <c r="F131" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="0" t="s">
-        <v>353</v>
+        <v>349</v>
       </c>
       <c r="B132" s="0" t="s">
-        <v>329</v>
+        <v>350</v>
       </c>
       <c r="C132" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D132" s="1" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="E132" s="3">
-        <v>100.02</v>
+        <v>5061.65</v>
       </c>
       <c r="F132" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="0" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
       <c r="B133" s="0" t="s">
-        <v>329</v>
+        <v>350</v>
       </c>
       <c r="C133" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D133" s="1" t="s">
-        <v>356</v>
+        <v>351</v>
       </c>
       <c r="E133" s="3">
-        <v>11.09</v>
+        <v>5970.34</v>
       </c>
       <c r="F133" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="0" t="s">
-        <v>357</v>
+        <v>353</v>
       </c>
       <c r="B134" s="0" t="s">
-        <v>358</v>
+        <v>354</v>
       </c>
       <c r="C134" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D134" s="0" t="s">
-        <v>359</v>
+      <c r="D134" s="1" t="s">
+        <v>355</v>
       </c>
       <c r="E134" s="3">
-        <v>209.03</v>
+        <v>4.74</v>
       </c>
       <c r="F134" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="0" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
       <c r="B135" s="0" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="C135" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D135" s="0" t="s">
-        <v>362</v>
+      <c r="D135" s="1" t="s">
+        <v>358</v>
       </c>
       <c r="E135" s="3">
-        <v>29.9</v>
+        <v>4730.67</v>
       </c>
       <c r="F135" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="0" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
       <c r="B136" s="0" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="C136" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D136" s="0" t="s">
-        <v>365</v>
+      <c r="D136" s="1" t="s">
+        <v>361</v>
       </c>
       <c r="E136" s="3">
-        <v>109.75</v>
+        <v>990.46</v>
       </c>
       <c r="F136" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="0" t="s">
-        <v>366</v>
+        <v>362</v>
       </c>
       <c r="B137" s="0" t="s">
-        <v>367</v>
+        <v>363</v>
       </c>
       <c r="C137" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D137" s="0" t="s">
-        <v>368</v>
+      <c r="D137" s="1" t="s">
+        <v>364</v>
       </c>
       <c r="E137" s="3">
-        <v>235.27</v>
+        <v>167.41</v>
       </c>
       <c r="F137" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
       <c r="B138" s="0" t="s">
-        <v>370</v>
+        <v>366</v>
       </c>
       <c r="C138" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D138" s="1" t="s">
-        <v>371</v>
+        <v>367</v>
       </c>
       <c r="E138" s="3">
-        <v>210.33</v>
+        <v>428</v>
       </c>
       <c r="F138" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="0" t="s">
-        <v>372</v>
+        <v>368</v>
       </c>
       <c r="B139" s="0" t="s">
-        <v>373</v>
+        <v>369</v>
       </c>
       <c r="C139" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D139" s="1" t="s">
-        <v>374</v>
+        <v>370</v>
       </c>
       <c r="E139" s="3">
-        <v>4.95</v>
+        <v>1005.93</v>
       </c>
       <c r="F139" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="0" t="s">
-        <v>375</v>
+        <v>371</v>
       </c>
       <c r="B140" s="0" t="s">
-        <v>376</v>
+        <v>372</v>
       </c>
       <c r="C140" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D140" s="1" t="s">
-        <v>377</v>
+        <v>373</v>
       </c>
       <c r="E140" s="3">
-        <v>40.8</v>
+        <v>470.24</v>
       </c>
       <c r="F140" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="0" t="s">
-        <v>378</v>
+        <v>374</v>
       </c>
       <c r="B141" s="0" t="s">
-        <v>379</v>
+        <v>375</v>
       </c>
       <c r="C141" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D141" s="1" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E141" s="3">
-        <v>352.98</v>
+        <v>528.53</v>
       </c>
       <c r="F141" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="0" t="s">
-        <v>381</v>
+        <v>377</v>
       </c>
       <c r="B142" s="0" t="s">
-        <v>382</v>
+        <v>378</v>
       </c>
       <c r="C142" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D142" s="1" t="s">
-        <v>383</v>
+        <v>379</v>
       </c>
       <c r="E142" s="3">
-        <v>29.29</v>
+        <v>4287.27</v>
       </c>
       <c r="F142" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="0" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="B143" s="0" t="s">
-        <v>385</v>
+        <v>381</v>
       </c>
       <c r="C143" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D143" s="1" t="s">
-        <v>386</v>
+        <v>382</v>
       </c>
       <c r="E143" s="3">
-        <v>997.52</v>
+        <v>290.13</v>
       </c>
       <c r="F143" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="0" t="s">
-        <v>387</v>
+        <v>383</v>
       </c>
       <c r="B144" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
       <c r="C144" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D144" s="1" t="s">
-        <v>389</v>
+        <v>384</v>
       </c>
       <c r="E144" s="3">
-        <v>1099.65</v>
+        <v>416.77</v>
       </c>
       <c r="F144" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="B145" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
       <c r="C145" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D145" s="1" t="s">
-        <v>392</v>
+        <v>387</v>
       </c>
       <c r="E145" s="3">
-        <v>40.18</v>
+        <v>34.27</v>
       </c>
       <c r="F145" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="0" t="s">
-        <v>393</v>
+        <v>388</v>
       </c>
       <c r="B146" s="0" t="s">
-        <v>394</v>
+        <v>389</v>
       </c>
       <c r="C146" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D146" s="1" t="s">
-        <v>395</v>
+        <v>390</v>
       </c>
       <c r="E146" s="3">
-        <v>519.39</v>
+        <v>1462.67</v>
       </c>
       <c r="F146" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="0" t="s">
-        <v>396</v>
+        <v>391</v>
       </c>
       <c r="B147" s="0" t="s">
-        <v>397</v>
+        <v>389</v>
       </c>
       <c r="C147" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D147" s="1" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E147" s="3">
-        <v>387.01</v>
+        <v>33.22</v>
       </c>
       <c r="F147" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="B148" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
       <c r="C148" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D148" s="1" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E148" s="3">
-        <v>357.65</v>
+        <v>10.66</v>
       </c>
       <c r="F148" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="B149" s="0" t="s">
-        <v>403</v>
+        <v>330</v>
       </c>
       <c r="C149" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D149" s="1" t="s">
-        <v>404</v>
+        <v>397</v>
       </c>
       <c r="E149" s="3">
-        <v>356.33</v>
+        <v>4.26</v>
       </c>
       <c r="F149" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="0" t="s">
-        <v>405</v>
+        <v>398</v>
       </c>
       <c r="B150" s="0" t="s">
-        <v>403</v>
+        <v>399</v>
       </c>
       <c r="C150" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D150" s="1" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
       <c r="E150" s="3">
-        <v>22.17</v>
+        <v>20.81</v>
       </c>
       <c r="F150" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="B151" s="0" t="s">
-        <v>403</v>
+        <v>389</v>
       </c>
       <c r="C151" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D151" s="1" t="s">
-        <v>404</v>
+      <c r="D151" s="0" t="s">
+        <v>402</v>
       </c>
       <c r="E151" s="3">
-        <v>129.28</v>
+        <v>47.44</v>
       </c>
       <c r="F151" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="0" t="s">
-        <v>408</v>
+        <v>403</v>
       </c>
       <c r="B152" s="0" t="s">
-        <v>409</v>
+        <v>404</v>
       </c>
       <c r="C152" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D152" s="1" t="s">
-        <v>410</v>
+      <c r="D152" s="0" t="s">
+        <v>405</v>
       </c>
       <c r="E152" s="3">
-        <v>143.94</v>
+        <v>90.75</v>
       </c>
       <c r="F152" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="0" t="s">
-        <v>411</v>
+        <v>406</v>
       </c>
       <c r="B153" s="0" t="s">
-        <v>412</v>
+        <v>407</v>
       </c>
       <c r="C153" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D153" s="1" t="s">
-        <v>413</v>
+      <c r="D153" s="0" t="s">
+        <v>408</v>
       </c>
       <c r="E153" s="3">
-        <v>536.1</v>
+        <v>112.37</v>
       </c>
       <c r="F153" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="0" t="s">
-        <v>414</v>
+        <v>409</v>
       </c>
       <c r="B154" s="0" t="s">
-        <v>415</v>
+        <v>410</v>
       </c>
       <c r="C154" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D154" s="1" t="s">
-        <v>416</v>
+      <c r="D154" s="0" t="s">
+        <v>411</v>
       </c>
       <c r="E154" s="3">
-        <v>405.78</v>
+        <v>2558.99</v>
       </c>
       <c r="F154" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="0" t="s">
-        <v>417</v>
+        <v>412</v>
       </c>
       <c r="B155" s="0" t="s">
-        <v>418</v>
+        <v>413</v>
       </c>
       <c r="C155" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D155" s="1" t="s">
-        <v>419</v>
+      <c r="D155" s="0" t="s">
+        <v>414</v>
       </c>
       <c r="E155" s="3">
-        <v>1832.86</v>
+        <v>509.11</v>
       </c>
       <c r="F155" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="0" t="s">
-        <v>420</v>
+        <v>415</v>
       </c>
       <c r="B156" s="0" t="s">
-        <v>421</v>
+        <v>416</v>
       </c>
       <c r="C156" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D156" s="1" t="s">
-        <v>422</v>
+      <c r="D156" s="0" t="s">
+        <v>24</v>
       </c>
       <c r="E156" s="3">
-        <v>840.64</v>
+        <v>223.98</v>
       </c>
       <c r="F156" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="0" t="s">
-        <v>423</v>
+        <v>417</v>
       </c>
       <c r="B157" s="0" t="s">
-        <v>424</v>
+        <v>418</v>
       </c>
       <c r="C157" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D157" s="1" t="s">
-        <v>425</v>
+      <c r="D157" s="0" t="s">
+        <v>419</v>
       </c>
       <c r="E157" s="3">
-        <v>42.45</v>
+        <v>350.12</v>
       </c>
       <c r="F157" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="0" t="s">
-        <v>426</v>
+        <v>420</v>
       </c>
       <c r="B158" s="0" t="s">
-        <v>427</v>
+        <v>354</v>
       </c>
       <c r="C158" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D158" s="1" t="s">
-        <v>406</v>
+        <v>421</v>
       </c>
       <c r="E158" s="3">
-        <v>19.38</v>
+        <v>2.38</v>
       </c>
       <c r="F158" s="2" t="s">
-        <v>10</v>
-[...918 lines deleted...]
-      <c r="F204" s="2" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="F3" r:id="rId3"/>
     <hyperlink ref="F4" r:id="rId4"/>
     <hyperlink ref="F5" r:id="rId5"/>
     <hyperlink ref="F6" r:id="rId6"/>
     <hyperlink ref="F7" r:id="rId7"/>
     <hyperlink ref="F8" r:id="rId8"/>
     <hyperlink ref="F9" r:id="rId9"/>
     <hyperlink ref="F10" r:id="rId10"/>
     <hyperlink ref="F11" r:id="rId11"/>
     <hyperlink ref="F12" r:id="rId12"/>
     <hyperlink ref="F13" r:id="rId13"/>
     <hyperlink ref="F14" r:id="rId14"/>
     <hyperlink ref="F15" r:id="rId15"/>
     <hyperlink ref="F16" r:id="rId16"/>
     <hyperlink ref="F17" r:id="rId17"/>
     <hyperlink ref="F18" r:id="rId18"/>
     <hyperlink ref="F19" r:id="rId19"/>
     <hyperlink ref="F20" r:id="rId20"/>
     <hyperlink ref="F21" r:id="rId21"/>
@@ -6120,78 +4768,32 @@
     <hyperlink ref="F134" r:id="rId134"/>
     <hyperlink ref="F135" r:id="rId135"/>
     <hyperlink ref="F136" r:id="rId136"/>
     <hyperlink ref="F137" r:id="rId137"/>
     <hyperlink ref="F138" r:id="rId138"/>
     <hyperlink ref="F139" r:id="rId139"/>
     <hyperlink ref="F140" r:id="rId140"/>
     <hyperlink ref="F141" r:id="rId141"/>
     <hyperlink ref="F142" r:id="rId142"/>
     <hyperlink ref="F143" r:id="rId143"/>
     <hyperlink ref="F144" r:id="rId144"/>
     <hyperlink ref="F145" r:id="rId145"/>
     <hyperlink ref="F146" r:id="rId146"/>
     <hyperlink ref="F147" r:id="rId147"/>
     <hyperlink ref="F148" r:id="rId148"/>
     <hyperlink ref="F149" r:id="rId149"/>
     <hyperlink ref="F150" r:id="rId150"/>
     <hyperlink ref="F151" r:id="rId151"/>
     <hyperlink ref="F152" r:id="rId152"/>
     <hyperlink ref="F153" r:id="rId153"/>
     <hyperlink ref="F154" r:id="rId154"/>
     <hyperlink ref="F155" r:id="rId155"/>
     <hyperlink ref="F156" r:id="rId156"/>
     <hyperlink ref="F157" r:id="rId157"/>
     <hyperlink ref="F158" r:id="rId158"/>
-    <hyperlink ref="F159" r:id="rId159"/>
-[...44 lines deleted...]
-    <hyperlink ref="F204" r:id="rId204"/>
   </hyperlinks>
   <headerFooter/>
   <tableParts>
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>