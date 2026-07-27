--- v1 (2026-06-11)
+++ v2 (2026-07-27)
@@ -5,220 +5,168 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Delinquent List" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="422" uniqueCount="422">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="359" uniqueCount="359">
   <si>
     <t>Property Number</t>
   </si>
   <si>
     <t>Owner Name</t>
   </si>
   <si>
     <t>School District</t>
   </si>
   <si>
     <t>Location Address</t>
   </si>
   <si>
     <t>Amount</t>
   </si>
   <si>
     <t>View Property</t>
   </si>
   <si>
     <t>002-00000098-02</t>
   </si>
   <si>
     <t>GRABER DANNY J</t>
   </si>
   <si>
     <t>RIDGEWOOD LSD</t>
   </si>
   <si>
     <t xml:space="preserve">TR 100  
 </t>
   </si>
   <si>
     <t>View</t>
   </si>
   <si>
-    <t>002-00000198-03</t>
-[...2 lines deleted...]
-    <t>KYLE GREGORY J</t>
+    <t>002-00000198-05</t>
+  </si>
+  <si>
+    <t>WEINGARTH STEVE A</t>
   </si>
   <si>
     <t xml:space="preserve">TR 246  
 </t>
   </si>
   <si>
-    <t>002-00000198-05</t>
-[...4 lines deleted...]
-  <si>
     <t>002-00000241-06</t>
   </si>
   <si>
     <t>WESTHAFER ADAM C</t>
   </si>
   <si>
     <t xml:space="preserve">55983 TR 172  
 </t>
   </si>
   <si>
-    <t>002-00000241-16</t>
-[...8 lines deleted...]
-  <si>
     <t>00200061</t>
   </si>
   <si>
     <t>ELLWOOD WILLIAM E</t>
   </si>
   <si>
     <t>NOT ON FILE</t>
   </si>
   <si>
     <t>00200070</t>
   </si>
   <si>
     <t>LAWRENCE ROBERT</t>
   </si>
   <si>
     <t>24014 TR 249</t>
   </si>
   <si>
-    <t>00200102</t>
-[...7 lines deleted...]
-  <si>
     <t>00200106</t>
   </si>
   <si>
     <t>YODER NELSON D</t>
   </si>
   <si>
     <t>24247 TR 249</t>
   </si>
   <si>
-    <t>00200129</t>
-[...7 lines deleted...]
-  <si>
     <t>00200132</t>
   </si>
   <si>
     <t>WESTHAFER KAREN</t>
   </si>
   <si>
     <t>55983 TR 172</t>
   </si>
   <si>
     <t>00200141</t>
   </si>
   <si>
     <t>BROWN DAMIEN E</t>
   </si>
   <si>
     <t>23990 SR 751</t>
   </si>
   <si>
     <t>00200154</t>
   </si>
   <si>
     <t>GLAZER JOSLIN</t>
   </si>
   <si>
     <t>60581 TR 245</t>
   </si>
   <si>
     <t>002-11100021-00</t>
   </si>
   <si>
     <t>PRESYTERIAN SOCIETY OF EVANSCREEK TRUSTEES OF THE MEETING HOUSE OF THE</t>
   </si>
   <si>
     <t xml:space="preserve">SR 751  
 </t>
-  </si>
-[...16 lines deleted...]
-    <t>30041 TR 227</t>
   </si>
   <si>
     <t>018-00000065-00</t>
   </si>
   <si>
     <t>BEBOUT VINCEANN</t>
   </si>
   <si>
     <t xml:space="preserve">53631 TR 155  
 </t>
   </si>
   <si>
     <t>018-00000128-06</t>
   </si>
   <si>
     <t>JOHNSON RYAN M &amp; JLRS</t>
   </si>
   <si>
     <t xml:space="preserve">TR 162  
 </t>
   </si>
   <si>
     <t>018-00000228-01</t>
   </si>
   <si>
@@ -267,192 +215,137 @@
   <si>
     <t xml:space="preserve">54431 COLLEGE ALLEY  
 </t>
   </si>
   <si>
     <t>018-00001457-19</t>
   </si>
   <si>
     <t>LILLIBRIDGE PATSY W</t>
   </si>
   <si>
     <t xml:space="preserve">890 EDWARDS ST  
 </t>
   </si>
   <si>
     <t>018-00001630-00</t>
   </si>
   <si>
     <t>GREENE LISA A</t>
   </si>
   <si>
     <t xml:space="preserve">21600 TR 162  
 COSHOCTON OH 43812</t>
   </si>
   <si>
-    <t>018-00001637-02</t>
-[...8 lines deleted...]
-  <si>
     <t>018-00001664-01</t>
   </si>
   <si>
     <t>PATTERSON DUSTIN M</t>
   </si>
   <si>
     <t xml:space="preserve">CR 151  
 </t>
   </si>
   <si>
     <t>018-00001681-01</t>
   </si>
   <si>
     <t>KIRBY BRYCE G</t>
   </si>
   <si>
     <t xml:space="preserve">19604 CR 124  
 COSHOCTON OH 43812</t>
   </si>
   <si>
     <t>01800086</t>
   </si>
   <si>
     <t>WORTMAN VERA J</t>
   </si>
   <si>
     <t>01800211</t>
   </si>
   <si>
     <t>GIGLIOTTI JOE</t>
   </si>
   <si>
     <t>51696 TR 159</t>
   </si>
   <si>
     <t>01800212</t>
   </si>
   <si>
     <t>51698 TR 159</t>
   </si>
   <si>
     <t>01800213</t>
   </si>
   <si>
     <t>51874 TR 159</t>
   </si>
   <si>
-    <t>01800233</t>
-[...16 lines deleted...]
-  <si>
     <t>01800259</t>
   </si>
   <si>
     <t>THOMPSON LISA L</t>
   </si>
   <si>
     <t>22025 TR 1064</t>
   </si>
   <si>
     <t>01800337</t>
   </si>
   <si>
     <t>MURPHY LORETTA L</t>
   </si>
   <si>
     <t xml:space="preserve">23601 SR 93  LOT 123</t>
   </si>
   <si>
-    <t>01800366</t>
-[...7 lines deleted...]
-  <si>
     <t>01800367</t>
   </si>
   <si>
     <t>BRINK GLEN</t>
   </si>
   <si>
     <t>22050 TR 1064</t>
   </si>
   <si>
-    <t>01800372</t>
-[...7 lines deleted...]
-  <si>
     <t>01800376</t>
   </si>
   <si>
     <t>DAUGHERTY KOLT &amp; DAUGHERTY CHRISTINA &amp;</t>
   </si>
   <si>
     <t xml:space="preserve">23601 SR 93  LOT 126</t>
   </si>
   <si>
-    <t>01800391</t>
-[...7 lines deleted...]
-  <si>
     <t>018-16100059-00</t>
   </si>
   <si>
-    <t>SHAW SETH</t>
+    <t>COSHOCTON COUNTY LAND REUTILIZATION CORPORATION</t>
   </si>
   <si>
     <t xml:space="preserve">WOOD AVE  
 </t>
   </si>
   <si>
     <t>020-00000001-00</t>
   </si>
   <si>
     <t>BARTHALOW JOYCE</t>
   </si>
   <si>
     <t xml:space="preserve">W RAILROAD ST  
 WEST LAFAYETTE OH 43845</t>
   </si>
   <si>
     <t>020-00000002-00</t>
   </si>
   <si>
     <t xml:space="preserve">225 RAILROAD ST W 
 </t>
   </si>
   <si>
     <t>020-00000034-00</t>
   </si>
@@ -473,61 +366,54 @@
     <t xml:space="preserve">325 5TH ST E 
 WEST LAFAYETTE OH 43845</t>
   </si>
   <si>
     <t>020-00000101-00</t>
   </si>
   <si>
     <t xml:space="preserve">324 6TH E 
 WEST LAFAYETTE OH 43845</t>
   </si>
   <si>
     <t>020-00000120-00</t>
   </si>
   <si>
     <t xml:space="preserve">308 6TH ST E 
 WEST LAFAYETTE OH 43845</t>
   </si>
   <si>
     <t>020-00000121-00</t>
   </si>
   <si>
     <t xml:space="preserve">314 6TH ST E 
 WEST LAFAYETTE OH 43845</t>
   </si>
   <si>
-    <t>020-00000126-00</t>
+    <t>020-00000127-00</t>
   </si>
   <si>
     <t>CONRAD BRIAN KEITH</t>
-  </si>
-[...5 lines deleted...]
-    <t>020-00000127-00</t>
   </si>
   <si>
     <t xml:space="preserve">UNION AVE E 
 </t>
   </si>
   <si>
     <t>020-00000129-00</t>
   </si>
   <si>
     <t>WALTERS TONYA JEAN</t>
   </si>
   <si>
     <t xml:space="preserve">301 7TH ST E 
 </t>
   </si>
   <si>
     <t>020-00000217-00</t>
   </si>
   <si>
     <t>COTTRILL BRANDON W &amp; JLRS</t>
   </si>
   <si>
     <t xml:space="preserve">320 UNION AVE E 
 </t>
   </si>
@@ -669,112 +555,84 @@
   <si>
     <t>WOLFE DRAVEN</t>
   </si>
   <si>
     <t>320 MAIN ST E LOT 8</t>
   </si>
   <si>
     <t>02000263</t>
   </si>
   <si>
     <t>GREEN SANDRA</t>
   </si>
   <si>
     <t>325 5TH ST E</t>
   </si>
   <si>
     <t>02000275</t>
   </si>
   <si>
     <t>RUSSELL BRYAN DAVID</t>
   </si>
   <si>
     <t>302 MAIN ST E LOT 4</t>
   </si>
   <si>
-    <t>02000281</t>
-[...16 lines deleted...]
-  <si>
     <t>02000354</t>
   </si>
   <si>
     <t>ABELE JEFFREY MICHAEL</t>
   </si>
   <si>
     <t>416 B MAIN ST E</t>
   </si>
   <si>
     <t>02002210</t>
   </si>
   <si>
     <t>ANGLE LINDA J</t>
   </si>
   <si>
     <t>324 FAIRVIEW ST W LOT 32</t>
   </si>
   <si>
     <t>02003024</t>
   </si>
   <si>
     <t>BEBOUT JERRY W JR &amp; HEATHER D GREEN</t>
   </si>
   <si>
     <t>324 6TH ST E</t>
   </si>
   <si>
     <t>020-16119025-01</t>
   </si>
   <si>
     <t>HARDING JOSEPH</t>
   </si>
   <si>
     <t xml:space="preserve">GEORGE ST N 
-</t>
-[...8 lines deleted...]
-    <t xml:space="preserve">504 0AK ST N 
 </t>
   </si>
   <si>
     <t>021-00000244-00</t>
   </si>
   <si>
     <t>HICKMAN JOSHUA L</t>
   </si>
   <si>
     <t xml:space="preserve">52733 SR 541  
 </t>
   </si>
   <si>
     <t>021-00000291-00</t>
   </si>
   <si>
     <t>BELAJ TIFFANY L &amp; JOHN D ROAHRIG</t>
   </si>
   <si>
     <t xml:space="preserve">16660 TOWNSHIP ROAD 119  
 NEWCOMERSTOWN OH 43832</t>
   </si>
   <si>
     <t>021-00000331-00</t>
   </si>
@@ -958,59 +816,50 @@
   <si>
     <t>KEENER HILDRETH E</t>
   </si>
   <si>
     <t>17033 TR 118</t>
   </si>
   <si>
     <t>02100079</t>
   </si>
   <si>
     <t>NELSON MELISSA</t>
   </si>
   <si>
     <t>16615 SR 93</t>
   </si>
   <si>
     <t>02100091</t>
   </si>
   <si>
     <t>DOYLE ELIZABETH</t>
   </si>
   <si>
     <t>17899 CR 149</t>
   </si>
   <si>
-    <t>02100122</t>
-[...7 lines deleted...]
-  <si>
     <t>021-22200055-00</t>
   </si>
   <si>
     <t>UNITED BRETHREN TRUSTEES OF THE</t>
   </si>
   <si>
     <t xml:space="preserve">TR 124C  
 </t>
   </si>
   <si>
     <t>021-22300056-01</t>
   </si>
   <si>
     <t>GERMAN DUTCH LUTHERANS AND PRESBYTERIAN CHURCH</t>
   </si>
   <si>
     <t xml:space="preserve">TR 123  
 </t>
   </si>
   <si>
     <t>021-22401004-01</t>
   </si>
   <si>
     <t>LAMP BRYANT K</t>
   </si>
@@ -1060,60 +909,50 @@
   </si>
   <si>
     <t>029-00001085-00</t>
   </si>
   <si>
     <t>JOHNSTON ISABEL A</t>
   </si>
   <si>
     <t xml:space="preserve">22271 SR 751  
 </t>
   </si>
   <si>
     <t>029-00001250-00</t>
   </si>
   <si>
     <t>GLAZER CHRIS</t>
   </si>
   <si>
     <t>029-00001252-00</t>
   </si>
   <si>
     <t>029-00001387-01</t>
   </si>
   <si>
     <t xml:space="preserve">6178 COSHOCTON COUNTY  
-</t>
-[...8 lines deleted...]
-    <t xml:space="preserve">6511 COSHOCTON COUNTY  
 </t>
   </si>
   <si>
     <t>02900038</t>
   </si>
   <si>
     <t>ALLEN DAVID B &amp; MICHELLE R</t>
   </si>
   <si>
     <t>57427 TR 261</t>
   </si>
   <si>
     <t>02900068</t>
   </si>
   <si>
     <t>BORDENKIRCHER GERARD &amp; DANYEL</t>
   </si>
   <si>
     <t>23561 CR 93</t>
   </si>
   <si>
     <t>02900075</t>
   </si>
   <si>
     <t>JEWELL DEBORAH L</t>
@@ -1197,60 +1036,50 @@
   <si>
     <t xml:space="preserve">TR 420  
 FRESNO OH 43824</t>
   </si>
   <si>
     <t>042-00000215-00</t>
   </si>
   <si>
     <t>EMLER STELLA</t>
   </si>
   <si>
     <t xml:space="preserve">54265 TR 172  
 </t>
   </si>
   <si>
     <t>042-00000265-00</t>
   </si>
   <si>
     <t>HOWELL CODY</t>
   </si>
   <si>
     <t xml:space="preserve">25517 SR 93  
 </t>
   </si>
   <si>
-    <t>042-00000325-02</t>
-[...8 lines deleted...]
-  <si>
     <t>042-00000393-04</t>
   </si>
   <si>
     <t>GIBSON DAWN MARIE &amp; JLRS</t>
   </si>
   <si>
     <t xml:space="preserve">25600 CR 10  
 </t>
   </si>
   <si>
     <t>042-00000418-02</t>
   </si>
   <si>
     <t>MULLET BRENDAN &amp; JLRS</t>
   </si>
   <si>
     <t xml:space="preserve">55242 TR 175  
 </t>
   </si>
   <si>
     <t>042-00000707-00</t>
   </si>
   <si>
     <t>GEARY STEPHEN D</t>
   </si>
@@ -1271,67 +1100,50 @@
   <si>
     <t>BERG JASON R</t>
   </si>
   <si>
     <t xml:space="preserve">SR 93  
 </t>
   </si>
   <si>
     <t>042-00001016-05</t>
   </si>
   <si>
     <t>HOLPP VIRGIL</t>
   </si>
   <si>
     <t xml:space="preserve">52296 TR 186  
 </t>
   </si>
   <si>
     <t>042-00001016-12</t>
   </si>
   <si>
     <t xml:space="preserve">TR 186  
 </t>
   </si>
   <si>
-    <t>042-00001200-00</t>
-[...15 lines deleted...]
-  <si>
     <t>042-00001235-01</t>
   </si>
   <si>
     <t>POORBOY EXPLORATION LLC</t>
   </si>
   <si>
     <t xml:space="preserve">215299 COSHOCTON COUNTY  
 </t>
   </si>
   <si>
     <t>04200091</t>
   </si>
   <si>
     <t>52296 TR 186</t>
   </si>
   <si>
     <t>04200096</t>
   </si>
   <si>
     <t>MCKEE WESLEY W &amp; KYRA B</t>
   </si>
   <si>
     <t>28229 TR 171</t>
   </si>
   <si>
@@ -1344,59 +1156,50 @@
     <t>54729 TR 172</t>
   </si>
   <si>
     <t>04200136</t>
   </si>
   <si>
     <t>EMLER STELLA M</t>
   </si>
   <si>
     <t>54979 TR 172</t>
   </si>
   <si>
     <t>04200141</t>
   </si>
   <si>
     <t>MCCARTHY JODI D</t>
   </si>
   <si>
     <t>55324 TR 172</t>
   </si>
   <si>
     <t>04200155</t>
   </si>
   <si>
     <t>HAWK CHARLES J</t>
-  </si>
-[...7 lines deleted...]
-    <t>24297 TR 168</t>
   </si>
   <si>
     <t>042-10401073-00</t>
   </si>
   <si>
     <t xml:space="preserve">54169 TOWNSHIP ROAD 172  
 FRESNO OH 43824</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,0.00"/>
   </numFmts>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -1416,70 +1219,70 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F158" headerRowCount="1">
-  <autoFilter ref="A1:F158"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F136" headerRowCount="1">
+  <autoFilter ref="A1:F136"/>
   <tableColumns count="6">
     <tableColumn id="1" name="Property Number"/>
     <tableColumn id="2" name="Owner Name"/>
     <tableColumn id="3" name="School District"/>
     <tableColumn id="4" name="Location Address"/>
     <tableColumn id="5" name="Amount"/>
     <tableColumn id="6" name="View Property"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=285&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=446&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=448&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=516&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=526&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=46620&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43046&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43069&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43073&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43094&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43097&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43105&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43118&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=1258&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43388&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43392&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=15186&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=15252&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=15381&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=15654&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=15757&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=15925&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=16021&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=16638&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=16802&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=16810&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=16843&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=16863&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=47587&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=48411&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=48412&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=48413&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44004&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44008&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44019&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=48342&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=48332&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=46871&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44071&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44073&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=49018&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=17198&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=17231&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=17232&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=17263&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=17292&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=17334&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=17353&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=17354&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=17359&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=17360&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=17362&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=17450&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=17454&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=17482&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=17790&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=17834&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=17835&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=17884&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=17914&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=18108&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=18324&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=47611&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44082&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=48421&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=48292&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=48293&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=48364&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44146&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44173&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=48351&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44199&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44206&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44210&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=48305&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=46435&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=45704&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=45296&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=18477&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=18510&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=18840&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=18873&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=18945&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=19126&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=19175&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=19176&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=19196&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=19551&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=19563&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=19564&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=19566&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=19575&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=19585&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=19593&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=19595&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=19603&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=19604&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=19605&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=19609&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=19615&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=19624&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=19626&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=19637&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=19662&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=19663&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=19678&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=19738&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44228&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=46306&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44237&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44266&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=19752&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=19796&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=19798&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=24898&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=25049&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=25054&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=25055&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=25155&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=25430&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=25575&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=25577&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=25755&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=25870&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44412&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44431&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44438&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44455&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=48409&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=48410&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=33782&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=33783&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=33847&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=33850&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=33871&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=33940&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=34090&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=34165&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=34245&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=34370&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=34407&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=34640&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=34641&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=34754&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=34959&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=34966&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=35259&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=35260&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=35297&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=48166&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=45009&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=46598&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=45033&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=46599&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=46960&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=45056&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=35363&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=285&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=448&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=516&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=46620&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43046&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43073&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43097&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43105&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43118&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=1258&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=15186&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=15252&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=15381&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=15654&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=15757&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=15925&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=16021&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=16638&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=16802&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=16843&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=16863&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=47587&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=48411&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=48412&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=48413&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44019&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=48342&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=46871&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44073&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=17198&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=17231&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=17232&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=17263&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=17292&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=17334&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=17353&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=17354&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=17360&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=17362&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=17450&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=17454&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=17482&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=17790&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=17834&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=17835&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=17884&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=17914&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=18108&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=18324&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=47611&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44082&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=48421&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=48292&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=48293&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=48364&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44146&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44173&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=48351&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44199&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44206&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=46435&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=45704&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=45296&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=18477&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=18840&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=18873&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=18945&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=19126&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=19175&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=19176&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=19196&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=19551&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=19563&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=19564&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=19566&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=19575&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=19585&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=19593&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=19595&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=19603&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=19604&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=19605&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=19609&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=19615&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=19624&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=19626&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=19637&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=19662&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=19663&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=19678&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=19738&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44228&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=46306&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44237&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=19752&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=19796&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=19798&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=24898&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=25049&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=25054&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=25055&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=25155&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=25430&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=25575&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=25577&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=25755&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44412&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44431&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44438&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44455&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=48409&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=48410&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=33782&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=33783&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=33847&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=33850&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=33871&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=33940&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=34090&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=34165&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=34370&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=34407&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=34640&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=34641&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=34754&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=34959&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=34966&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=35297&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=48166&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=45009&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=46598&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=45033&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=46599&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=46960&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=35363&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:F158"/>
+  <dimension ref="A1:F136"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="19.02606964111328" customWidth="1"/>
     <col min="2" max="2" width="74.2907485961914" customWidth="1"/>
     <col min="3" max="3" width="16.69217872619629" customWidth="1"/>
     <col min="4" max="4" width="25.36981773376465" customWidth="1"/>
     <col min="5" max="5" width="10.763794898986816" customWidth="1"/>
     <col min="6" max="6" width="16.1522798538208" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
@@ -1503,3153 +1306,2713 @@
       </c>
       <c r="D2" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="3">
         <v>1554.78</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>11</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E3" s="3">
-        <v>85.35</v>
+        <v>586.36</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D4" s="1" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="E4" s="3">
-        <v>586.36</v>
+        <v>1122.99</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B5" s="0" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D5" s="1" t="s">
-        <v>18</v>
+      <c r="D5" s="0" t="s">
+        <v>19</v>
       </c>
       <c r="E5" s="3">
-        <v>1122.99</v>
+        <v>86.88</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B6" s="0" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D6" s="1" t="s">
-        <v>21</v>
+      <c r="D6" s="0" t="s">
+        <v>22</v>
       </c>
       <c r="E6" s="3">
-        <v>11.05</v>
+        <v>80.36</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B7" s="0" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D7" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E7" s="3">
-        <v>86.88</v>
+        <v>2.65</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E8" s="3">
-        <v>80.36</v>
+        <v>338.08</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E9" s="3">
-        <v>170.96</v>
+        <v>249.49</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E10" s="3">
-        <v>2.65</v>
+        <v>392.73</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D11" s="0" t="s">
-        <v>36</v>
+      <c r="D11" s="1" t="s">
+        <v>37</v>
       </c>
       <c r="E11" s="3">
-        <v>138.46</v>
+        <v>238.83</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D12" s="0" t="s">
-        <v>39</v>
+      <c r="D12" s="1" t="s">
+        <v>40</v>
       </c>
       <c r="E12" s="3">
-        <v>338.08</v>
+        <v>1025.43</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D13" s="0" t="s">
-        <v>42</v>
+      <c r="D13" s="1" t="s">
+        <v>43</v>
       </c>
       <c r="E13" s="3">
-        <v>249.49</v>
+        <v>600.73</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D14" s="0" t="s">
-        <v>45</v>
+      <c r="D14" s="1" t="s">
+        <v>46</v>
       </c>
       <c r="E14" s="3">
-        <v>392.73</v>
+        <v>1423.56</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="E15" s="3">
-        <v>238.83</v>
+        <v>4537.48</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D16" s="0" t="s">
-        <v>51</v>
+      <c r="D16" s="1" t="s">
+        <v>52</v>
       </c>
       <c r="E16" s="3">
-        <v>434.93</v>
+        <v>2530.94</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D17" s="0" t="s">
-        <v>54</v>
+      <c r="D17" s="1" t="s">
+        <v>55</v>
       </c>
       <c r="E17" s="3">
-        <v>433.43</v>
+        <v>354.43</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="E18" s="3">
-        <v>1025.43</v>
+        <v>204.68</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="E19" s="3">
-        <v>600.73</v>
+        <v>323.3</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="E20" s="3">
-        <v>1423.56</v>
+        <v>2394.44</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="E21" s="3">
-        <v>4537.48</v>
+        <v>68.04</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="E22" s="3">
-        <v>2530.94</v>
+        <v>117.3</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D23" s="1" t="s">
-        <v>72</v>
+      <c r="D23" s="0" t="s">
+        <v>19</v>
       </c>
       <c r="E23" s="3">
-        <v>354.43</v>
+        <v>346.71</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
         <v>73</v>
       </c>
       <c r="B24" s="0" t="s">
         <v>74</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D24" s="1" t="s">
+      <c r="D24" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E24" s="3">
-        <v>428.68</v>
+        <v>65.19</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
         <v>76</v>
       </c>
       <c r="B25" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="C25" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D25" s="0" t="s">
         <v>77</v>
       </c>
-      <c r="C25" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E25" s="3">
-        <v>323.3</v>
+        <v>80.52</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="B26" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="C26" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D26" s="0" t="s">
         <v>79</v>
       </c>
-      <c r="B26" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E26" s="3">
-        <v>2394.44</v>
+        <v>59.42</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="B27" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="C27" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D27" s="0" t="s">
         <v>82</v>
       </c>
-      <c r="B27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E27" s="3">
-        <v>1452.06</v>
+        <v>78.6</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="B28" s="0" t="s">
+        <v>84</v>
+      </c>
+      <c r="C28" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D28" s="0" t="s">
         <v>85</v>
       </c>
-      <c r="B28" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E28" s="3">
-        <v>68.04</v>
+        <v>144.45</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="B29" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="C29" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D29" s="0" t="s">
         <v>88</v>
       </c>
-      <c r="B29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E29" s="3">
-        <v>117.3</v>
+        <v>304.16</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="B30" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="C30" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D30" s="0" t="s">
         <v>91</v>
       </c>
-      <c r="B30" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E30" s="3">
-        <v>346.71</v>
+        <v>831.35</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
+        <v>92</v>
+      </c>
+      <c r="B31" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="B31" s="0" t="s">
+      <c r="C31" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D31" s="1" t="s">
         <v>94</v>
       </c>
-      <c r="C31" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E31" s="3">
-        <v>65.19</v>
+        <v>23.31</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="B32" s="0" t="s">
         <v>96</v>
       </c>
-      <c r="B32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C32" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D32" s="0" t="s">
+      <c r="D32" s="1" t="s">
         <v>97</v>
       </c>
       <c r="E32" s="3">
-        <v>80.52</v>
+        <v>100</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
         <v>98</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D33" s="0" t="s">
+      <c r="D33" s="1" t="s">
         <v>99</v>
       </c>
       <c r="E33" s="3">
-        <v>59.42</v>
+        <v>1330.72</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
         <v>100</v>
       </c>
       <c r="B34" s="0" t="s">
         <v>101</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D34" s="0" t="s">
+      <c r="D34" s="1" t="s">
         <v>102</v>
       </c>
       <c r="E34" s="3">
-        <v>194.4</v>
+        <v>1558.44</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
         <v>103</v>
       </c>
       <c r="B35" s="0" t="s">
         <v>104</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D35" s="0" t="s">
+      <c r="D35" s="1" t="s">
         <v>105</v>
       </c>
       <c r="E35" s="3">
-        <v>88.72</v>
+        <v>1800.47</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
         <v>106</v>
       </c>
       <c r="B36" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="C36" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D36" s="1" t="s">
         <v>107</v>
       </c>
-      <c r="C36" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E36" s="3">
-        <v>78.6</v>
+        <v>518.43</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
+        <v>108</v>
+      </c>
+      <c r="B37" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="C37" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D37" s="1" t="s">
         <v>109</v>
       </c>
-      <c r="B37" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E37" s="3">
-        <v>144.45</v>
+        <v>374.12</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>113</v>
+        <v>104</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D38" s="0" t="s">
-        <v>114</v>
+      <c r="D38" s="1" t="s">
+        <v>111</v>
       </c>
       <c r="E38" s="3">
-        <v>138.07</v>
+        <v>386.15</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D39" s="0" t="s">
-        <v>117</v>
+      <c r="D39" s="1" t="s">
+        <v>114</v>
       </c>
       <c r="E39" s="3">
-        <v>304.16</v>
+        <v>5.6</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
-        <v>118</v>
+        <v>115</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D40" s="0" t="s">
-        <v>120</v>
+      <c r="D40" s="1" t="s">
+        <v>117</v>
       </c>
       <c r="E40" s="3">
-        <v>180.32</v>
+        <v>541.17</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>122</v>
+        <v>119</v>
       </c>
       <c r="C41" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D41" s="0" t="s">
-        <v>123</v>
+      <c r="D41" s="1" t="s">
+        <v>120</v>
       </c>
       <c r="E41" s="3">
-        <v>831.35</v>
+        <v>4.95</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>125</v>
+        <v>122</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D42" s="0" t="s">
-        <v>126</v>
+      <c r="D42" s="1" t="s">
+        <v>55</v>
       </c>
       <c r="E42" s="3">
-        <v>176.58</v>
+        <v>361.76</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
-        <v>127</v>
+        <v>123</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>128</v>
+        <v>104</v>
       </c>
       <c r="C43" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D43" s="1" t="s">
-        <v>129</v>
+        <v>124</v>
       </c>
       <c r="E43" s="3">
-        <v>23.31</v>
+        <v>1648.07</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
-        <v>130</v>
+        <v>125</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>131</v>
+        <v>126</v>
       </c>
       <c r="C44" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D44" s="1" t="s">
-        <v>132</v>
+        <v>127</v>
       </c>
       <c r="E44" s="3">
-        <v>100</v>
+        <v>979.25</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
-        <v>133</v>
+        <v>128</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="C45" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D45" s="1" t="s">
-        <v>134</v>
+        <v>130</v>
       </c>
       <c r="E45" s="3">
-        <v>1330.72</v>
+        <v>1869</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
-        <v>135</v>
+        <v>131</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>136</v>
+        <v>129</v>
       </c>
       <c r="C46" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D46" s="1" t="s">
-        <v>137</v>
+        <v>114</v>
       </c>
       <c r="E46" s="3">
-        <v>1558.44</v>
+        <v>253.21</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
-        <v>138</v>
+        <v>132</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>139</v>
+        <v>119</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D47" s="1" t="s">
-        <v>140</v>
+        <v>114</v>
       </c>
       <c r="E47" s="3">
-        <v>1800.47</v>
+        <v>9.86</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
-        <v>141</v>
+        <v>133</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>139</v>
+        <v>134</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D48" s="1" t="s">
-        <v>142</v>
+        <v>135</v>
       </c>
       <c r="E48" s="3">
-        <v>518.43</v>
+        <v>916.81</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
-        <v>143</v>
+        <v>136</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
       <c r="C49" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D49" s="1" t="s">
-        <v>144</v>
+        <v>138</v>
       </c>
       <c r="E49" s="3">
-        <v>374.12</v>
+        <v>3357.88</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
-        <v>145</v>
+        <v>139</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>139</v>
+        <v>101</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D50" s="1" t="s">
-        <v>146</v>
+        <v>140</v>
       </c>
       <c r="E50" s="3">
-        <v>386.15</v>
+        <v>232.38</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
-        <v>147</v>
+        <v>141</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>148</v>
+        <v>142</v>
       </c>
       <c r="C51" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D51" s="1" t="s">
-        <v>149</v>
+      <c r="D51" s="0" t="s">
+        <v>143</v>
       </c>
       <c r="E51" s="3">
-        <v>2975.85</v>
+        <v>82.07</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
-        <v>150</v>
+        <v>144</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>148</v>
+        <v>145</v>
       </c>
       <c r="C52" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D52" s="1" t="s">
-        <v>151</v>
+      <c r="D52" s="0" t="s">
+        <v>146</v>
       </c>
       <c r="E52" s="3">
-        <v>5.6</v>
+        <v>33.12</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
-        <v>152</v>
+        <v>147</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="C53" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D53" s="1" t="s">
-        <v>154</v>
+      <c r="D53" s="0" t="s">
+        <v>149</v>
       </c>
       <c r="E53" s="3">
-        <v>541.17</v>
+        <v>35.05</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
-        <v>155</v>
+        <v>150</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>156</v>
+        <v>151</v>
       </c>
       <c r="C54" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D54" s="1" t="s">
-        <v>157</v>
+      <c r="D54" s="0" t="s">
+        <v>152</v>
       </c>
       <c r="E54" s="3">
-        <v>4.95</v>
+        <v>81.44</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
-        <v>158</v>
+        <v>153</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>159</v>
+        <v>151</v>
       </c>
       <c r="C55" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D55" s="1" t="s">
-        <v>72</v>
+      <c r="D55" s="0" t="s">
+        <v>154</v>
       </c>
       <c r="E55" s="3">
-        <v>361.76</v>
+        <v>33.63</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
-        <v>160</v>
+        <v>155</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>139</v>
+        <v>156</v>
       </c>
       <c r="C56" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D56" s="1" t="s">
-        <v>161</v>
+      <c r="D56" s="0" t="s">
+        <v>157</v>
       </c>
       <c r="E56" s="3">
-        <v>1648.07</v>
+        <v>69.03</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
-        <v>162</v>
+        <v>158</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>163</v>
+        <v>159</v>
       </c>
       <c r="C57" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D57" s="1" t="s">
-        <v>164</v>
+      <c r="D57" s="0" t="s">
+        <v>160</v>
       </c>
       <c r="E57" s="3">
-        <v>979.25</v>
+        <v>74.95</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
-        <v>165</v>
+        <v>161</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>166</v>
+        <v>145</v>
       </c>
       <c r="C58" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D58" s="1" t="s">
-        <v>167</v>
+      <c r="D58" s="0" t="s">
+        <v>162</v>
       </c>
       <c r="E58" s="3">
-        <v>1869</v>
+        <v>21.86</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
-        <v>168</v>
+        <v>163</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>166</v>
+        <v>164</v>
       </c>
       <c r="C59" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D59" s="1" t="s">
-        <v>151</v>
+      <c r="D59" s="0" t="s">
+        <v>165</v>
       </c>
       <c r="E59" s="3">
-        <v>253.21</v>
+        <v>19.57</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>156</v>
+        <v>167</v>
       </c>
       <c r="C60" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D60" s="1" t="s">
-        <v>151</v>
+      <c r="D60" s="0" t="s">
+        <v>168</v>
       </c>
       <c r="E60" s="3">
-        <v>9.86</v>
+        <v>125.27</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
+        <v>169</v>
+      </c>
+      <c r="B61" s="0" t="s">
         <v>170</v>
       </c>
-      <c r="B61" s="0" t="s">
+      <c r="C61" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D61" s="0" t="s">
         <v>171</v>
       </c>
-      <c r="C61" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E61" s="3">
-        <v>916.81</v>
+        <v>125.27</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="B62" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="B62" s="0" t="s">
+      <c r="C62" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D62" s="0" t="s">
         <v>174</v>
       </c>
-      <c r="C62" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E62" s="3">
-        <v>3357.88</v>
+        <v>107.23</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
+        <v>175</v>
+      </c>
+      <c r="B63" s="0" t="s">
         <v>176</v>
       </c>
-      <c r="B63" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C63" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D63" s="1" t="s">
+      <c r="D63" s="0" t="s">
         <v>177</v>
       </c>
       <c r="E63" s="3">
-        <v>232.38</v>
+        <v>181.45</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="B64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="C64" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E64" s="3">
-        <v>82.07</v>
+        <v>65.91</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="B65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="C65" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D65" s="0" t="s">
+      <c r="D65" s="1" t="s">
         <v>183</v>
       </c>
       <c r="E65" s="3">
-        <v>33.12</v>
+        <v>14.42</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="B66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="C66" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D66" s="0" t="s">
+      <c r="D66" s="1" t="s">
         <v>186</v>
       </c>
       <c r="E66" s="3">
-        <v>35.05</v>
+        <v>3602.51</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="B67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="C67" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D67" s="0" t="s">
+      <c r="D67" s="1" t="s">
         <v>189</v>
       </c>
       <c r="E67" s="3">
-        <v>81.44</v>
+        <v>1046.46</v>
       </c>
       <c r="F67" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="C68" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D68" s="0" t="s">
-        <v>191</v>
+      <c r="D68" s="1" t="s">
+        <v>192</v>
       </c>
       <c r="E68" s="3">
-        <v>33.63</v>
+        <v>950.53</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="C69" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D69" s="0" t="s">
-        <v>194</v>
+      <c r="D69" s="1" t="s">
+        <v>195</v>
       </c>
       <c r="E69" s="3">
-        <v>69.03</v>
+        <v>263.61</v>
       </c>
       <c r="F69" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B70" s="0" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="C70" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D70" s="0" t="s">
-        <v>197</v>
+      <c r="D70" s="1" t="s">
+        <v>198</v>
       </c>
       <c r="E70" s="3">
-        <v>74.95</v>
+        <v>709.17</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B71" s="0" t="s">
-        <v>182</v>
+        <v>197</v>
       </c>
       <c r="C71" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D71" s="0" t="s">
-        <v>199</v>
+      <c r="D71" s="1" t="s">
+        <v>200</v>
       </c>
       <c r="E71" s="3">
-        <v>21.86</v>
+        <v>2731.08</v>
       </c>
       <c r="F71" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B72" s="0" t="s">
-        <v>201</v>
+        <v>197</v>
       </c>
       <c r="C72" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D72" s="0" t="s">
-        <v>202</v>
+      <c r="D72" s="1" t="s">
+        <v>198</v>
       </c>
       <c r="E72" s="3">
-        <v>19.57</v>
+        <v>71.17</v>
       </c>
       <c r="F72" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="s">
+        <v>202</v>
+      </c>
+      <c r="B73" s="0" t="s">
         <v>203</v>
       </c>
-      <c r="B73" s="0" t="s">
+      <c r="C73" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D73" s="1" t="s">
         <v>204</v>
       </c>
-      <c r="C73" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E73" s="3">
-        <v>125.27</v>
+        <v>1693.62</v>
       </c>
       <c r="F73" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="B74" s="0" t="s">
         <v>206</v>
       </c>
-      <c r="B74" s="0" t="s">
+      <c r="C74" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D74" s="1" t="s">
         <v>207</v>
       </c>
-      <c r="C74" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E74" s="3">
-        <v>125.27</v>
+        <v>43.03</v>
       </c>
       <c r="F74" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="B75" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="C75" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D75" s="0" t="s">
-        <v>211</v>
+      <c r="D75" s="1" t="s">
+        <v>207</v>
       </c>
       <c r="E75" s="3">
-        <v>433.08</v>
+        <v>10.47</v>
       </c>
       <c r="F75" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
       <c r="B76" s="0" t="s">
-        <v>213</v>
+        <v>206</v>
       </c>
       <c r="C76" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D76" s="0" t="s">
-        <v>214</v>
+      <c r="D76" s="1" t="s">
+        <v>210</v>
       </c>
       <c r="E76" s="3">
-        <v>136.84</v>
+        <v>10.47</v>
       </c>
       <c r="F76" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0" t="s">
-        <v>215</v>
+        <v>211</v>
       </c>
       <c r="B77" s="0" t="s">
-        <v>216</v>
+        <v>206</v>
       </c>
       <c r="C77" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D77" s="0" t="s">
-        <v>217</v>
+      <c r="D77" s="1" t="s">
+        <v>212</v>
       </c>
       <c r="E77" s="3">
-        <v>107.23</v>
+        <v>7.16</v>
       </c>
       <c r="F77" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="s">
-        <v>218</v>
+        <v>213</v>
       </c>
       <c r="B78" s="0" t="s">
-        <v>219</v>
+        <v>214</v>
       </c>
       <c r="C78" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D78" s="0" t="s">
-        <v>220</v>
+      <c r="D78" s="1" t="s">
+        <v>215</v>
       </c>
       <c r="E78" s="3">
-        <v>181.45</v>
+        <v>0.56</v>
       </c>
       <c r="F78" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="s">
-        <v>221</v>
+        <v>216</v>
       </c>
       <c r="B79" s="0" t="s">
-        <v>222</v>
+        <v>206</v>
       </c>
       <c r="C79" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D79" s="0" t="s">
-        <v>223</v>
+      <c r="D79" s="1" t="s">
+        <v>217</v>
       </c>
       <c r="E79" s="3">
-        <v>65.91</v>
+        <v>4.95</v>
       </c>
       <c r="F79" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="s">
-        <v>224</v>
+        <v>218</v>
       </c>
       <c r="B80" s="0" t="s">
-        <v>225</v>
+        <v>206</v>
       </c>
       <c r="C80" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D80" s="1" t="s">
-        <v>226</v>
+        <v>219</v>
       </c>
       <c r="E80" s="3">
-        <v>14.42</v>
+        <v>12.16</v>
       </c>
       <c r="F80" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="s">
-        <v>227</v>
+        <v>220</v>
       </c>
       <c r="B81" s="0" t="s">
-        <v>228</v>
+        <v>214</v>
       </c>
       <c r="C81" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D81" s="1" t="s">
-        <v>229</v>
+        <v>221</v>
       </c>
       <c r="E81" s="3">
-        <v>182.87</v>
+        <v>34.75</v>
       </c>
       <c r="F81" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0" t="s">
-        <v>230</v>
+        <v>222</v>
       </c>
       <c r="B82" s="0" t="s">
-        <v>231</v>
+        <v>214</v>
       </c>
       <c r="C82" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D82" s="1" t="s">
-        <v>232</v>
+        <v>221</v>
       </c>
       <c r="E82" s="3">
-        <v>3785.42</v>
+        <v>0.56</v>
       </c>
       <c r="F82" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="0" t="s">
-        <v>233</v>
+        <v>223</v>
       </c>
       <c r="B83" s="0" t="s">
-        <v>234</v>
+        <v>214</v>
       </c>
       <c r="C83" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D83" s="1" t="s">
-        <v>235</v>
+        <v>224</v>
       </c>
       <c r="E83" s="3">
-        <v>1046.46</v>
+        <v>34.75</v>
       </c>
       <c r="F83" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0" t="s">
-        <v>236</v>
+        <v>225</v>
       </c>
       <c r="B84" s="0" t="s">
-        <v>237</v>
+        <v>214</v>
       </c>
       <c r="C84" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D84" s="1" t="s">
-        <v>238</v>
+        <v>226</v>
       </c>
       <c r="E84" s="3">
-        <v>950.53</v>
+        <v>34.75</v>
       </c>
       <c r="F84" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0" t="s">
-        <v>239</v>
+        <v>227</v>
       </c>
       <c r="B85" s="0" t="s">
-        <v>240</v>
+        <v>214</v>
       </c>
       <c r="C85" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D85" s="1" t="s">
-        <v>241</v>
+        <v>228</v>
       </c>
       <c r="E85" s="3">
-        <v>263.61</v>
+        <v>34.75</v>
       </c>
       <c r="F85" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="0" t="s">
-        <v>242</v>
+        <v>229</v>
       </c>
       <c r="B86" s="0" t="s">
-        <v>243</v>
+        <v>206</v>
       </c>
       <c r="C86" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D86" s="1" t="s">
-        <v>244</v>
+        <v>230</v>
       </c>
       <c r="E86" s="3">
-        <v>709.17</v>
+        <v>14.9</v>
       </c>
       <c r="F86" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="0" t="s">
-        <v>245</v>
+        <v>231</v>
       </c>
       <c r="B87" s="0" t="s">
-        <v>243</v>
+        <v>206</v>
       </c>
       <c r="C87" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D87" s="1" t="s">
-        <v>246</v>
+        <v>232</v>
       </c>
       <c r="E87" s="3">
-        <v>2731.08</v>
+        <v>4.44</v>
       </c>
       <c r="F87" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="0" t="s">
-        <v>247</v>
+        <v>233</v>
       </c>
       <c r="B88" s="0" t="s">
-        <v>243</v>
+        <v>214</v>
       </c>
       <c r="C88" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D88" s="1" t="s">
-        <v>244</v>
+        <v>234</v>
       </c>
       <c r="E88" s="3">
-        <v>71.17</v>
+        <v>18.75</v>
       </c>
       <c r="F88" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="0" t="s">
-        <v>248</v>
+        <v>235</v>
       </c>
       <c r="B89" s="0" t="s">
-        <v>249</v>
+        <v>214</v>
       </c>
       <c r="C89" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D89" s="1" t="s">
-        <v>250</v>
+        <v>236</v>
       </c>
       <c r="E89" s="3">
-        <v>1693.62</v>
+        <v>11.09</v>
       </c>
       <c r="F89" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="0" t="s">
-        <v>251</v>
+        <v>237</v>
       </c>
       <c r="B90" s="0" t="s">
-        <v>252</v>
+        <v>214</v>
       </c>
       <c r="C90" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D90" s="1" t="s">
-        <v>253</v>
+        <v>236</v>
       </c>
       <c r="E90" s="3">
-        <v>43.03</v>
+        <v>0.4</v>
       </c>
       <c r="F90" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="0" t="s">
-        <v>254</v>
+        <v>238</v>
       </c>
       <c r="B91" s="0" t="s">
-        <v>252</v>
+        <v>214</v>
       </c>
       <c r="C91" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D91" s="1" t="s">
-        <v>253</v>
+        <v>239</v>
       </c>
       <c r="E91" s="3">
-        <v>10.47</v>
+        <v>100.02</v>
       </c>
       <c r="F91" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="0" t="s">
-        <v>255</v>
+        <v>240</v>
       </c>
       <c r="B92" s="0" t="s">
-        <v>252</v>
+        <v>214</v>
       </c>
       <c r="C92" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D92" s="1" t="s">
-        <v>256</v>
+        <v>241</v>
       </c>
       <c r="E92" s="3">
-        <v>10.47</v>
+        <v>11.09</v>
       </c>
       <c r="F92" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="0" t="s">
-        <v>257</v>
+        <v>242</v>
       </c>
       <c r="B93" s="0" t="s">
-        <v>252</v>
+        <v>243</v>
       </c>
       <c r="C93" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D93" s="1" t="s">
-        <v>258</v>
+      <c r="D93" s="0" t="s">
+        <v>244</v>
       </c>
       <c r="E93" s="3">
-        <v>7.16</v>
+        <v>209.03</v>
       </c>
       <c r="F93" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="0" t="s">
-        <v>259</v>
+        <v>245</v>
       </c>
       <c r="B94" s="0" t="s">
-        <v>260</v>
+        <v>246</v>
       </c>
       <c r="C94" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D94" s="1" t="s">
-        <v>261</v>
+      <c r="D94" s="0" t="s">
+        <v>247</v>
       </c>
       <c r="E94" s="3">
-        <v>0.56</v>
+        <v>29.9</v>
       </c>
       <c r="F94" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="0" t="s">
-        <v>262</v>
+        <v>248</v>
       </c>
       <c r="B95" s="0" t="s">
-        <v>252</v>
+        <v>249</v>
       </c>
       <c r="C95" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D95" s="1" t="s">
-        <v>263</v>
+      <c r="D95" s="0" t="s">
+        <v>250</v>
       </c>
       <c r="E95" s="3">
-        <v>4.95</v>
+        <v>109.75</v>
       </c>
       <c r="F95" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="0" t="s">
-        <v>264</v>
+        <v>251</v>
       </c>
       <c r="B96" s="0" t="s">
         <v>252</v>
       </c>
       <c r="C96" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D96" s="1" t="s">
-        <v>265</v>
+        <v>253</v>
       </c>
       <c r="E96" s="3">
-        <v>12.16</v>
+        <v>210.33</v>
       </c>
       <c r="F96" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="0" t="s">
-        <v>266</v>
+        <v>254</v>
       </c>
       <c r="B97" s="0" t="s">
-        <v>260</v>
+        <v>255</v>
       </c>
       <c r="C97" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D97" s="1" t="s">
-        <v>267</v>
+        <v>256</v>
       </c>
       <c r="E97" s="3">
-        <v>34.75</v>
+        <v>4.95</v>
       </c>
       <c r="F97" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="0" t="s">
-        <v>268</v>
+        <v>257</v>
       </c>
       <c r="B98" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
       <c r="C98" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D98" s="1" t="s">
-        <v>267</v>
+        <v>259</v>
       </c>
       <c r="E98" s="3">
-        <v>0.56</v>
+        <v>40.8</v>
       </c>
       <c r="F98" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="0" t="s">
-        <v>269</v>
+        <v>260</v>
       </c>
       <c r="B99" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="C99" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D99" s="1" t="s">
-        <v>270</v>
+        <v>262</v>
       </c>
       <c r="E99" s="3">
-        <v>34.75</v>
+        <v>40.18</v>
       </c>
       <c r="F99" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="0" t="s">
-        <v>271</v>
+        <v>263</v>
       </c>
       <c r="B100" s="0" t="s">
-        <v>260</v>
+        <v>264</v>
       </c>
       <c r="C100" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D100" s="1" t="s">
-        <v>272</v>
+        <v>265</v>
       </c>
       <c r="E100" s="3">
-        <v>34.75</v>
+        <v>356.33</v>
       </c>
       <c r="F100" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="0" t="s">
-        <v>273</v>
+        <v>266</v>
       </c>
       <c r="B101" s="0" t="s">
-        <v>260</v>
+        <v>264</v>
       </c>
       <c r="C101" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D101" s="1" t="s">
-        <v>274</v>
+        <v>267</v>
       </c>
       <c r="E101" s="3">
-        <v>34.75</v>
+        <v>22.17</v>
       </c>
       <c r="F101" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="0" t="s">
-        <v>275</v>
+        <v>268</v>
       </c>
       <c r="B102" s="0" t="s">
-        <v>252</v>
+        <v>264</v>
       </c>
       <c r="C102" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D102" s="1" t="s">
-        <v>276</v>
+        <v>265</v>
       </c>
       <c r="E102" s="3">
-        <v>14.9</v>
+        <v>129.28</v>
       </c>
       <c r="F102" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="0" t="s">
-        <v>277</v>
+        <v>269</v>
       </c>
       <c r="B103" s="0" t="s">
-        <v>252</v>
+        <v>270</v>
       </c>
       <c r="C103" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D103" s="1" t="s">
-        <v>278</v>
+        <v>271</v>
       </c>
       <c r="E103" s="3">
-        <v>4.44</v>
+        <v>143.94</v>
       </c>
       <c r="F103" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="0" t="s">
-        <v>279</v>
+        <v>272</v>
       </c>
       <c r="B104" s="0" t="s">
-        <v>260</v>
+        <v>273</v>
       </c>
       <c r="C104" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D104" s="1" t="s">
-        <v>280</v>
+        <v>274</v>
       </c>
       <c r="E104" s="3">
-        <v>18.75</v>
+        <v>840.64</v>
       </c>
       <c r="F104" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="0" t="s">
-        <v>281</v>
+        <v>275</v>
       </c>
       <c r="B105" s="0" t="s">
-        <v>260</v>
+        <v>276</v>
       </c>
       <c r="C105" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D105" s="1" t="s">
-        <v>282</v>
+        <v>267</v>
       </c>
       <c r="E105" s="3">
-        <v>11.09</v>
+        <v>19.38</v>
       </c>
       <c r="F105" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="0" t="s">
-        <v>283</v>
+        <v>277</v>
       </c>
       <c r="B106" s="0" t="s">
-        <v>260</v>
+        <v>276</v>
       </c>
       <c r="C106" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D106" s="1" t="s">
-        <v>282</v>
+        <v>267</v>
       </c>
       <c r="E106" s="3">
-        <v>0.4</v>
+        <v>782.22</v>
       </c>
       <c r="F106" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="0" t="s">
-        <v>284</v>
+        <v>278</v>
       </c>
       <c r="B107" s="0" t="s">
-        <v>260</v>
+        <v>206</v>
       </c>
       <c r="C107" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D107" s="1" t="s">
-        <v>285</v>
+        <v>279</v>
       </c>
       <c r="E107" s="3">
-        <v>100.02</v>
+        <v>7.28</v>
       </c>
       <c r="F107" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="0" t="s">
-        <v>286</v>
+        <v>280</v>
       </c>
       <c r="B108" s="0" t="s">
-        <v>260</v>
+        <v>281</v>
       </c>
       <c r="C108" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D108" s="1" t="s">
-        <v>287</v>
+      <c r="D108" s="0" t="s">
+        <v>282</v>
       </c>
       <c r="E108" s="3">
-        <v>11.09</v>
+        <v>2021.53</v>
       </c>
       <c r="F108" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="0" t="s">
-        <v>288</v>
+        <v>283</v>
       </c>
       <c r="B109" s="0" t="s">
-        <v>289</v>
+        <v>284</v>
       </c>
       <c r="C109" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="E109" s="3">
-        <v>209.03</v>
+        <v>69.26</v>
       </c>
       <c r="F109" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
       <c r="B110" s="0" t="s">
-        <v>292</v>
+        <v>287</v>
       </c>
       <c r="C110" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>293</v>
+        <v>288</v>
       </c>
       <c r="E110" s="3">
-        <v>29.9</v>
+        <v>133.36</v>
       </c>
       <c r="F110" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="0" t="s">
-        <v>294</v>
+        <v>289</v>
       </c>
       <c r="B111" s="0" t="s">
-        <v>295</v>
+        <v>290</v>
       </c>
       <c r="C111" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>296</v>
+        <v>291</v>
       </c>
       <c r="E111" s="3">
-        <v>109.75</v>
+        <v>149.1</v>
       </c>
       <c r="F111" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="0" t="s">
-        <v>297</v>
+        <v>292</v>
       </c>
       <c r="B112" s="0" t="s">
-        <v>298</v>
+        <v>293</v>
       </c>
       <c r="C112" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>299</v>
+        <v>294</v>
       </c>
       <c r="E112" s="3">
-        <v>235.27</v>
+        <v>36.55</v>
       </c>
       <c r="F112" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="0" t="s">
-        <v>300</v>
+        <v>295</v>
       </c>
       <c r="B113" s="0" t="s">
-        <v>301</v>
+        <v>293</v>
       </c>
       <c r="C113" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D113" s="1" t="s">
-        <v>302</v>
+      <c r="D113" s="0" t="s">
+        <v>296</v>
       </c>
       <c r="E113" s="3">
-        <v>210.33</v>
+        <v>36.55</v>
       </c>
       <c r="F113" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="0" t="s">
-        <v>303</v>
+        <v>297</v>
       </c>
       <c r="B114" s="0" t="s">
-        <v>304</v>
+        <v>298</v>
       </c>
       <c r="C114" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D114" s="1" t="s">
-        <v>305</v>
+        <v>299</v>
       </c>
       <c r="E114" s="3">
-        <v>4.95</v>
+        <v>5061.65</v>
       </c>
       <c r="F114" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="0" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="B115" s="0" t="s">
-        <v>307</v>
+        <v>298</v>
       </c>
       <c r="C115" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D115" s="1" t="s">
-        <v>308</v>
+        <v>299</v>
       </c>
       <c r="E115" s="3">
-        <v>40.8</v>
+        <v>5970.34</v>
       </c>
       <c r="F115" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="B116" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="C116" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D116" s="1" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
       <c r="E116" s="3">
-        <v>40.18</v>
+        <v>4.74</v>
       </c>
       <c r="F116" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="B117" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="C117" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D117" s="1" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="E117" s="3">
-        <v>356.33</v>
+        <v>4730.67</v>
       </c>
       <c r="F117" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="0" t="s">
-        <v>315</v>
+        <v>307</v>
       </c>
       <c r="B118" s="0" t="s">
-        <v>313</v>
+        <v>308</v>
       </c>
       <c r="C118" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D118" s="1" t="s">
-        <v>316</v>
+        <v>309</v>
       </c>
       <c r="E118" s="3">
-        <v>22.17</v>
+        <v>990.46</v>
       </c>
       <c r="F118" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="0" t="s">
-        <v>317</v>
+        <v>310</v>
       </c>
       <c r="B119" s="0" t="s">
-        <v>313</v>
+        <v>311</v>
       </c>
       <c r="C119" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D119" s="1" t="s">
-        <v>314</v>
+        <v>312</v>
       </c>
       <c r="E119" s="3">
-        <v>129.28</v>
+        <v>167.41</v>
       </c>
       <c r="F119" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="0" t="s">
-        <v>318</v>
+        <v>313</v>
       </c>
       <c r="B120" s="0" t="s">
-        <v>319</v>
+        <v>314</v>
       </c>
       <c r="C120" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D120" s="1" t="s">
-        <v>320</v>
+        <v>315</v>
       </c>
       <c r="E120" s="3">
-        <v>143.94</v>
+        <v>428</v>
       </c>
       <c r="F120" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="0" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
       <c r="B121" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="C121" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D121" s="1" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="E121" s="3">
-        <v>840.64</v>
+        <v>1005.93</v>
       </c>
       <c r="F121" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
       <c r="B122" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="C122" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D122" s="1" t="s">
-        <v>316</v>
+        <v>321</v>
       </c>
       <c r="E122" s="3">
-        <v>19.38</v>
+        <v>528.53</v>
       </c>
       <c r="F122" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="0" t="s">
-        <v>326</v>
+        <v>322</v>
       </c>
       <c r="B123" s="0" t="s">
-        <v>325</v>
+        <v>323</v>
       </c>
       <c r="C123" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D123" s="1" t="s">
-        <v>316</v>
+        <v>324</v>
       </c>
       <c r="E123" s="3">
-        <v>782.22</v>
+        <v>4287.27</v>
       </c>
       <c r="F123" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="0" t="s">
+        <v>325</v>
+      </c>
+      <c r="B124" s="0" t="s">
+        <v>326</v>
+      </c>
+      <c r="C124" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D124" s="1" t="s">
         <v>327</v>
       </c>
-      <c r="B124" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E124" s="3">
-        <v>7.28</v>
+        <v>236.13</v>
       </c>
       <c r="F124" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="0" t="s">
+        <v>328</v>
+      </c>
+      <c r="B125" s="0" t="s">
+        <v>326</v>
+      </c>
+      <c r="C125" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D125" s="1" t="s">
         <v>329</v>
       </c>
-      <c r="B125" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E125" s="3">
-        <v>8.17</v>
+        <v>340.77</v>
       </c>
       <c r="F125" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="0" t="s">
+        <v>330</v>
+      </c>
+      <c r="B126" s="0" t="s">
+        <v>331</v>
+      </c>
+      <c r="C126" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D126" s="1" t="s">
         <v>332</v>
       </c>
-      <c r="B126" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E126" s="3">
-        <v>2021.53</v>
+        <v>34.27</v>
       </c>
       <c r="F126" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="0" t="s">
+        <v>333</v>
+      </c>
+      <c r="B127" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="C127" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D127" s="1" t="s">
         <v>335</v>
       </c>
-      <c r="B127" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E127" s="3">
-        <v>69.26</v>
+        <v>1462.67</v>
       </c>
       <c r="F127" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="0" t="s">
-        <v>338</v>
+        <v>336</v>
       </c>
       <c r="B128" s="0" t="s">
-        <v>339</v>
+        <v>334</v>
       </c>
       <c r="C128" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D128" s="0" t="s">
-        <v>340</v>
+      <c r="D128" s="1" t="s">
+        <v>337</v>
       </c>
       <c r="E128" s="3">
-        <v>133.36</v>
+        <v>33.22</v>
       </c>
       <c r="F128" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="0" t="s">
-        <v>341</v>
+        <v>338</v>
       </c>
       <c r="B129" s="0" t="s">
-        <v>342</v>
+        <v>339</v>
       </c>
       <c r="C129" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D129" s="0" t="s">
-        <v>343</v>
+      <c r="D129" s="1" t="s">
+        <v>340</v>
       </c>
       <c r="E129" s="3">
-        <v>149.1</v>
+        <v>20.81</v>
       </c>
       <c r="F129" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="0" t="s">
-        <v>344</v>
+        <v>341</v>
       </c>
       <c r="B130" s="0" t="s">
-        <v>345</v>
+        <v>334</v>
       </c>
       <c r="C130" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="E130" s="3">
-        <v>36.55</v>
+        <v>47.44</v>
       </c>
       <c r="F130" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="0" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
       <c r="B131" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="C131" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D131" s="0" t="s">
         <v>345</v>
       </c>
-      <c r="C131" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E131" s="3">
-        <v>36.55</v>
+        <v>90.75</v>
       </c>
       <c r="F131" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="0" t="s">
-        <v>349</v>
+        <v>346</v>
       </c>
       <c r="B132" s="0" t="s">
-        <v>350</v>
+        <v>347</v>
       </c>
       <c r="C132" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D132" s="1" t="s">
-        <v>351</v>
+      <c r="D132" s="0" t="s">
+        <v>348</v>
       </c>
       <c r="E132" s="3">
-        <v>5061.65</v>
+        <v>112.37</v>
       </c>
       <c r="F132" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="0" t="s">
-        <v>352</v>
+        <v>349</v>
       </c>
       <c r="B133" s="0" t="s">
         <v>350</v>
       </c>
       <c r="C133" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D133" s="1" t="s">
+      <c r="D133" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E133" s="3">
-        <v>5970.34</v>
+        <v>2558.99</v>
       </c>
       <c r="F133" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="0" t="s">
+        <v>352</v>
+      </c>
+      <c r="B134" s="0" t="s">
         <v>353</v>
       </c>
-      <c r="B134" s="0" t="s">
+      <c r="C134" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D134" s="0" t="s">
         <v>354</v>
       </c>
-      <c r="C134" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E134" s="3">
-        <v>4.74</v>
+        <v>509.11</v>
       </c>
       <c r="F134" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="0" t="s">
+        <v>355</v>
+      </c>
+      <c r="B135" s="0" t="s">
         <v>356</v>
       </c>
-      <c r="B135" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C135" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D135" s="1" t="s">
-        <v>358</v>
+      <c r="D135" s="0" t="s">
+        <v>19</v>
       </c>
       <c r="E135" s="3">
-        <v>4730.67</v>
+        <v>223.98</v>
       </c>
       <c r="F135" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="0" t="s">
-        <v>359</v>
+        <v>357</v>
       </c>
       <c r="B136" s="0" t="s">
-        <v>360</v>
+        <v>302</v>
       </c>
       <c r="C136" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D136" s="1" t="s">
-        <v>361</v>
+        <v>358</v>
       </c>
       <c r="E136" s="3">
-        <v>990.46</v>
+        <v>2.38</v>
       </c>
       <c r="F136" s="2" t="s">
-        <v>10</v>
-[...438 lines deleted...]
-      <c r="F158" s="2" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="F3" r:id="rId3"/>
     <hyperlink ref="F4" r:id="rId4"/>
     <hyperlink ref="F5" r:id="rId5"/>
     <hyperlink ref="F6" r:id="rId6"/>
     <hyperlink ref="F7" r:id="rId7"/>
     <hyperlink ref="F8" r:id="rId8"/>
     <hyperlink ref="F9" r:id="rId9"/>
     <hyperlink ref="F10" r:id="rId10"/>
     <hyperlink ref="F11" r:id="rId11"/>
     <hyperlink ref="F12" r:id="rId12"/>
     <hyperlink ref="F13" r:id="rId13"/>
     <hyperlink ref="F14" r:id="rId14"/>
     <hyperlink ref="F15" r:id="rId15"/>
     <hyperlink ref="F16" r:id="rId16"/>
     <hyperlink ref="F17" r:id="rId17"/>
     <hyperlink ref="F18" r:id="rId18"/>
     <hyperlink ref="F19" r:id="rId19"/>
     <hyperlink ref="F20" r:id="rId20"/>
     <hyperlink ref="F21" r:id="rId21"/>
@@ -4746,54 +4109,32 @@
     <hyperlink ref="F112" r:id="rId112"/>
     <hyperlink ref="F113" r:id="rId113"/>
     <hyperlink ref="F114" r:id="rId114"/>
     <hyperlink ref="F115" r:id="rId115"/>
     <hyperlink ref="F116" r:id="rId116"/>
     <hyperlink ref="F117" r:id="rId117"/>
     <hyperlink ref="F118" r:id="rId118"/>
     <hyperlink ref="F119" r:id="rId119"/>
     <hyperlink ref="F120" r:id="rId120"/>
     <hyperlink ref="F121" r:id="rId121"/>
     <hyperlink ref="F122" r:id="rId122"/>
     <hyperlink ref="F123" r:id="rId123"/>
     <hyperlink ref="F124" r:id="rId124"/>
     <hyperlink ref="F125" r:id="rId125"/>
     <hyperlink ref="F126" r:id="rId126"/>
     <hyperlink ref="F127" r:id="rId127"/>
     <hyperlink ref="F128" r:id="rId128"/>
     <hyperlink ref="F129" r:id="rId129"/>
     <hyperlink ref="F130" r:id="rId130"/>
     <hyperlink ref="F131" r:id="rId131"/>
     <hyperlink ref="F132" r:id="rId132"/>
     <hyperlink ref="F133" r:id="rId133"/>
     <hyperlink ref="F134" r:id="rId134"/>
     <hyperlink ref="F135" r:id="rId135"/>
     <hyperlink ref="F136" r:id="rId136"/>
-    <hyperlink ref="F137" r:id="rId137"/>
-[...20 lines deleted...]
-    <hyperlink ref="F158" r:id="rId158"/>
   </hyperlinks>
   <headerFooter/>
   <tableParts>
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>