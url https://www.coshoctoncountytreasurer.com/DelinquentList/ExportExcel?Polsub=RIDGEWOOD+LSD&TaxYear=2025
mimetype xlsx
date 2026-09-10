--- v2 (2026-07-27)
+++ v3 (2026-09-10)
@@ -5,51 +5,51 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Delinquent List" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="359" uniqueCount="359">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="337" uniqueCount="337">
   <si>
     <t>Property Number</t>
   </si>
   <si>
     <t>Owner Name</t>
   </si>
   <si>
     <t>School District</t>
   </si>
   <si>
     <t>Location Address</t>
   </si>
   <si>
     <t>Amount</t>
   </si>
   <si>
     <t>View Property</t>
   </si>
   <si>
     <t>002-00000098-02</t>
   </si>
   <si>
     <t>GRABER DANNY J</t>
   </si>
   <si>
@@ -123,50 +123,59 @@
   </si>
   <si>
     <t>BROWN DAMIEN E</t>
   </si>
   <si>
     <t>23990 SR 751</t>
   </si>
   <si>
     <t>00200154</t>
   </si>
   <si>
     <t>GLAZER JOSLIN</t>
   </si>
   <si>
     <t>60581 TR 245</t>
   </si>
   <si>
     <t>002-11100021-00</t>
   </si>
   <si>
     <t>PRESYTERIAN SOCIETY OF EVANSCREEK TRUSTEES OF THE MEETING HOUSE OF THE</t>
   </si>
   <si>
     <t xml:space="preserve">SR 751  
 </t>
+  </si>
+  <si>
+    <t>00900032</t>
+  </si>
+  <si>
+    <t>BEAMER DEBBIE PAHOUNDIS</t>
+  </si>
+  <si>
+    <t>29552 TR 469</t>
   </si>
   <si>
     <t>018-00000065-00</t>
   </si>
   <si>
     <t>BEBOUT VINCEANN</t>
   </si>
   <si>
     <t xml:space="preserve">53631 TR 155  
 </t>
   </si>
   <si>
     <t>018-00000128-06</t>
   </si>
   <si>
     <t>JOHNSON RYAN M &amp; JLRS</t>
   </si>
   <si>
     <t xml:space="preserve">TR 162  
 </t>
   </si>
   <si>
     <t>018-00000228-01</t>
   </si>
   <si>
@@ -298,77 +307,50 @@
   <si>
     <t>MURPHY LORETTA L</t>
   </si>
   <si>
     <t xml:space="preserve">23601 SR 93  LOT 123</t>
   </si>
   <si>
     <t>01800367</t>
   </si>
   <si>
     <t>BRINK GLEN</t>
   </si>
   <si>
     <t>22050 TR 1064</t>
   </si>
   <si>
     <t>01800376</t>
   </si>
   <si>
     <t>DAUGHERTY KOLT &amp; DAUGHERTY CHRISTINA &amp;</t>
   </si>
   <si>
     <t xml:space="preserve">23601 SR 93  LOT 126</t>
   </si>
   <si>
-    <t>018-16100059-00</t>
-[...25 lines deleted...]
-  <si>
     <t>020-00000034-00</t>
   </si>
   <si>
     <t>MCFARLAND INGRID</t>
   </si>
   <si>
     <t xml:space="preserve">136 WOOD AVE E 
 </t>
   </si>
   <si>
     <t>020-00000060-00</t>
   </si>
   <si>
     <t>GREEN HEATHER D</t>
   </si>
   <si>
     <t xml:space="preserve">325 5TH ST E 
 WEST LAFAYETTE OH 43845</t>
   </si>
   <si>
     <t>020-00000101-00</t>
   </si>
   <si>
     <t xml:space="preserve">324 6TH E 
 WEST LAFAYETTE OH 43845</t>
@@ -471,105 +453,90 @@
   </si>
   <si>
     <t>SMITH DENNIS JLRS &amp;</t>
   </si>
   <si>
     <t xml:space="preserve">640 4TH ST E 
 </t>
   </si>
   <si>
     <t>020-00001101-00</t>
   </si>
   <si>
     <t xml:space="preserve">WOOD AVE E 
 </t>
   </si>
   <si>
     <t>02000045</t>
   </si>
   <si>
     <t>HOUT TROY</t>
   </si>
   <si>
     <t>320 MAIN ST E LOT 6</t>
   </si>
   <si>
-    <t>02000067</t>
-[...7 lines deleted...]
-  <si>
     <t>02000088</t>
   </si>
   <si>
     <t>GRIEB WILLIAM F</t>
   </si>
   <si>
     <t>320 MAIN ST E LOT 10</t>
   </si>
   <si>
     <t>02000151</t>
   </si>
   <si>
     <t>GREEN GARRY A</t>
   </si>
   <si>
     <t>314 6TH ST E</t>
   </si>
   <si>
     <t>02000152</t>
   </si>
   <si>
     <t>308 6TH E</t>
   </si>
   <si>
     <t>02000158</t>
   </si>
   <si>
     <t>GREIB WILLIAM</t>
   </si>
   <si>
     <t>320 MAIN ST LOT 1</t>
   </si>
   <si>
     <t>02000165</t>
   </si>
   <si>
     <t>THUENER ELIZABETH R</t>
   </si>
   <si>
     <t>320 MAIN ST E LOT 23</t>
-  </si>
-[...4 lines deleted...]
-    <t>535 GEORGE ST N</t>
   </si>
   <si>
     <t>02000208</t>
   </si>
   <si>
     <t>WOLFE DRAVEN</t>
   </si>
   <si>
     <t>320 MAIN ST E LOT 8</t>
   </si>
   <si>
     <t>02000263</t>
   </si>
   <si>
     <t>GREEN SANDRA</t>
   </si>
   <si>
     <t>325 5TH ST E</t>
   </si>
   <si>
     <t>02000275</t>
   </si>
   <si>
     <t>RUSSELL BRYAN DAVID</t>
   </si>
@@ -652,60 +619,50 @@
   <si>
     <t xml:space="preserve">51186 TR 146  
 COSHOCTON OH 43812</t>
   </si>
   <si>
     <t>021-00000631-00</t>
   </si>
   <si>
     <t>LAHNA HOWARD M</t>
   </si>
   <si>
     <t xml:space="preserve">CR 123  
 </t>
   </si>
   <si>
     <t>021-00000631-01</t>
   </si>
   <si>
     <t xml:space="preserve">54959 CR 123  
 </t>
   </si>
   <si>
     <t>021-00000675-01</t>
   </si>
   <si>
-    <t>021-00000821-00</t>
-[...8 lines deleted...]
-  <si>
     <t>021-00000841-00</t>
   </si>
   <si>
     <t>ENERGEX POWER INC.</t>
   </si>
   <si>
     <t xml:space="preserve">6044 COSHOCTON COUNTY  
 </t>
   </si>
   <si>
     <t>021-00000841-01</t>
   </si>
   <si>
     <t>021-00000842-01</t>
   </si>
   <si>
     <t xml:space="preserve">6131 COSHOCTON COUNTY  
 </t>
   </si>
   <si>
     <t>021-00000849-01</t>
   </si>
   <si>
     <t xml:space="preserve">5778 COSHOCTON COUNTY  
 </t>
@@ -833,60 +790,50 @@
   </si>
   <si>
     <t>DOYLE ELIZABETH</t>
   </si>
   <si>
     <t>17899 CR 149</t>
   </si>
   <si>
     <t>021-22200055-00</t>
   </si>
   <si>
     <t>UNITED BRETHREN TRUSTEES OF THE</t>
   </si>
   <si>
     <t xml:space="preserve">TR 124C  
 </t>
   </si>
   <si>
     <t>021-22300056-01</t>
   </si>
   <si>
     <t>GERMAN DUTCH LUTHERANS AND PRESBYTERIAN CHURCH</t>
   </si>
   <si>
     <t xml:space="preserve">TR 123  
-</t>
-[...8 lines deleted...]
-    <t xml:space="preserve">TR 15  
 </t>
   </si>
   <si>
     <t>029-00000482-26</t>
   </si>
   <si>
     <t>SMITH JR WILLIAM G &amp; PAIGE M SMITH</t>
   </si>
   <si>
     <t xml:space="preserve">STAR-LITE DR  
 </t>
   </si>
   <si>
     <t>029-00000640-00</t>
   </si>
   <si>
     <t>PHILLABAUM F WILLIAM</t>
   </si>
   <si>
     <t xml:space="preserve">59831 CR 9  
 </t>
   </si>
   <si>
     <t>029-00000645-00</t>
   </si>
@@ -1006,77 +953,57 @@
   <si>
     <t xml:space="preserve">TR 1045  
 </t>
   </si>
   <si>
     <t>042-00000044-00</t>
   </si>
   <si>
     <t>MCKEE RICHARD H &amp; FAYE I &amp; WESLEY WAYNE</t>
   </si>
   <si>
     <t xml:space="preserve">26202 TR 1045  
 FRESNO OH 43824</t>
   </si>
   <si>
     <t>042-00000054-00</t>
   </si>
   <si>
     <t>CHENEY THOMAS R JLRS &amp;</t>
   </si>
   <si>
     <t xml:space="preserve">25760 TR 180  
 </t>
   </si>
   <si>
-    <t>042-00000111-00</t>
-[...8 lines deleted...]
-  <si>
     <t>042-00000215-00</t>
   </si>
   <si>
     <t>EMLER STELLA</t>
   </si>
   <si>
     <t xml:space="preserve">54265 TR 172  
-</t>
-[...8 lines deleted...]
-    <t xml:space="preserve">25517 SR 93  
 </t>
   </si>
   <si>
     <t>042-00000393-04</t>
   </si>
   <si>
     <t>GIBSON DAWN MARIE &amp; JLRS</t>
   </si>
   <si>
     <t xml:space="preserve">25600 CR 10  
 </t>
   </si>
   <si>
     <t>042-00000418-02</t>
   </si>
   <si>
     <t>MULLET BRENDAN &amp; JLRS</t>
   </si>
   <si>
     <t xml:space="preserve">55242 TR 175  
 </t>
   </si>
   <si>
     <t>042-00000707-00</t>
   </si>
@@ -1219,2800 +1146,2640 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F136" headerRowCount="1">
-  <autoFilter ref="A1:F136"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F128" headerRowCount="1">
+  <autoFilter ref="A1:F128"/>
   <tableColumns count="6">
     <tableColumn id="1" name="Property Number"/>
     <tableColumn id="2" name="Owner Name"/>
     <tableColumn id="3" name="School District"/>
     <tableColumn id="4" name="Location Address"/>
     <tableColumn id="5" name="Amount"/>
     <tableColumn id="6" name="View Property"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=285&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=448&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=516&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=46620&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43046&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43073&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43097&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43105&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43118&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=1258&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=15186&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=15252&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=15381&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=15654&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=15757&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=15925&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=16021&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=16638&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=16802&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=16843&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=16863&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=47587&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=48411&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=48412&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=48413&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44019&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=48342&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=46871&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44073&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=17198&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=17231&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=17232&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=17263&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=17292&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=17334&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=17353&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=17354&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=17360&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=17362&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=17450&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=17454&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=17482&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=17790&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=17834&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=17835&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=17884&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=17914&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=18108&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=18324&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=47611&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44082&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=48421&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=48292&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=48293&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=48364&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44146&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44173&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=48351&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44199&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44206&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=46435&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=45704&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=45296&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=18477&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=18840&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=18873&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=18945&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=19126&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=19175&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=19176&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=19196&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=19551&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=19563&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=19564&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=19566&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=19575&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=19585&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=19593&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=19595&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=19603&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=19604&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=19605&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=19609&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=19615&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=19624&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=19626&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=19637&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=19662&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=19663&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=19678&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=19738&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44228&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=46306&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44237&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=19752&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=19796&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=19798&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=24898&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=25049&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=25054&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=25055&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=25155&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=25430&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=25575&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=25577&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=25755&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44412&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44431&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44438&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44455&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=48409&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=48410&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=33782&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=33783&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=33847&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=33850&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=33871&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=33940&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=34090&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=34165&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=34370&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=34407&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=34640&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=34641&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=34754&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=34959&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=34966&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=35297&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=48166&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=45009&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=46598&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=45033&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=46599&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=46960&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=35363&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=285&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=448&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=516&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=46620&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43046&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43073&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43097&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43105&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43118&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=1258&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43391&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=15186&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=15252&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=15381&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=15654&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=15757&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=15925&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=16021&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=16638&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=16802&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=16843&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=16863&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=47587&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=48411&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=48412&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=48413&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44019&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=48342&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=46871&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44073&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=17263&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=17292&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=17334&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=17353&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=17354&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=17360&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=17362&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=17450&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=17454&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=17482&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=17790&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=17834&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=17835&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=17884&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=17914&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=18108&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=18324&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=47611&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=48421&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=48292&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=48293&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=48364&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44146&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=48351&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44199&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44206&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=46435&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=45704&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=45296&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=18477&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=18840&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=18873&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=18945&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=19126&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=19175&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=19176&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=19196&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=19563&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=19564&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=19566&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=19575&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=19585&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=19593&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=19595&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=19603&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=19604&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=19605&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=19609&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=19615&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=19624&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=19626&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=19637&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=19662&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=19663&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=19678&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=19738&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44228&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=46306&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44237&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=19752&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=19796&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=24898&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=25049&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=25054&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=25055&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=25155&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=25430&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=25575&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=25577&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=25755&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44412&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44431&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44438&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44455&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=48409&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=48410&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=33782&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=33783&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=33847&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=33850&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=33871&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=34090&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=34370&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=34407&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=34640&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=34641&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=34754&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=34959&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=34966&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=35297&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=48166&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=45009&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=46598&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=45033&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=46599&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=46960&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=35363&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:F136"/>
+  <dimension ref="A1:F128"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="19.02606964111328" customWidth="1"/>
     <col min="2" max="2" width="74.2907485961914" customWidth="1"/>
     <col min="3" max="3" width="16.69217872619629" customWidth="1"/>
     <col min="4" max="4" width="25.36981773376465" customWidth="1"/>
     <col min="5" max="5" width="10.763794898986816" customWidth="1"/>
     <col min="6" max="6" width="16.1522798538208" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="3">
-        <v>1554.78</v>
+        <v>1636.4</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>11</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E3" s="3">
-        <v>586.36</v>
+        <v>317.14</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E4" s="3">
-        <v>1122.99</v>
+        <v>1181.94</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>17</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>18</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E5" s="3">
-        <v>86.88</v>
+        <v>91.44</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>21</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="3">
-        <v>80.36</v>
+        <v>84.58</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
         <v>23</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>24</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E7" s="3">
-        <v>2.65</v>
+        <v>2.79</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
         <v>26</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>27</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E8" s="3">
-        <v>338.08</v>
+        <v>355.83</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
         <v>29</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>30</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>31</v>
       </c>
       <c r="E9" s="3">
-        <v>249.49</v>
+        <v>262.58</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
         <v>32</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>33</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>34</v>
       </c>
       <c r="E10" s="3">
-        <v>392.73</v>
+        <v>413.35</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
         <v>35</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>36</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>37</v>
       </c>
       <c r="E11" s="3">
-        <v>238.83</v>
+        <v>251.36</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
         <v>38</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>39</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D12" s="1" t="s">
+      <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="3">
-        <v>1025.43</v>
+        <v>1.08</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
         <v>41</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>42</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>43</v>
       </c>
       <c r="E13" s="3">
-        <v>600.73</v>
+        <v>906.79</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
         <v>44</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>45</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>46</v>
       </c>
       <c r="E14" s="3">
-        <v>1423.56</v>
+        <v>632.27</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
         <v>47</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>48</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>49</v>
       </c>
       <c r="E15" s="3">
-        <v>4537.48</v>
+        <v>1098.29</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
         <v>50</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>51</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>52</v>
       </c>
       <c r="E16" s="3">
-        <v>2530.94</v>
+        <v>4775.69</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
         <v>53</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>54</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>55</v>
       </c>
       <c r="E17" s="3">
-        <v>354.43</v>
+        <v>2363.81</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
         <v>56</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>57</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>58</v>
       </c>
       <c r="E18" s="3">
-        <v>204.68</v>
+        <v>373.04</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
         <v>59</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>60</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>61</v>
       </c>
       <c r="E19" s="3">
-        <v>323.3</v>
+        <v>97.55</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
         <v>62</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>63</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>64</v>
       </c>
       <c r="E20" s="3">
-        <v>2394.44</v>
+        <v>340.27</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
         <v>65</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>66</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>67</v>
       </c>
       <c r="E21" s="3">
-        <v>68.04</v>
+        <v>2520.14</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
         <v>68</v>
       </c>
       <c r="B22" s="0" t="s">
         <v>69</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>70</v>
       </c>
       <c r="E22" s="3">
-        <v>117.3</v>
+        <v>71.61</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
         <v>71</v>
       </c>
       <c r="B23" s="0" t="s">
         <v>72</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D23" s="0" t="s">
-        <v>19</v>
+      <c r="D23" s="1" t="s">
+        <v>73</v>
       </c>
       <c r="E23" s="3">
-        <v>346.71</v>
+        <v>123.46</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>75</v>
+        <v>19</v>
       </c>
       <c r="E24" s="3">
-        <v>65.19</v>
+        <v>364.91</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
         <v>76</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="E25" s="3">
-        <v>80.52</v>
+        <v>68.61</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="E26" s="3">
-        <v>59.42</v>
+        <v>84.75</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>81</v>
+        <v>77</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E27" s="3">
-        <v>78.6</v>
+        <v>62.54</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
         <v>83</v>
       </c>
       <c r="B28" s="0" t="s">
         <v>84</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E28" s="3">
-        <v>144.45</v>
+        <v>82.73</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
         <v>86</v>
       </c>
       <c r="B29" s="0" t="s">
         <v>87</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E29" s="3">
-        <v>304.16</v>
+        <v>152.03</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
         <v>89</v>
       </c>
       <c r="B30" s="0" t="s">
         <v>90</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E30" s="3">
-        <v>831.35</v>
+        <v>320.13</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
         <v>92</v>
       </c>
       <c r="B31" s="0" t="s">
         <v>93</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D31" s="1" t="s">
+      <c r="D31" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E31" s="3">
-        <v>23.31</v>
+        <v>874.99</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
         <v>95</v>
       </c>
       <c r="B32" s="0" t="s">
         <v>96</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>97</v>
       </c>
       <c r="E32" s="3">
-        <v>100</v>
+        <v>1640.26</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
         <v>98</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D33" s="1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E33" s="3">
-        <v>1330.72</v>
+        <v>1894.99</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D34" s="1" t="s">
         <v>102</v>
       </c>
       <c r="E34" s="3">
-        <v>1558.44</v>
+        <v>545.65</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
         <v>103</v>
       </c>
       <c r="B35" s="0" t="s">
+        <v>99</v>
+      </c>
+      <c r="C35" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D35" s="1" t="s">
         <v>104</v>
       </c>
-      <c r="C35" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E35" s="3">
-        <v>1800.47</v>
+        <v>393.76</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="B36" s="0" t="s">
+        <v>99</v>
+      </c>
+      <c r="C36" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D36" s="1" t="s">
         <v>106</v>
       </c>
-      <c r="B36" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E36" s="3">
-        <v>518.43</v>
+        <v>406.42</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
+        <v>107</v>
+      </c>
+      <c r="B37" s="0" t="s">
         <v>108</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D37" s="1" t="s">
         <v>109</v>
       </c>
       <c r="E37" s="3">
-        <v>374.12</v>
+        <v>5.89</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
         <v>110</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>104</v>
+        <v>111</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D38" s="1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="E38" s="3">
-        <v>386.15</v>
+        <v>569.58</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D39" s="1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="E39" s="3">
-        <v>5.6</v>
+        <v>5.21</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D40" s="1" t="s">
-        <v>117</v>
+        <v>58</v>
       </c>
       <c r="E40" s="3">
-        <v>541.17</v>
+        <v>380.72</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
         <v>118</v>
       </c>
       <c r="B41" s="0" t="s">
+        <v>99</v>
+      </c>
+      <c r="C41" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D41" s="1" t="s">
         <v>119</v>
       </c>
-      <c r="C41" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E41" s="3">
-        <v>4.95</v>
+        <v>1734.59</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="B42" s="0" t="s">
         <v>121</v>
       </c>
-      <c r="B42" s="0" t="s">
+      <c r="C42" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D42" s="1" t="s">
         <v>122</v>
       </c>
-      <c r="C42" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E42" s="3">
-        <v>361.76</v>
+        <v>1030.65</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
         <v>123</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>104</v>
+        <v>124</v>
       </c>
       <c r="C43" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D43" s="1" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="E43" s="3">
-        <v>1648.07</v>
+        <v>1967.13</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="C44" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D44" s="1" t="s">
-        <v>127</v>
+        <v>109</v>
       </c>
       <c r="E44" s="3">
-        <v>979.25</v>
+        <v>266.5</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="C45" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D45" s="1" t="s">
-        <v>130</v>
+        <v>109</v>
       </c>
       <c r="E45" s="3">
-        <v>1869</v>
+        <v>10.38</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="B46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="C46" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D46" s="1" t="s">
-        <v>114</v>
+        <v>130</v>
       </c>
       <c r="E46" s="3">
-        <v>253.21</v>
+        <v>964.94</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
+        <v>131</v>
+      </c>
+      <c r="B47" s="0" t="s">
         <v>132</v>
       </c>
-      <c r="B47" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C47" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D47" s="1" t="s">
-        <v>114</v>
+        <v>133</v>
       </c>
       <c r="E47" s="3">
-        <v>9.86</v>
+        <v>3534.17</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>134</v>
+        <v>96</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D48" s="1" t="s">
         <v>135</v>
       </c>
       <c r="E48" s="3">
-        <v>916.81</v>
+        <v>244.58</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
         <v>136</v>
       </c>
       <c r="B49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="C49" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D49" s="1" t="s">
+      <c r="D49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E49" s="3">
-        <v>3357.88</v>
+        <v>46.37</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
         <v>139</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>101</v>
+        <v>140</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D50" s="1" t="s">
-        <v>140</v>
+      <c r="D50" s="0" t="s">
+        <v>141</v>
       </c>
       <c r="E50" s="3">
-        <v>232.38</v>
+        <v>36.89</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="C51" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="E51" s="3">
-        <v>82.07</v>
+        <v>85.72</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="C52" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="3">
-        <v>33.12</v>
+        <v>35.4</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
         <v>147</v>
       </c>
       <c r="B53" s="0" t="s">
         <v>148</v>
       </c>
       <c r="C53" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="3">
-        <v>35.05</v>
+        <v>72.65</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
         <v>150</v>
       </c>
       <c r="B54" s="0" t="s">
         <v>151</v>
       </c>
       <c r="C54" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="3">
-        <v>81.44</v>
+        <v>78.89</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
         <v>153</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="C55" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="E55" s="3">
-        <v>33.63</v>
+        <v>20.6</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="C56" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="E56" s="3">
-        <v>69.03</v>
+        <v>131.85</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="C57" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="E57" s="3">
-        <v>74.95</v>
+        <v>131.85</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>145</v>
+        <v>163</v>
       </c>
       <c r="C58" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="E58" s="3">
-        <v>21.86</v>
+        <v>112.86</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="C59" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="E59" s="3">
-        <v>19.57</v>
+        <v>190.98</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="C60" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="E60" s="3">
-        <v>125.27</v>
+        <v>69.37</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="C61" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D61" s="0" t="s">
-        <v>171</v>
+      <c r="D61" s="1" t="s">
+        <v>173</v>
       </c>
       <c r="E61" s="3">
-        <v>125.27</v>
+        <v>15.18</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="C62" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D62" s="0" t="s">
-        <v>174</v>
+      <c r="D62" s="1" t="s">
+        <v>176</v>
       </c>
       <c r="E62" s="3">
-        <v>107.23</v>
+        <v>3686.39</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="C63" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D63" s="0" t="s">
-        <v>177</v>
+      <c r="D63" s="1" t="s">
+        <v>179</v>
       </c>
       <c r="E63" s="3">
-        <v>181.45</v>
+        <v>1101.39</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="C64" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D64" s="0" t="s">
-        <v>180</v>
+      <c r="D64" s="1" t="s">
+        <v>182</v>
       </c>
       <c r="E64" s="3">
-        <v>65.91</v>
+        <v>1000.43</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="C65" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D65" s="1" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="E65" s="3">
-        <v>14.42</v>
+        <v>277.44</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="C66" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D66" s="1" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="E66" s="3">
-        <v>3602.51</v>
+        <v>746.4</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="B67" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="B67" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C67" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D67" s="1" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E67" s="3">
-        <v>1046.46</v>
+        <v>2874.45</v>
       </c>
       <c r="F67" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>191</v>
+        <v>187</v>
       </c>
       <c r="C68" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D68" s="1" t="s">
-        <v>192</v>
+        <v>188</v>
       </c>
       <c r="E68" s="3">
-        <v>950.53</v>
+        <v>74.9</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="s">
+        <v>192</v>
+      </c>
+      <c r="B69" s="0" t="s">
         <v>193</v>
       </c>
-      <c r="B69" s="0" t="s">
+      <c r="C69" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D69" s="1" t="s">
         <v>194</v>
       </c>
-      <c r="C69" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E69" s="3">
-        <v>263.61</v>
+        <v>45.29</v>
       </c>
       <c r="F69" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="B70" s="0" t="s">
-        <v>197</v>
+        <v>193</v>
       </c>
       <c r="C70" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D70" s="1" t="s">
-        <v>198</v>
+        <v>194</v>
       </c>
       <c r="E70" s="3">
-        <v>709.17</v>
+        <v>11.02</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="s">
-        <v>199</v>
+        <v>196</v>
       </c>
       <c r="B71" s="0" t="s">
+        <v>193</v>
+      </c>
+      <c r="C71" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D71" s="1" t="s">
         <v>197</v>
       </c>
-      <c r="C71" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E71" s="3">
-        <v>2731.08</v>
+        <v>11.02</v>
       </c>
       <c r="F71" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="s">
-        <v>201</v>
+        <v>198</v>
       </c>
       <c r="B72" s="0" t="s">
-        <v>197</v>
+        <v>193</v>
       </c>
       <c r="C72" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D72" s="1" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="E72" s="3">
-        <v>71.17</v>
+        <v>7.54</v>
       </c>
       <c r="F72" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="s">
+        <v>200</v>
+      </c>
+      <c r="B73" s="0" t="s">
+        <v>201</v>
+      </c>
+      <c r="C73" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D73" s="1" t="s">
         <v>202</v>
       </c>
-      <c r="B73" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E73" s="3">
-        <v>1693.62</v>
+        <v>0.59</v>
       </c>
       <c r="F73" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
       <c r="B74" s="0" t="s">
-        <v>206</v>
+        <v>193</v>
       </c>
       <c r="C74" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D74" s="1" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
       <c r="E74" s="3">
-        <v>43.03</v>
+        <v>5.21</v>
       </c>
       <c r="F74" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="B75" s="0" t="s">
+        <v>193</v>
+      </c>
+      <c r="C75" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D75" s="1" t="s">
         <v>206</v>
       </c>
-      <c r="C75" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E75" s="3">
-        <v>10.47</v>
+        <v>12.8</v>
       </c>
       <c r="F75" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="B76" s="0" t="s">
-        <v>206</v>
+        <v>201</v>
       </c>
       <c r="C76" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D76" s="1" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E76" s="3">
-        <v>10.47</v>
+        <v>36.57</v>
       </c>
       <c r="F76" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="B77" s="0" t="s">
-        <v>206</v>
+        <v>201</v>
       </c>
       <c r="C77" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D77" s="1" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="E77" s="3">
-        <v>7.16</v>
+        <v>0.59</v>
       </c>
       <c r="F77" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="B78" s="0" t="s">
-        <v>214</v>
+        <v>201</v>
       </c>
       <c r="C78" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D78" s="1" t="s">
-        <v>215</v>
+        <v>211</v>
       </c>
       <c r="E78" s="3">
-        <v>0.56</v>
+        <v>36.57</v>
       </c>
       <c r="F78" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="s">
-        <v>216</v>
+        <v>212</v>
       </c>
       <c r="B79" s="0" t="s">
-        <v>206</v>
+        <v>201</v>
       </c>
       <c r="C79" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D79" s="1" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="E79" s="3">
-        <v>4.95</v>
+        <v>36.57</v>
       </c>
       <c r="F79" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="s">
-        <v>218</v>
+        <v>214</v>
       </c>
       <c r="B80" s="0" t="s">
-        <v>206</v>
+        <v>201</v>
       </c>
       <c r="C80" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D80" s="1" t="s">
-        <v>219</v>
+        <v>215</v>
       </c>
       <c r="E80" s="3">
-        <v>12.16</v>
+        <v>36.57</v>
       </c>
       <c r="F80" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="s">
-        <v>220</v>
+        <v>216</v>
       </c>
       <c r="B81" s="0" t="s">
-        <v>214</v>
+        <v>193</v>
       </c>
       <c r="C81" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D81" s="1" t="s">
-        <v>221</v>
+        <v>217</v>
       </c>
       <c r="E81" s="3">
-        <v>34.75</v>
+        <v>15.68</v>
       </c>
       <c r="F81" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0" t="s">
-        <v>222</v>
+        <v>218</v>
       </c>
       <c r="B82" s="0" t="s">
-        <v>214</v>
+        <v>193</v>
       </c>
       <c r="C82" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D82" s="1" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="E82" s="3">
-        <v>0.56</v>
+        <v>4.67</v>
       </c>
       <c r="F82" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="0" t="s">
-        <v>223</v>
+        <v>220</v>
       </c>
       <c r="B83" s="0" t="s">
-        <v>214</v>
+        <v>201</v>
       </c>
       <c r="C83" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D83" s="1" t="s">
-        <v>224</v>
+        <v>221</v>
       </c>
       <c r="E83" s="3">
-        <v>34.75</v>
+        <v>19.73</v>
       </c>
       <c r="F83" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0" t="s">
-        <v>225</v>
+        <v>222</v>
       </c>
       <c r="B84" s="0" t="s">
-        <v>214</v>
+        <v>201</v>
       </c>
       <c r="C84" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D84" s="1" t="s">
-        <v>226</v>
+        <v>223</v>
       </c>
       <c r="E84" s="3">
-        <v>34.75</v>
+        <v>11.67</v>
       </c>
       <c r="F84" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0" t="s">
-        <v>227</v>
+        <v>224</v>
       </c>
       <c r="B85" s="0" t="s">
-        <v>214</v>
+        <v>201</v>
       </c>
       <c r="C85" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D85" s="1" t="s">
-        <v>228</v>
+        <v>223</v>
       </c>
       <c r="E85" s="3">
-        <v>34.75</v>
+        <v>0.42</v>
       </c>
       <c r="F85" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="0" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="B86" s="0" t="s">
-        <v>206</v>
+        <v>201</v>
       </c>
       <c r="C86" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D86" s="1" t="s">
-        <v>230</v>
+        <v>226</v>
       </c>
       <c r="E86" s="3">
-        <v>14.9</v>
+        <v>105.27</v>
       </c>
       <c r="F86" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="0" t="s">
-        <v>231</v>
+        <v>227</v>
       </c>
       <c r="B87" s="0" t="s">
-        <v>206</v>
+        <v>201</v>
       </c>
       <c r="C87" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D87" s="1" t="s">
-        <v>232</v>
+        <v>228</v>
       </c>
       <c r="E87" s="3">
-        <v>4.44</v>
+        <v>11.67</v>
       </c>
       <c r="F87" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="0" t="s">
-        <v>233</v>
+        <v>229</v>
       </c>
       <c r="B88" s="0" t="s">
-        <v>214</v>
+        <v>230</v>
       </c>
       <c r="C88" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D88" s="1" t="s">
-        <v>234</v>
+      <c r="D88" s="0" t="s">
+        <v>231</v>
       </c>
       <c r="E88" s="3">
-        <v>18.75</v>
+        <v>220.01</v>
       </c>
       <c r="F88" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="0" t="s">
-        <v>235</v>
+        <v>232</v>
       </c>
       <c r="B89" s="0" t="s">
-        <v>214</v>
+        <v>233</v>
       </c>
       <c r="C89" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D89" s="1" t="s">
-        <v>236</v>
+      <c r="D89" s="0" t="s">
+        <v>234</v>
       </c>
       <c r="E89" s="3">
-        <v>11.09</v>
+        <v>31.47</v>
       </c>
       <c r="F89" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="B90" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="C90" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D90" s="0" t="s">
         <v>237</v>
       </c>
-      <c r="B90" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E90" s="3">
-        <v>0.4</v>
+        <v>115.51</v>
       </c>
       <c r="F90" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="0" t="s">
         <v>238</v>
       </c>
       <c r="B91" s="0" t="s">
-        <v>214</v>
+        <v>239</v>
       </c>
       <c r="C91" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D91" s="1" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="E91" s="3">
-        <v>100.02</v>
+        <v>221.36</v>
       </c>
       <c r="F91" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B92" s="0" t="s">
-        <v>214</v>
+        <v>242</v>
       </c>
       <c r="C92" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D92" s="1" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="E92" s="3">
-        <v>11.09</v>
+        <v>5.2</v>
       </c>
       <c r="F92" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="0" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="B93" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="C93" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D93" s="0" t="s">
-        <v>244</v>
+      <c r="D93" s="1" t="s">
+        <v>246</v>
       </c>
       <c r="E93" s="3">
-        <v>209.03</v>
+        <v>42.29</v>
       </c>
       <c r="F93" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="B94" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="C94" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D94" s="0" t="s">
-        <v>247</v>
+      <c r="D94" s="1" t="s">
+        <v>249</v>
       </c>
       <c r="E94" s="3">
-        <v>29.9</v>
+        <v>375.04</v>
       </c>
       <c r="F94" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="0" t="s">
+        <v>250</v>
+      </c>
+      <c r="B95" s="0" t="s">
         <v>248</v>
       </c>
-      <c r="B95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C95" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D95" s="0" t="s">
-        <v>250</v>
+      <c r="D95" s="1" t="s">
+        <v>251</v>
       </c>
       <c r="E95" s="3">
-        <v>109.75</v>
+        <v>23.33</v>
       </c>
       <c r="F95" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="B96" s="0" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="C96" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D96" s="1" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
       <c r="E96" s="3">
-        <v>210.33</v>
+        <v>136.07</v>
       </c>
       <c r="F96" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="0" t="s">
+        <v>253</v>
+      </c>
+      <c r="B97" s="0" t="s">
         <v>254</v>
       </c>
-      <c r="B97" s="0" t="s">
+      <c r="C97" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D97" s="1" t="s">
         <v>255</v>
       </c>
-      <c r="C97" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E97" s="3">
-        <v>4.95</v>
+        <v>151.5</v>
       </c>
       <c r="F97" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="0" t="s">
+        <v>256</v>
+      </c>
+      <c r="B98" s="0" t="s">
         <v>257</v>
       </c>
-      <c r="B98" s="0" t="s">
+      <c r="C98" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D98" s="1" t="s">
         <v>258</v>
       </c>
-      <c r="C98" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E98" s="3">
-        <v>40.8</v>
+        <v>674.27</v>
       </c>
       <c r="F98" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="B99" s="0" t="s">
         <v>260</v>
       </c>
-      <c r="B99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C99" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D99" s="1" t="s">
-        <v>262</v>
+        <v>251</v>
       </c>
       <c r="E99" s="3">
-        <v>40.18</v>
+        <v>20.4</v>
       </c>
       <c r="F99" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
       <c r="B100" s="0" t="s">
-        <v>264</v>
+        <v>260</v>
       </c>
       <c r="C100" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D100" s="1" t="s">
-        <v>265</v>
+        <v>251</v>
       </c>
       <c r="E100" s="3">
-        <v>356.33</v>
+        <v>823.28</v>
       </c>
       <c r="F100" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="0" t="s">
-        <v>266</v>
+        <v>262</v>
       </c>
       <c r="B101" s="0" t="s">
-        <v>264</v>
+        <v>193</v>
       </c>
       <c r="C101" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D101" s="1" t="s">
-        <v>267</v>
+        <v>263</v>
       </c>
       <c r="E101" s="3">
-        <v>22.17</v>
+        <v>7.66</v>
       </c>
       <c r="F101" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="0" t="s">
-        <v>268</v>
+        <v>264</v>
       </c>
       <c r="B102" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="C102" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D102" s="1" t="s">
-        <v>265</v>
+      <c r="D102" s="0" t="s">
+        <v>266</v>
       </c>
       <c r="E102" s="3">
-        <v>129.28</v>
+        <v>2127.66</v>
       </c>
       <c r="F102" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="0" t="s">
+        <v>267</v>
+      </c>
+      <c r="B103" s="0" t="s">
+        <v>268</v>
+      </c>
+      <c r="C103" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D103" s="0" t="s">
         <v>269</v>
       </c>
-      <c r="B103" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E103" s="3">
-        <v>143.94</v>
+        <v>72.9</v>
       </c>
       <c r="F103" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="0" t="s">
+        <v>270</v>
+      </c>
+      <c r="B104" s="0" t="s">
+        <v>271</v>
+      </c>
+      <c r="C104" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D104" s="0" t="s">
         <v>272</v>
       </c>
-      <c r="B104" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E104" s="3">
-        <v>840.64</v>
+        <v>140.35</v>
       </c>
       <c r="F104" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="0" t="s">
+        <v>273</v>
+      </c>
+      <c r="B105" s="0" t="s">
+        <v>274</v>
+      </c>
+      <c r="C105" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D105" s="0" t="s">
         <v>275</v>
       </c>
-      <c r="B105" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E105" s="3">
-        <v>19.38</v>
+        <v>156.93</v>
       </c>
       <c r="F105" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="B106" s="0" t="s">
         <v>277</v>
       </c>
-      <c r="B106" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C106" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D106" s="1" t="s">
-        <v>267</v>
+      <c r="D106" s="0" t="s">
+        <v>278</v>
       </c>
       <c r="E106" s="3">
-        <v>782.22</v>
+        <v>38.47</v>
       </c>
       <c r="F106" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="0" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="B107" s="0" t="s">
-        <v>206</v>
+        <v>277</v>
       </c>
       <c r="C107" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D107" s="1" t="s">
-        <v>279</v>
+      <c r="D107" s="0" t="s">
+        <v>280</v>
       </c>
       <c r="E107" s="3">
-        <v>7.28</v>
+        <v>38.47</v>
       </c>
       <c r="F107" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="0" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="B108" s="0" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="C108" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D108" s="0" t="s">
-        <v>282</v>
+      <c r="D108" s="1" t="s">
+        <v>283</v>
       </c>
       <c r="E108" s="3">
-        <v>2021.53</v>
+        <v>5327.38</v>
       </c>
       <c r="F108" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="0" t="s">
+        <v>284</v>
+      </c>
+      <c r="B109" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="C109" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D109" s="1" t="s">
         <v>283</v>
       </c>
-      <c r="B109" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E109" s="3">
-        <v>69.26</v>
+        <v>6283.78</v>
       </c>
       <c r="F109" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="B110" s="0" t="s">
         <v>286</v>
       </c>
-      <c r="B110" s="0" t="s">
+      <c r="C110" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D110" s="1" t="s">
         <v>287</v>
       </c>
-      <c r="C110" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E110" s="3">
-        <v>133.36</v>
+        <v>2.88</v>
       </c>
       <c r="F110" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="B111" s="0" t="s">
         <v>289</v>
       </c>
-      <c r="B111" s="0" t="s">
+      <c r="C111" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D111" s="1" t="s">
         <v>290</v>
       </c>
-      <c r="C111" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E111" s="3">
-        <v>149.1</v>
+        <v>4979.02</v>
       </c>
       <c r="F111" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="B112" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="B112" s="0" t="s">
+      <c r="C112" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D112" s="1" t="s">
         <v>293</v>
       </c>
-      <c r="C112" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E112" s="3">
-        <v>36.55</v>
+        <v>1042.46</v>
       </c>
       <c r="F112" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="B113" s="0" t="s">
         <v>295</v>
       </c>
-      <c r="B113" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C113" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D113" s="0" t="s">
+      <c r="D113" s="1" t="s">
         <v>296</v>
       </c>
       <c r="E113" s="3">
-        <v>36.55</v>
+        <v>450.47</v>
       </c>
       <c r="F113" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="0" t="s">
         <v>297</v>
       </c>
       <c r="B114" s="0" t="s">
         <v>298</v>
       </c>
       <c r="C114" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D114" s="1" t="s">
         <v>299</v>
       </c>
       <c r="E114" s="3">
-        <v>5061.65</v>
+        <v>156.28</v>
       </c>
       <c r="F114" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="0" t="s">
         <v>300</v>
       </c>
       <c r="B115" s="0" t="s">
-        <v>298</v>
+        <v>301</v>
       </c>
       <c r="C115" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D115" s="1" t="s">
-        <v>299</v>
+        <v>302</v>
       </c>
       <c r="E115" s="3">
-        <v>5970.34</v>
+        <v>4512.35</v>
       </c>
       <c r="F115" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="0" t="s">
-        <v>301</v>
+        <v>303</v>
       </c>
       <c r="B116" s="0" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
       <c r="C116" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D116" s="1" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="E116" s="3">
-        <v>4.74</v>
+        <v>53.4</v>
       </c>
       <c r="F116" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="0" t="s">
+        <v>306</v>
+      </c>
+      <c r="B117" s="0" t="s">
         <v>304</v>
       </c>
-      <c r="B117" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C117" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D117" s="1" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="E117" s="3">
-        <v>4730.67</v>
+        <v>318.67</v>
       </c>
       <c r="F117" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="0" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="B118" s="0" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="C118" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D118" s="1" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="E118" s="3">
-        <v>990.46</v>
+        <v>36.07</v>
       </c>
       <c r="F118" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="0" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="B119" s="0" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="C119" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D119" s="1" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="E119" s="3">
-        <v>167.41</v>
+        <v>1539.44</v>
       </c>
       <c r="F119" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="0" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B120" s="0" t="s">
-        <v>314</v>
+        <v>312</v>
       </c>
       <c r="C120" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D120" s="1" t="s">
         <v>315</v>
       </c>
       <c r="E120" s="3">
-        <v>428</v>
+        <v>34.96</v>
       </c>
       <c r="F120" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="0" t="s">
         <v>316</v>
       </c>
       <c r="B121" s="0" t="s">
         <v>317</v>
       </c>
       <c r="C121" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D121" s="1" t="s">
         <v>318</v>
       </c>
       <c r="E121" s="3">
-        <v>1005.93</v>
+        <v>21.9</v>
       </c>
       <c r="F121" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="0" t="s">
         <v>319</v>
       </c>
       <c r="B122" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="C122" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D122" s="0" t="s">
         <v>320</v>
       </c>
-      <c r="C122" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E122" s="3">
-        <v>528.53</v>
+        <v>49.93</v>
       </c>
       <c r="F122" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="B123" s="0" t="s">
         <v>322</v>
       </c>
-      <c r="B123" s="0" t="s">
+      <c r="C123" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D123" s="0" t="s">
         <v>323</v>
       </c>
-      <c r="C123" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E123" s="3">
-        <v>4287.27</v>
+        <v>95.51</v>
       </c>
       <c r="F123" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="0" t="s">
+        <v>324</v>
+      </c>
+      <c r="B124" s="0" t="s">
         <v>325</v>
       </c>
-      <c r="B124" s="0" t="s">
+      <c r="C124" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D124" s="0" t="s">
         <v>326</v>
       </c>
-      <c r="C124" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E124" s="3">
-        <v>236.13</v>
+        <v>118.27</v>
       </c>
       <c r="F124" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="B125" s="0" t="s">
         <v>328</v>
       </c>
-      <c r="B125" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C125" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D125" s="1" t="s">
+      <c r="D125" s="0" t="s">
         <v>329</v>
       </c>
       <c r="E125" s="3">
-        <v>340.77</v>
+        <v>2693.34</v>
       </c>
       <c r="F125" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="0" t="s">
         <v>330</v>
       </c>
       <c r="B126" s="0" t="s">
         <v>331</v>
       </c>
       <c r="C126" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D126" s="1" t="s">
+      <c r="D126" s="0" t="s">
         <v>332</v>
       </c>
       <c r="E126" s="3">
-        <v>34.27</v>
+        <v>535.84</v>
       </c>
       <c r="F126" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="0" t="s">
         <v>333</v>
       </c>
       <c r="B127" s="0" t="s">
         <v>334</v>
       </c>
       <c r="C127" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D127" s="1" t="s">
-        <v>335</v>
+      <c r="D127" s="0" t="s">
+        <v>19</v>
       </c>
       <c r="E127" s="3">
-        <v>1462.67</v>
+        <v>235.74</v>
       </c>
       <c r="F127" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="0" t="s">
+        <v>335</v>
+      </c>
+      <c r="B128" s="0" t="s">
+        <v>286</v>
+      </c>
+      <c r="C128" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D128" s="1" t="s">
         <v>336</v>
       </c>
-      <c r="B128" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E128" s="3">
-        <v>33.22</v>
+        <v>1.45</v>
       </c>
       <c r="F128" s="2" t="s">
-        <v>10</v>
-[...158 lines deleted...]
-      <c r="F136" s="2" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="F3" r:id="rId3"/>
     <hyperlink ref="F4" r:id="rId4"/>
     <hyperlink ref="F5" r:id="rId5"/>
     <hyperlink ref="F6" r:id="rId6"/>
     <hyperlink ref="F7" r:id="rId7"/>
     <hyperlink ref="F8" r:id="rId8"/>
     <hyperlink ref="F9" r:id="rId9"/>
     <hyperlink ref="F10" r:id="rId10"/>
     <hyperlink ref="F11" r:id="rId11"/>
     <hyperlink ref="F12" r:id="rId12"/>
     <hyperlink ref="F13" r:id="rId13"/>
     <hyperlink ref="F14" r:id="rId14"/>
     <hyperlink ref="F15" r:id="rId15"/>
     <hyperlink ref="F16" r:id="rId16"/>
     <hyperlink ref="F17" r:id="rId17"/>
     <hyperlink ref="F18" r:id="rId18"/>
     <hyperlink ref="F19" r:id="rId19"/>
     <hyperlink ref="F20" r:id="rId20"/>
     <hyperlink ref="F21" r:id="rId21"/>
@@ -4101,40 +3868,32 @@
     <hyperlink ref="F104" r:id="rId104"/>
     <hyperlink ref="F105" r:id="rId105"/>
     <hyperlink ref="F106" r:id="rId106"/>
     <hyperlink ref="F107" r:id="rId107"/>
     <hyperlink ref="F108" r:id="rId108"/>
     <hyperlink ref="F109" r:id="rId109"/>
     <hyperlink ref="F110" r:id="rId110"/>
     <hyperlink ref="F111" r:id="rId111"/>
     <hyperlink ref="F112" r:id="rId112"/>
     <hyperlink ref="F113" r:id="rId113"/>
     <hyperlink ref="F114" r:id="rId114"/>
     <hyperlink ref="F115" r:id="rId115"/>
     <hyperlink ref="F116" r:id="rId116"/>
     <hyperlink ref="F117" r:id="rId117"/>
     <hyperlink ref="F118" r:id="rId118"/>
     <hyperlink ref="F119" r:id="rId119"/>
     <hyperlink ref="F120" r:id="rId120"/>
     <hyperlink ref="F121" r:id="rId121"/>
     <hyperlink ref="F122" r:id="rId122"/>
     <hyperlink ref="F123" r:id="rId123"/>
     <hyperlink ref="F124" r:id="rId124"/>
     <hyperlink ref="F125" r:id="rId125"/>
     <hyperlink ref="F126" r:id="rId126"/>
     <hyperlink ref="F127" r:id="rId127"/>
     <hyperlink ref="F128" r:id="rId128"/>
-    <hyperlink ref="F129" r:id="rId129"/>
-[...6 lines deleted...]
-    <hyperlink ref="F136" r:id="rId136"/>
   </hyperlinks>
   <headerFooter/>
   <tableParts>
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>