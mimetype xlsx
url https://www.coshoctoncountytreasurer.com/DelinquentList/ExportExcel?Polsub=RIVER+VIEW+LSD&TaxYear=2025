--- v0 (2026-02-03)
+++ v1 (2026-06-11)
@@ -5,249 +5,172 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Delinquent List" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1570" uniqueCount="1570">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1170" uniqueCount="1170">
   <si>
     <t>Property Number</t>
   </si>
   <si>
     <t>Owner Name</t>
   </si>
   <si>
     <t>School District</t>
   </si>
   <si>
     <t>Location Address</t>
   </si>
   <si>
     <t>Amount</t>
   </si>
   <si>
     <t>View Property</t>
   </si>
   <si>
-    <t>003-00000018-07</t>
-[...2 lines deleted...]
-    <t>KERBY JODIE &amp; JLRS</t>
+    <t>003-00000028-00</t>
+  </si>
+  <si>
+    <t>MORAN TINA M</t>
   </si>
   <si>
     <t>RIVER VIEW LSD</t>
   </si>
   <si>
-    <t xml:space="preserve">41045 TR 78  
+    <t xml:space="preserve">20677 CR 3  
 </t>
   </si>
   <si>
     <t>View</t>
-  </si>
-[...45 lines deleted...]
-</t>
   </si>
   <si>
     <t>003-00000339-00</t>
   </si>
   <si>
     <t>CAIRATI JOSHUA MICHAEL</t>
   </si>
   <si>
     <t xml:space="preserve">22191 TR 135  
 </t>
   </si>
   <si>
     <t>003-00000340-00</t>
   </si>
   <si>
     <t>SHAW JESSY RAY</t>
   </si>
   <si>
     <t xml:space="preserve">41004 TR 78  
 </t>
   </si>
   <si>
     <t>003-00000340-01</t>
   </si>
   <si>
     <t>SHAW JESSY RAY &amp; JEFFREY E DICKERSON</t>
   </si>
   <si>
     <t xml:space="preserve">TOWNSHIP ROAD 78  
 COSHOCTON OH 43812</t>
   </si>
   <si>
     <t>003-00000340-02</t>
   </si>
   <si>
     <t xml:space="preserve">40840 TOWNSHIP ROAD 78  
 COSHOCTON OH 43812</t>
   </si>
   <si>
-    <t>003-00000477-08</t>
-[...8 lines deleted...]
-  <si>
     <t>003-00000477-09</t>
   </si>
   <si>
     <t>HAMILTON JOHN M</t>
   </si>
   <si>
     <t xml:space="preserve">19128 TR 67  
 </t>
   </si>
   <si>
-    <t>003-00000477-10</t>
-[...8 lines deleted...]
-  <si>
     <t>003-00000487-00</t>
   </si>
   <si>
     <t>LANGDON JOHN E</t>
   </si>
   <si>
     <t xml:space="preserve">CR 3  
 </t>
   </si>
   <si>
     <t>003-00000488-00</t>
   </si>
   <si>
     <t>LANGDON WILLIAM H &amp; JOYCE A LANGDON</t>
   </si>
   <si>
     <t>003-00000489-00</t>
   </si>
   <si>
     <t>003-00000490-00</t>
   </si>
   <si>
     <t xml:space="preserve">20700 CR 3  
 </t>
   </si>
   <si>
     <t>003-00000491-00</t>
   </si>
   <si>
     <t>003-00000493-00</t>
   </si>
   <si>
     <t>003-00000494-00</t>
   </si>
   <si>
     <t>003-00000495-00</t>
   </si>
   <si>
     <t xml:space="preserve">20712 CR 3  
-</t>
-[...8 lines deleted...]
-    <t xml:space="preserve">19104 CR 54  
 </t>
   </si>
   <si>
     <t>003-00000549-02</t>
   </si>
   <si>
     <t>WARD MONTGOMERY</t>
   </si>
   <si>
     <t xml:space="preserve">23300 SR 79  
 </t>
   </si>
   <si>
     <t>003-00000874-00</t>
   </si>
   <si>
     <t>ROYALTY ENTERPRISES INC AN OHIO CORPORATION</t>
   </si>
   <si>
     <t xml:space="preserve">19913 CR 3  
 </t>
   </si>
   <si>
     <t>003-00000876-14</t>
   </si>
@@ -269,59 +192,50 @@
   </si>
   <si>
     <t xml:space="preserve">19311 CR 18  
 WARSAW OH 43844</t>
   </si>
   <si>
     <t>003-00000937-00</t>
   </si>
   <si>
     <t>BRICK SERVICE AND SALES INC</t>
   </si>
   <si>
     <t xml:space="preserve">4714 COSHOCTON COUNTY  
 </t>
   </si>
   <si>
     <t>00300073</t>
   </si>
   <si>
     <t>LANGDON SUSAN</t>
   </si>
   <si>
     <t>20700 CR 3</t>
   </si>
   <si>
-    <t>00300107</t>
-[...7 lines deleted...]
-  <si>
     <t>00300145</t>
   </si>
   <si>
     <t>LANHAM MARY E</t>
   </si>
   <si>
     <t>20621 TR 51</t>
   </si>
   <si>
     <t>00300168</t>
   </si>
   <si>
     <t>MOORE KELSIE R</t>
   </si>
   <si>
     <t>20539 SR 60</t>
   </si>
   <si>
     <t>00300170</t>
   </si>
   <si>
     <t>GRANT DUSTIE L &amp; JOSHUA M CAIRATI</t>
   </si>
   <si>
     <t>22191 TR 135</t>
@@ -351,177 +265,130 @@
   </si>
   <si>
     <t>HAHN ERIC</t>
   </si>
   <si>
     <t>004-00000098-00</t>
   </si>
   <si>
     <t>MCKEE JOSHUA M</t>
   </si>
   <si>
     <t xml:space="preserve">44078 US 36  
 </t>
   </si>
   <si>
     <t>004-00000123-00</t>
   </si>
   <si>
     <t>WRIGHT JAYZMIN L</t>
   </si>
   <si>
     <t xml:space="preserve">44869 TR 413  
 </t>
   </si>
   <si>
-    <t>004-00000230-02</t>
-[...8 lines deleted...]
-  <si>
     <t>004-00000277-02</t>
   </si>
   <si>
     <t>WRIGHT KAMREN A &amp; JLRS</t>
   </si>
   <si>
     <t xml:space="preserve">41683 US 36  
 </t>
   </si>
   <si>
     <t>004-00000277-03</t>
   </si>
   <si>
     <t>MIZER SHELBY H</t>
   </si>
   <si>
     <t xml:space="preserve">41709 US 36  
 </t>
   </si>
   <si>
     <t>004-00000299-02</t>
   </si>
   <si>
     <t>SAYLOR KIANA</t>
   </si>
   <si>
     <t xml:space="preserve">28364 CR 24  
 </t>
   </si>
   <si>
     <t>004-00000322-01</t>
   </si>
   <si>
     <t>LANGDON WILLIAM H &amp; JLRS</t>
   </si>
   <si>
     <t xml:space="preserve">26982 CR 25  
 </t>
   </si>
   <si>
-    <t>004-00000355-01</t>
-[...8 lines deleted...]
-  <si>
     <t>004-00000368-00</t>
   </si>
   <si>
     <t>KROWNAPPLE JOHN J JR &amp; KIMBERLY D KROWNAPPLE</t>
   </si>
   <si>
     <t xml:space="preserve">28400 TR 29  
 </t>
   </si>
   <si>
-    <t>004-00000374-00</t>
-[...8 lines deleted...]
-  <si>
     <t>004-00000487-00</t>
   </si>
   <si>
     <t>MUNN AMY J</t>
   </si>
   <si>
     <t xml:space="preserve">43601 TR 28  
 </t>
   </si>
   <si>
     <t>004-00000546-00</t>
   </si>
   <si>
     <t>KEMPF STEVEN C TRUSTEE OF THE STEVEN C KEMPF &amp; CHERYL D KEMPF FAMILY TRUST &amp;</t>
   </si>
   <si>
     <t xml:space="preserve">42704 TR 1153  
-</t>
-[...8 lines deleted...]
-    <t xml:space="preserve">42508 TR 1192  
 </t>
   </si>
   <si>
     <t>004-00000871-03</t>
   </si>
   <si>
     <t>STRANGE CAROLYN</t>
   </si>
   <si>
     <t xml:space="preserve">TR 29  
 WARSAW OH 43844</t>
   </si>
   <si>
-    <t>004-00000875-00</t>
-[...5 lines deleted...]
-  <si>
     <t>004-00001011-00</t>
   </si>
   <si>
     <t>ATLAS NOBLE LLC</t>
   </si>
   <si>
     <t xml:space="preserve">625999 COSHOCTON COUNTY  
 </t>
   </si>
   <si>
     <t>004-00001093-00</t>
   </si>
   <si>
     <t>AM-TEK OIL INC</t>
   </si>
   <si>
     <t xml:space="preserve">4083 COSHOCTON COUNTY  
 </t>
   </si>
   <si>
     <t>004-00001093-01</t>
   </si>
   <si>
     <t>004-00001172-00</t>
   </si>
@@ -764,107 +631,69 @@
   <si>
     <t>WISE LAKEIN</t>
   </si>
   <si>
     <t>43537 US 36</t>
   </si>
   <si>
     <t>00400182</t>
   </si>
   <si>
     <t>SNYDER RUSSELL E</t>
   </si>
   <si>
     <t>44890 TR 1232</t>
   </si>
   <si>
     <t>00400208</t>
   </si>
   <si>
     <t>LANGDON WILLIAM A &amp; LANGDON JOYCE A</t>
   </si>
   <si>
     <t>26982 CR 25</t>
   </si>
   <si>
-    <t>00400209</t>
-[...7 lines deleted...]
-  <si>
     <t>00400247</t>
   </si>
   <si>
     <t>MCPEAK HEIDI</t>
   </si>
   <si>
     <t>28364 CR 24</t>
-  </si>
-[...7 lines deleted...]
-    <t>44598 CR 27</t>
   </si>
   <si>
     <t>005-00000084-01</t>
   </si>
   <si>
     <t>REED MATTHEW &amp; JLRS</t>
   </si>
   <si>
     <t xml:space="preserve">41709 CR 318  
 BLISSFIELD OH 43805</t>
   </si>
   <si>
-    <t>005-00000096-00</t>
-[...18 lines deleted...]
-  <si>
     <t>005-00000198-00</t>
   </si>
   <si>
     <t>BLISSFIELD MEMORIES LLC</t>
   </si>
   <si>
     <t xml:space="preserve">30218 SR 60  
 </t>
   </si>
   <si>
     <t>005-00000214-01</t>
   </si>
   <si>
     <t xml:space="preserve">30410 SR 60  
 </t>
   </si>
   <si>
     <t>005-00000242-00</t>
   </si>
   <si>
     <t>WILLIAMSON DAVID A SUC TTEE THE WANETA WILLIAMSON REVOCABLE LIVING TRUST BY &amp;</t>
   </si>
   <si>
     <t xml:space="preserve">SR 60  
 </t>
@@ -905,103 +734,78 @@
   <si>
     <t xml:space="preserve">42205 CR 318  
 </t>
   </si>
   <si>
     <t>005-00000295-00</t>
   </si>
   <si>
     <t>REED RONALD G &amp; JLRS</t>
   </si>
   <si>
     <t xml:space="preserve">TR 1053  
 </t>
   </si>
   <si>
     <t>005-00000296-00</t>
   </si>
   <si>
     <t>005-00000297-00</t>
   </si>
   <si>
     <t xml:space="preserve">30489 TR 1053  
 </t>
   </si>
   <si>
-    <t>005-00000534-09</t>
-[...8 lines deleted...]
-  <si>
     <t>005-00000536-00</t>
   </si>
   <si>
     <t>JACKNA JACQUELINE</t>
   </si>
   <si>
     <t xml:space="preserve">TR 25  
 WARSAW OH 43844</t>
   </si>
   <si>
     <t>00500025</t>
   </si>
   <si>
     <t>JACKNA JAQUE J</t>
   </si>
   <si>
     <t>30800 TR 25</t>
   </si>
   <si>
     <t>00500036</t>
   </si>
   <si>
     <t>WILLIAMSON MARSHA</t>
   </si>
   <si>
     <t>29716 SR 60</t>
   </si>
   <si>
-    <t>00500047</t>
-[...13 lines deleted...]
-  <si>
     <t>00500053</t>
   </si>
   <si>
     <t>SAMPSEL PAM</t>
   </si>
   <si>
     <t>30186 CR 343</t>
   </si>
   <si>
     <t>00500059</t>
   </si>
   <si>
     <t>BROWN TED F &amp; BROWN PATRICIA &amp;</t>
   </si>
   <si>
     <t>29860 CR 25</t>
   </si>
   <si>
     <t>007-00000060-04</t>
   </si>
   <si>
     <t>MILLER ABE N &amp; JLRS</t>
   </si>
   <si>
     <t xml:space="preserve">30111 CR 190  
@@ -1056,726 +860,430 @@
   <si>
     <t xml:space="preserve">16817 TR 483A  
 </t>
   </si>
   <si>
     <t>010-00000353-00</t>
   </si>
   <si>
     <t>GREEN JOSHUA</t>
   </si>
   <si>
     <t xml:space="preserve">SR 16  
 </t>
   </si>
   <si>
     <t>010-00000386-00</t>
   </si>
   <si>
     <t>SAGLE SHERRIE M</t>
   </si>
   <si>
     <t xml:space="preserve">18444 TR 284  
 </t>
   </si>
   <si>
-    <t>010-00000390-00</t>
-[...18 lines deleted...]
-  <si>
     <t>010-00000438-03</t>
   </si>
   <si>
     <t>JOHNSON ROBERT J &amp;</t>
   </si>
   <si>
     <t xml:space="preserve">CR 429  
 </t>
   </si>
   <si>
     <t>010-00000663-00</t>
   </si>
   <si>
     <t xml:space="preserve">48900 TR 15  
 </t>
   </si>
   <si>
     <t>010-00000665-00</t>
   </si>
   <si>
     <t>O'NEIL RANDY &amp; DEBORAH O'NEIL</t>
   </si>
   <si>
     <t xml:space="preserve">15402 CR 274  
 </t>
   </si>
   <si>
     <t>010-00000672-00</t>
   </si>
   <si>
     <t>CRISP WALTER O</t>
   </si>
   <si>
     <t xml:space="preserve">TR 15  
 </t>
   </si>
   <si>
     <t>010-00000691-00</t>
   </si>
   <si>
     <t>LAWRENCE JESSE A &amp; JLRS</t>
   </si>
   <si>
     <t xml:space="preserve">46505 TR 483  
 </t>
   </si>
   <si>
     <t>010-00000692-00</t>
   </si>
   <si>
-    <t>010-00000707-00</t>
-[...18 lines deleted...]
-  <si>
     <t>010-00000773-00</t>
   </si>
   <si>
     <t>ROSS KEVIN DEAN</t>
   </si>
   <si>
     <t xml:space="preserve">TR 146  
 </t>
   </si>
   <si>
     <t>010-00000812-07</t>
   </si>
   <si>
     <t>GUILLIAMS DESTRY LEE</t>
   </si>
   <si>
     <t xml:space="preserve">14472 TR 280  
 </t>
   </si>
   <si>
-    <t>010-00000812-09</t>
-[...8 lines deleted...]
-  <si>
     <t>010-00000855-01</t>
   </si>
   <si>
     <t>STURTZ JONEL &amp; JLRS</t>
   </si>
   <si>
-    <t>010-00000868-00</t>
-[...8 lines deleted...]
-  <si>
     <t>010-00000884-00</t>
   </si>
   <si>
     <t>BONEY JANET S</t>
   </si>
   <si>
     <t xml:space="preserve">18716 TR 284  
 </t>
   </si>
   <si>
-    <t>01000016</t>
-[...7 lines deleted...]
-  <si>
     <t>01000097</t>
   </si>
   <si>
     <t>MARTIN RONALD G</t>
   </si>
   <si>
     <t>15471 CR 274</t>
   </si>
   <si>
     <t>01000106</t>
   </si>
   <si>
     <t>HAMILTON SAMANTHA ROSS</t>
   </si>
   <si>
     <t>15562 TR 483C</t>
   </si>
   <si>
     <t>01000112</t>
   </si>
   <si>
     <t>WINTERRINGER BRIAN</t>
   </si>
   <si>
     <t>18485 TR 284</t>
   </si>
   <si>
     <t>01000116</t>
   </si>
   <si>
     <t>SHIVERS DENISE E</t>
   </si>
   <si>
     <t>15370 CR 274</t>
   </si>
   <si>
     <t>01000119</t>
   </si>
   <si>
     <t>BATES CORY &amp; KIMBERLY</t>
   </si>
   <si>
     <t>16778 TR 483A</t>
   </si>
   <si>
-    <t>01000134</t>
-[...7 lines deleted...]
-  <si>
     <t>01000135</t>
   </si>
   <si>
     <t>LAWRENCE JESSE LAWRENCE KRISTIN</t>
   </si>
   <si>
     <t>46505 TR 483B</t>
   </si>
   <si>
     <t>01000147</t>
   </si>
   <si>
     <t>TANNER TERESA &amp; DANSLAY DOUGLAS</t>
   </si>
   <si>
     <t>14468 TR 263</t>
   </si>
   <si>
     <t>01000149</t>
   </si>
   <si>
     <t>COMPTON LEAH</t>
   </si>
   <si>
     <t>18248 TR 284</t>
   </si>
   <si>
     <t>01000150</t>
   </si>
   <si>
     <t>18716 CR 284</t>
   </si>
   <si>
     <t>01000173</t>
   </si>
   <si>
     <t>KNICELY DAVID O</t>
   </si>
   <si>
     <t>16832 TR 483A</t>
   </si>
   <si>
-    <t>01000174</t>
-[...7 lines deleted...]
-  <si>
     <t>01000178</t>
   </si>
   <si>
     <t>17601 SR 16</t>
   </si>
   <si>
     <t>01015076</t>
   </si>
   <si>
     <t>O'NEIL RANDY V</t>
   </si>
   <si>
     <t>010-21202020-00</t>
   </si>
   <si>
     <t>DAVIS PEARL</t>
-  </si>
-[...17 lines deleted...]
-</t>
   </si>
   <si>
     <t>012-00000120-00</t>
   </si>
   <si>
     <t>VILLAGE OF CONESVILLE</t>
   </si>
   <si>
     <t xml:space="preserve">707 FRANKLIN AVE  
 CONESVILLE OH 43811</t>
   </si>
   <si>
-    <t>012-00000121-00</t>
-[...25 lines deleted...]
-  <si>
     <t>012-00000157-00</t>
   </si>
   <si>
     <t>TAYLOR DANNY R &amp; JLRS</t>
   </si>
   <si>
     <t xml:space="preserve">204 BANK ST  
 </t>
   </si>
   <si>
-    <t>012-00000170-00</t>
-[...5 lines deleted...]
-  <si>
     <t>012-00000180-00</t>
   </si>
   <si>
     <t>ETY PAUL E &amp; JLRS</t>
   </si>
   <si>
     <t xml:space="preserve">214 BANK ST  
 </t>
   </si>
   <si>
     <t>01200012</t>
   </si>
   <si>
     <t>BROWN LINDA L &amp; HEPNER CHARLES</t>
   </si>
   <si>
     <t>210 STATE ST</t>
   </si>
   <si>
-    <t>012-21301064-00</t>
-[...8 lines deleted...]
-  <si>
     <t>012-21302103-00</t>
   </si>
   <si>
     <t>SUBURBAN POWER CO THE</t>
   </si>
   <si>
     <t xml:space="preserve">CR 273  
 </t>
   </si>
   <si>
-    <t>013-00000005-00</t>
-[...18 lines deleted...]
-  <si>
     <t>013-00000240-00</t>
   </si>
   <si>
     <t>SHIVERS JAMES G &amp;</t>
   </si>
   <si>
     <t xml:space="preserve">46218 TR 501  
-</t>
-[...8 lines deleted...]
-    <t xml:space="preserve">46399 CR 58  
 </t>
   </si>
   <si>
     <t>013-00000307-03</t>
   </si>
   <si>
     <t>KAYLA NICOLE &amp; JEREMY ROGER MCGLONE</t>
   </si>
   <si>
     <t xml:space="preserve">41784 TOWNSHIP ROAD 55  
 COSHOCTON OH 43812</t>
   </si>
   <si>
     <t>013-00000394-00</t>
   </si>
   <si>
     <t>EDIE JEREMIAH</t>
   </si>
   <si>
     <t xml:space="preserve">43388 CR 58  
 </t>
   </si>
   <si>
     <t>013-00000396-19</t>
   </si>
   <si>
     <t>CATANZARO JOHN J &amp;</t>
   </si>
   <si>
     <t xml:space="preserve">TR 55  
 </t>
   </si>
   <si>
-    <t>013-00000396-20</t>
-[...18 lines deleted...]
-  <si>
     <t>013-00000416-02</t>
   </si>
   <si>
     <t>SAMMONS WILLIAM L &amp; JLRS</t>
   </si>
   <si>
     <t xml:space="preserve">20188 TR 306  
 </t>
   </si>
   <si>
     <t>013-00000421-02</t>
   </si>
   <si>
     <t>FETZER TRACY S &amp; JLRS</t>
   </si>
   <si>
     <t xml:space="preserve">TR 282  
 </t>
   </si>
   <si>
-    <t>013-00000687-00</t>
-[...4 lines deleted...]
-  <si>
     <t>013-00000745-00</t>
   </si>
   <si>
     <t>CHARLIE HARMON WELDING &amp; SERVICE LLC</t>
   </si>
   <si>
     <t xml:space="preserve">46575 CR 495  
 </t>
   </si>
   <si>
     <t>013-00000891-00</t>
   </si>
   <si>
     <t>CAIN STEVEN E &amp; JLRS</t>
   </si>
   <si>
     <t xml:space="preserve">44742 CR 23  
 </t>
   </si>
   <si>
-    <t>013-00000998-01</t>
-[...18 lines deleted...]
-  <si>
     <t>013-00001294-00</t>
   </si>
   <si>
     <t>GROSS ROBERT AKA ROBERT S GROSS</t>
   </si>
   <si>
     <t xml:space="preserve">20296 CR 6  
 </t>
   </si>
   <si>
-    <t>013-00001300-00</t>
-[...8 lines deleted...]
-  <si>
     <t>013-00001302-00</t>
   </si>
   <si>
     <t>STUBBS PATRICIA E</t>
   </si>
   <si>
     <t xml:space="preserve">21239 TR 303  
 </t>
   </si>
   <si>
-    <t>013-00001311-00</t>
-[...18 lines deleted...]
-  <si>
     <t>013-00001529-00</t>
   </si>
   <si>
     <t>REICHLEY DANIEL</t>
   </si>
   <si>
     <t xml:space="preserve">21335 TR 303  
-</t>
-[...25 lines deleted...]
-    <t xml:space="preserve">21580 TR 283  
 </t>
   </si>
   <si>
     <t>013-00001705-00</t>
   </si>
   <si>
     <t>HUNT LARRY A</t>
   </si>
   <si>
     <t xml:space="preserve">1015 SR 541  
 </t>
   </si>
   <si>
     <t>013-00001752-00</t>
   </si>
   <si>
     <t>STARCHER CAROLE M</t>
   </si>
   <si>
     <t xml:space="preserve">44628 CR 58  
 </t>
   </si>
   <si>
     <t>013-00001831-01</t>
   </si>
   <si>
     <t>FORFEITED- MORRIS JAY E CASE NO 20 CI 0320</t>
   </si>
   <si>
     <t xml:space="preserve">19535 CR 297  
 COSHOCTON OH 43812</t>
   </si>
   <si>
-    <t>013-00001837-00</t>
-[...11 lines deleted...]
-  <si>
     <t>013-00001916-00</t>
   </si>
   <si>
     <t>STOTTLEMIRE RICHARD D</t>
   </si>
   <si>
     <t xml:space="preserve">TR 283  
 </t>
   </si>
   <si>
     <t>013-00001917-00</t>
   </si>
   <si>
     <t xml:space="preserve">21420 TR 283  
 </t>
   </si>
   <si>
     <t>013-00002074-00</t>
   </si>
   <si>
     <t xml:space="preserve">4087 COSHOCTON COUNTY  
 </t>
   </si>
   <si>
     <t>013-00002074-01</t>
@@ -1850,92 +1358,74 @@
 </t>
   </si>
   <si>
     <t>013-00002348-01</t>
   </si>
   <si>
     <t xml:space="preserve">4525 COSHOCTON COUNTY  
 </t>
   </si>
   <si>
     <t>01300016</t>
   </si>
   <si>
     <t>FOSTER JEFFREY H</t>
   </si>
   <si>
     <t>01300044</t>
   </si>
   <si>
     <t>MORNINGSTAR INVESTMENT PROPERTIES LLC</t>
   </si>
   <si>
     <t xml:space="preserve">46115 US 36  LOT 37</t>
   </si>
   <si>
-    <t>01300085</t>
-[...7 lines deleted...]
-  <si>
     <t>01300096</t>
   </si>
   <si>
     <t>D'OSTROPH RICKY E</t>
   </si>
   <si>
     <t>45074 CR 58</t>
   </si>
   <si>
     <t>01300122</t>
   </si>
   <si>
     <t>FELTON DAWN</t>
   </si>
   <si>
     <t>21442 TR 283</t>
   </si>
   <si>
     <t>01300138</t>
   </si>
   <si>
     <t>MORRIS JAY E</t>
   </si>
   <si>
-    <t>01300145</t>
-[...7 lines deleted...]
-  <si>
     <t>01300206</t>
   </si>
   <si>
     <t>HUGHES DONNIE</t>
   </si>
   <si>
     <t>45046 CR 58</t>
   </si>
   <si>
     <t>01300208</t>
   </si>
   <si>
     <t>MCHENRY DESI J</t>
   </si>
   <si>
     <t>20286 TR 1184</t>
   </si>
   <si>
     <t>01300243</t>
   </si>
   <si>
     <t>SAMMONS WILLIAM</t>
   </si>
   <si>
     <t>20188 TR 306</t>
@@ -1955,207 +1445,159 @@
   <si>
     <t>STOTTLEMIRE RICHARD</t>
   </si>
   <si>
     <t>46341 CR 58</t>
   </si>
   <si>
     <t>01300306</t>
   </si>
   <si>
     <t>ARONHALT STEVEN</t>
   </si>
   <si>
     <t>43368 TR 55</t>
   </si>
   <si>
     <t>01300312</t>
   </si>
   <si>
     <t>SHARIER REBECCA</t>
   </si>
   <si>
     <t>20336 TR 306</t>
   </si>
   <si>
+    <t>01308045</t>
+  </si>
+  <si>
+    <t>HOLMES NANCY L</t>
+  </si>
+  <si>
+    <t>43316 TOWNSHIP ROAD 55</t>
+  </si>
+  <si>
     <t>014-00000009-01</t>
   </si>
   <si>
     <t>STUTZMAN WILMA N</t>
   </si>
   <si>
     <t xml:space="preserve">28385 TR 341  
 </t>
   </si>
   <si>
-    <t>014-00000035-06</t>
-[...8 lines deleted...]
-  <si>
     <t>014-00000221-00</t>
   </si>
   <si>
     <t>JACKSON ROGER L</t>
   </si>
   <si>
     <t xml:space="preserve">38600 US 36  
 </t>
   </si>
   <si>
     <t>014-00000279-11</t>
   </si>
   <si>
     <t>MCFARLAND INGRID</t>
   </si>
   <si>
     <t xml:space="preserve">39891 CR 41  
 </t>
   </si>
   <si>
-    <t>014-00000319-00</t>
-[...6 lines deleted...]
-WARSAW OH 43844</t>
+    <t>014-00000324-00</t>
+  </si>
+  <si>
+    <t>WEST SALEM MISSION</t>
+  </si>
+  <si>
+    <t xml:space="preserve">24247 SR 79  
+</t>
   </si>
   <si>
     <t>014-00000327-00</t>
   </si>
   <si>
     <t>BUSSARD JOHN S &amp; JLRS</t>
   </si>
   <si>
     <t xml:space="preserve">39069 CR 41  
 </t>
   </si>
   <si>
     <t>014-00000327-01</t>
   </si>
   <si>
     <t>BUSSARD JOHN S &amp;</t>
   </si>
   <si>
     <t xml:space="preserve">CR 41  
 </t>
   </si>
   <si>
     <t>014-00000353-00</t>
   </si>
   <si>
     <t>WILSON CASEY B</t>
   </si>
   <si>
     <t xml:space="preserve">39010 US 36  
-</t>
-[...25 lines deleted...]
-    <t xml:space="preserve">37817 CR 41  
 </t>
   </si>
   <si>
     <t>014-00000373-05</t>
   </si>
   <si>
     <t>STUTZMAN ADAM N &amp; JLRS</t>
   </si>
   <si>
     <t xml:space="preserve">TR 341  
 WARSAW OH 43844</t>
   </si>
   <si>
     <t>014-00000413-10</t>
   </si>
   <si>
     <t>LOPER JOHN P II &amp; JLRS</t>
   </si>
   <si>
     <t xml:space="preserve">37969 CR 82  
 </t>
   </si>
   <si>
     <t>014-00000446-00</t>
   </si>
   <si>
     <t>WRIGHT MARGARET R</t>
   </si>
   <si>
     <t xml:space="preserve">TR 340  
 </t>
   </si>
   <si>
-    <t>014-00000632-00</t>
-[...18 lines deleted...]
-  <si>
     <t>014-00000905-01</t>
   </si>
   <si>
     <t>SPURLING LINDA J</t>
   </si>
   <si>
     <t xml:space="preserve">27368 CR 22  
 </t>
   </si>
   <si>
     <t>01400056</t>
   </si>
   <si>
     <t>WEESE GEORGE S</t>
   </si>
   <si>
     <t>27368 TR 22</t>
   </si>
   <si>
     <t>01400074</t>
   </si>
   <si>
     <t>HINKLE GREG</t>
   </si>
   <si>
@@ -2212,60 +1654,50 @@
   <si>
     <t>01413033</t>
   </si>
   <si>
     <t>STEVENS BROCK A</t>
   </si>
   <si>
     <t>39160 CR 41</t>
   </si>
   <si>
     <t>015-00000063-00</t>
   </si>
   <si>
     <t>MOBLEY ROY D &amp; JLRS</t>
   </si>
   <si>
     <t xml:space="preserve">MAIN ST  
 </t>
   </si>
   <si>
     <t>015-00000064-00</t>
   </si>
   <si>
     <t xml:space="preserve">119 MAIN ST  
 </t>
-  </si>
-[...8 lines deleted...]
-WARSAW OH 43844</t>
   </si>
   <si>
     <t>015-00000085-00</t>
   </si>
   <si>
     <t>GEARY STEPHEN</t>
   </si>
   <si>
     <t xml:space="preserve">400 4TH ST  
 </t>
   </si>
   <si>
     <t>015-00000102-00</t>
   </si>
   <si>
     <t>BASSETTE MICHELLE M</t>
   </si>
   <si>
     <t xml:space="preserve">118 MAIN ST  
 WARSAW OH 43844</t>
   </si>
   <si>
     <t>016-00000029-00</t>
   </si>
   <si>
@@ -2278,212 +1710,124 @@
   <si>
     <t>016-00000052-00</t>
   </si>
   <si>
     <t>MCCORMICK DEANNA D OCC RGT - NANCY J MCFARLAND</t>
   </si>
   <si>
     <t xml:space="preserve">559 MAIN ST E 
 </t>
   </si>
   <si>
     <t>016-00000127-00</t>
   </si>
   <si>
     <t xml:space="preserve">209 MAIN ST E 
 </t>
   </si>
   <si>
     <t>016-00000128-00</t>
   </si>
   <si>
     <t xml:space="preserve">MAIN ST E 
 </t>
   </si>
   <si>
-    <t>016-00000146-00</t>
-[...15 lines deleted...]
-  <si>
     <t>016-00000159-00</t>
   </si>
   <si>
     <t>MEHOK ANGELA R</t>
   </si>
   <si>
     <t xml:space="preserve">203 CHURCH ST E 
 </t>
   </si>
   <si>
     <t>016-00000165-00</t>
   </si>
   <si>
     <t>KERBY JODIE</t>
   </si>
   <si>
     <t xml:space="preserve">120 MAIN ST E 
 </t>
   </si>
   <si>
     <t>016-00000169-00</t>
   </si>
   <si>
     <t>WALKER SHANIQUA M</t>
   </si>
   <si>
     <t>016-00000181-00</t>
   </si>
   <si>
     <t xml:space="preserve">124 MAIN ST E 
-</t>
-[...18 lines deleted...]
-    <t xml:space="preserve">216 5TH ST E 
 </t>
   </si>
   <si>
     <t>016-00000242-00</t>
   </si>
   <si>
     <t>SHEARN TRUDIE</t>
   </si>
   <si>
     <t xml:space="preserve">108 CHERRY ST  
 WARSAW OH 43844</t>
   </si>
   <si>
-    <t>016-00000257-00</t>
-[...39 lines deleted...]
-  <si>
     <t>016-00000321-00</t>
   </si>
   <si>
     <t>BENDER LINDA</t>
   </si>
   <si>
     <t xml:space="preserve">123 4TH ST E 
 </t>
   </si>
   <si>
     <t>016-00000325-00</t>
   </si>
   <si>
     <t xml:space="preserve">114 CHERRY ST  
 WARSAW OH 43844</t>
   </si>
   <si>
     <t>016-00000374-00</t>
   </si>
   <si>
     <t xml:space="preserve">122 CHERRY ST  
 WARSAW OH 43844</t>
   </si>
   <si>
     <t>016-00000397-00</t>
   </si>
   <si>
     <t xml:space="preserve">313 MILL ST  
 </t>
   </si>
   <si>
-    <t>016-00000455-00</t>
-[...8 lines deleted...]
-  <si>
     <t>01600053</t>
   </si>
   <si>
     <t>WRIGHT LINDA C &amp; DAVID W</t>
   </si>
   <si>
     <t>33 EDGEWOOD DR</t>
   </si>
   <si>
     <t>01600072</t>
   </si>
   <si>
     <t>RIOS TONYA M RIOS RAYMOND A (SR)</t>
   </si>
   <si>
     <t>705 BLISSFIELD RD</t>
   </si>
   <si>
     <t>01600075</t>
   </si>
   <si>
     <t>VAN WEY HOWARD R VAN WEY EVELYN E</t>
   </si>
   <si>
     <t>28 EDGEWOOD DR</t>
@@ -2564,300 +1908,175 @@
     <t>01600134</t>
   </si>
   <si>
     <t>MCFARLAND NANCY J</t>
   </si>
   <si>
     <t>559 MAIN ST E</t>
   </si>
   <si>
     <t>01600147</t>
   </si>
   <si>
     <t>HAGER MIKE</t>
   </si>
   <si>
     <t>679 BLISSFIELD RD</t>
   </si>
   <si>
     <t>01600148</t>
   </si>
   <si>
     <t>GRESS CHAD ADAM</t>
   </si>
   <si>
     <t>625 RAILROAD ST</t>
-  </si>
-[...7 lines deleted...]
-    <t>211 6TH ST E</t>
   </si>
   <si>
     <t>017-00000040-01</t>
   </si>
   <si>
     <t>BENDER SCOTT E</t>
   </si>
   <si>
     <t xml:space="preserve">27296 TR 47  
 </t>
   </si>
   <si>
     <t>017-00000049-01</t>
   </si>
   <si>
     <t>CONKLING ERIC J &amp;</t>
   </si>
   <si>
     <t xml:space="preserve">TR 26  
 </t>
   </si>
   <si>
     <t>017-00000185-00</t>
   </si>
   <si>
     <t>ATKINSON ROD</t>
   </si>
   <si>
     <t xml:space="preserve">25260 CR 24  
 </t>
   </si>
   <si>
     <t>017-00000268-00</t>
   </si>
   <si>
     <t>COFFMAN JAMES L JR &amp;</t>
   </si>
   <si>
     <t xml:space="preserve">26779 CR 1  
 COSHOCTON OH 43812</t>
   </si>
   <si>
-    <t>017-00000290-01</t>
-[...11 lines deleted...]
-  <si>
     <t>017-00000315-01</t>
   </si>
   <si>
     <t>HOUGH JASON A</t>
   </si>
   <si>
     <t xml:space="preserve">50060 CR 186  
 </t>
-  </si>
-[...14 lines deleted...]
-    <t>017-00000331-18</t>
   </si>
   <si>
     <t>017-00000390-19</t>
   </si>
   <si>
     <t>COURTRIGHT HANNA</t>
   </si>
   <si>
     <t xml:space="preserve">28900 SR 83 N 
 COSHOCTON OH 43812</t>
   </si>
   <si>
-    <t>017-00000488-00</t>
-[...8 lines deleted...]
-  <si>
     <t>017-00000530-02</t>
   </si>
   <si>
     <t>KEMPF SEAN DENNIS</t>
   </si>
   <si>
     <t xml:space="preserve">CR 38  
 </t>
   </si>
   <si>
     <t>017-00000576-00</t>
   </si>
   <si>
     <t>DEAN MICHAEL A</t>
   </si>
   <si>
     <t xml:space="preserve">26965 COUNTY ROAD 1  
 COSHOCTON OH 43812</t>
   </si>
   <si>
-    <t>017-00000584-00</t>
-[...28 lines deleted...]
-  <si>
     <t>017-00000644-00</t>
   </si>
   <si>
     <t>REINKE CARL G &amp; CAROLYN L REINKE</t>
   </si>
   <si>
     <t xml:space="preserve">TR 192  
 </t>
   </si>
   <si>
     <t>017-00000645-00</t>
   </si>
   <si>
-    <t>017-00000659-00</t>
-[...8 lines deleted...]
-  <si>
     <t>017-00000686-00</t>
   </si>
   <si>
     <t>LUKE VIOLET S</t>
   </si>
   <si>
     <t xml:space="preserve">24620 SR 83  
 </t>
   </si>
   <si>
     <t>017-00000856-00</t>
   </si>
   <si>
     <t>LAWRENCE JOHN W &amp;</t>
   </si>
   <si>
     <t xml:space="preserve">46040 CR 23  
 </t>
   </si>
   <si>
-    <t>017-00000886-00</t>
-[...5 lines deleted...]
-  <si>
     <t>017-00001119-00</t>
   </si>
   <si>
     <t>FOX STEPHEN II &amp; JLRS</t>
   </si>
   <si>
     <t xml:space="preserve">CR 207  
 </t>
   </si>
   <si>
-    <t>017-00001139-00</t>
-[...28 lines deleted...]
-  <si>
     <t>01700033</t>
   </si>
   <si>
     <t>RHOADES MELISSA</t>
   </si>
   <si>
     <t xml:space="preserve">24171 TR 1169  LOT 9</t>
   </si>
   <si>
     <t>01700046</t>
   </si>
   <si>
     <t>MATHIAS BRAD</t>
   </si>
   <si>
     <t>49870 CR 186</t>
   </si>
   <si>
     <t>01700104</t>
   </si>
   <si>
     <t>MOSES STEVEN L</t>
   </si>
   <si>
     <t>47515 TR 198</t>
@@ -2886,174 +2105,130 @@
   <si>
     <t>SCHEETZ WALTER W &amp; ROSEMARY A</t>
   </si>
   <si>
     <t>24160 TR 1173</t>
   </si>
   <si>
     <t>01700165</t>
   </si>
   <si>
     <t>WILSON CHRISTIAN</t>
   </si>
   <si>
     <t xml:space="preserve">24171 TR 1169  LOT 19</t>
   </si>
   <si>
     <t>01700187</t>
   </si>
   <si>
     <t>DRUMM KITTY S</t>
   </si>
   <si>
     <t>50060 CR 186</t>
   </si>
   <si>
-    <t>023-00000034-01</t>
-[...29 lines deleted...]
-    <t xml:space="preserve">32441 COUNTY ROAD 12  
+    <t>023-00000100-00</t>
+  </si>
+  <si>
+    <t>SCHLABACH LEROY J JL/RS &amp;</t>
+  </si>
+  <si>
+    <t xml:space="preserve">50377 TR 215  
+</t>
+  </si>
+  <si>
+    <t>023-00000100-09</t>
+  </si>
+  <si>
+    <t>SCHLABACH LEROY J &amp;</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TR 213  
+</t>
+  </si>
+  <si>
+    <t>023-00000121-01</t>
+  </si>
+  <si>
+    <t>MODEN RICHARD EUGENE &amp; JENNIFER SUE MODEN JL/RS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">29397 TR 209  
+</t>
+  </si>
+  <si>
+    <t>023-00000178-03</t>
+  </si>
+  <si>
+    <t>PATTERSON MARY FRANCES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TR 216  
+</t>
+  </si>
+  <si>
+    <t>023-00000199-00</t>
+  </si>
+  <si>
+    <t>SMITH LAUREL A TTEE OF THE LAUREL A SMITH LIVING TRUST</t>
+  </si>
+  <si>
+    <t xml:space="preserve">31780 TR 212  
+</t>
+  </si>
+  <si>
+    <t>023-00000211-00</t>
+  </si>
+  <si>
+    <t>YODER DAVID R &amp; JLRS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">33170 CR 12  
+</t>
+  </si>
+  <si>
+    <t>023-00000262-00</t>
+  </si>
+  <si>
+    <t>PATTERSON MARY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">31396 TR 212  
+</t>
+  </si>
+  <si>
+    <t>023-00000290-00</t>
+  </si>
+  <si>
+    <t>YODER DAN H &amp; JLRS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">30289 TR 214  
 FRESNO OH 43824</t>
   </si>
   <si>
-    <t>023-00000100-00</t>
-[...88 lines deleted...]
-  <si>
     <t>023-00000305-01</t>
   </si>
   <si>
     <t>BYLER JOHN D JR</t>
   </si>
   <si>
     <t xml:space="preserve">30240 CR 190  
 </t>
   </si>
   <si>
     <t>023-00000308-00</t>
   </si>
   <si>
     <t>TURNS RYAN &amp; JLRS</t>
   </si>
   <si>
     <t xml:space="preserve">TR 50  
 </t>
   </si>
   <si>
     <t>023-00000348-01</t>
   </si>
   <si>
     <t xml:space="preserve">4415 COSHOCTON COUNTY  
 </t>
@@ -3413,204 +2588,156 @@
   <si>
     <t>MARTIN JEFFREY R</t>
   </si>
   <si>
     <t xml:space="preserve">TR 330  
 </t>
   </si>
   <si>
     <t>026-00000118-00</t>
   </si>
   <si>
     <t>YANNAYON DANA</t>
   </si>
   <si>
     <t xml:space="preserve">32705 TR 326  
 </t>
   </si>
   <si>
     <t>026-00000171-02</t>
   </si>
   <si>
     <t>DILLY RICHARD J JR &amp; HEIKE DILLY JL/RS</t>
   </si>
   <si>
     <t xml:space="preserve">TR 19  
-</t>
-[...8 lines deleted...]
-    <t xml:space="preserve">40176 CR 19  
 </t>
   </si>
   <si>
     <t>026-00000342-01</t>
   </si>
   <si>
     <t>DOBBINS DENISE &amp;</t>
   </si>
   <si>
     <t xml:space="preserve">31047 TOWNSHIP ROAD 329  
 WARSAW OH 43844</t>
   </si>
   <si>
     <t>026-00000352-00</t>
   </si>
   <si>
     <t>DILLY CHERIE</t>
   </si>
   <si>
     <t xml:space="preserve">30360 TR 336  
 </t>
   </si>
   <si>
     <t>026-00000540-00</t>
   </si>
   <si>
     <t>HAGY'S REPAIR LLC</t>
   </si>
   <si>
     <t xml:space="preserve">TR 336  
 </t>
   </si>
   <si>
     <t>026-00000542-00</t>
   </si>
   <si>
     <t>HAGY LARRY D</t>
   </si>
   <si>
     <t>026-00000722-00</t>
   </si>
   <si>
     <t>COOL JOHNNY LEE</t>
   </si>
   <si>
     <t xml:space="preserve">38685 CR 19  
-</t>
+KILLBUCK OH 44637</t>
   </si>
   <si>
     <t>026-00000723-04</t>
   </si>
   <si>
     <t>MARTIN BRIAN M &amp;</t>
   </si>
   <si>
     <t xml:space="preserve">CR 19  
 </t>
   </si>
   <si>
-    <t>02600031</t>
-[...16 lines deleted...]
-  <si>
     <t>02600086</t>
   </si>
   <si>
     <t>FORFEITED - BARKMAN ANDY R</t>
   </si>
   <si>
     <t>38957 CR 33</t>
   </si>
   <si>
     <t>02600094</t>
   </si>
   <si>
     <t>BOWYER DANNY R</t>
   </si>
   <si>
     <t>40032 CR 19</t>
   </si>
   <si>
     <t>02600097</t>
   </si>
   <si>
     <t>MEDLEY SMOKEY</t>
   </si>
   <si>
     <t>39486 CR 19</t>
   </si>
   <si>
     <t>026-02301051-00</t>
   </si>
   <si>
     <t>027-00000036-03</t>
   </si>
   <si>
     <t>DICKERSON DUSTIN M</t>
   </si>
   <si>
     <t xml:space="preserve">25580 TR 111  
 </t>
   </si>
   <si>
-    <t>027-00000055-01</t>
-[...8 lines deleted...]
-  <si>
     <t>027-00000058-01</t>
   </si>
   <si>
     <t>BAIRD JOHN</t>
   </si>
   <si>
     <t xml:space="preserve">TR 422  
-</t>
-[...8 lines deleted...]
-    <t xml:space="preserve">27445 SR 206  
 </t>
   </si>
   <si>
     <t>027-00000069-02</t>
   </si>
   <si>
     <t>027-00000256-00</t>
   </si>
   <si>
     <t>HOLSKEY RICHARD &amp; STEVE HIXON</t>
   </si>
   <si>
     <t xml:space="preserve">STATE ROUTE 715  
 WALHONDING OH 43843</t>
   </si>
   <si>
     <t>027-00000266-01</t>
   </si>
   <si>
     <t>FREE PENTECOSTAL HOLINESS CHURCH, INC</t>
   </si>
   <si>
     <t xml:space="preserve">24140 TR 113  
 </t>
   </si>
@@ -3623,656 +2750,413 @@
   <si>
     <t xml:space="preserve">SR 206  
 </t>
   </si>
   <si>
     <t>027-00000443-00</t>
   </si>
   <si>
     <t xml:space="preserve">25674 SR 206  
 </t>
   </si>
   <si>
     <t>027-00000446-00</t>
   </si>
   <si>
     <t>TANNER JON D &amp;</t>
   </si>
   <si>
     <t xml:space="preserve">25704 SR 206  
 </t>
   </si>
   <si>
     <t>027-00000447-00</t>
   </si>
   <si>
-    <t>027-00000458-00</t>
-[...11 lines deleted...]
-  <si>
     <t>027-00000737-00</t>
   </si>
   <si>
     <t>3 COW FARM LLC</t>
   </si>
   <si>
     <t xml:space="preserve">TR 111  
 </t>
   </si>
   <si>
     <t>027-00000740-00</t>
   </si>
   <si>
     <t>SCHNEIDER CHRISTOPHER K</t>
   </si>
   <si>
     <t xml:space="preserve">26014 TR 111  
 </t>
   </si>
   <si>
-    <t>027-00000802-12</t>
-[...17 lines deleted...]
-  <si>
     <t>02700006</t>
   </si>
   <si>
     <t>GLASS WILLIAM E</t>
   </si>
   <si>
     <t>02700050</t>
   </si>
   <si>
     <t>NICELY DAVID</t>
   </si>
   <si>
     <t>24125 TR 113</t>
   </si>
   <si>
     <t>02700061</t>
   </si>
   <si>
     <t>SHAFER DARREN</t>
   </si>
   <si>
     <t>24140 TR 113</t>
   </si>
   <si>
-    <t>02700066</t>
-[...4 lines deleted...]
-  <si>
     <t>031-00000026-00</t>
   </si>
   <si>
     <t>STEVENSON ELIZABETH V</t>
   </si>
   <si>
     <t xml:space="preserve">18995 TR 382  
 </t>
   </si>
   <si>
     <t>031-00000055-26</t>
   </si>
   <si>
     <t>PARKER CARMAN DALE</t>
   </si>
   <si>
     <t xml:space="preserve">34203 TR 373  
 </t>
   </si>
   <si>
     <t>031-00000121-08</t>
   </si>
   <si>
-    <t>MICHENER TRACEY M FKA TRACEY M HAMRICK</t>
+    <t>TRIPP ROBERT &amp; JESSICA LIMBAUGH</t>
   </si>
   <si>
     <t xml:space="preserve">19518 TOWNSHIP ROAD 411  
 WARSAW OH 43844</t>
   </si>
   <si>
-    <t>031-00000142-00</t>
-[...19 lines deleted...]
-    <t>031-00000183-07</t>
+    <t>031-00000183-20</t>
   </si>
   <si>
     <t>SPARKS ANDREW J &amp; JLRS</t>
   </si>
   <si>
-    <t xml:space="preserve">TR 369  
-[...5 lines deleted...]
-  <si>
     <t xml:space="preserve">31381 TR 369  
 </t>
   </si>
   <si>
     <t>031-00000184-08</t>
   </si>
   <si>
     <t>KENNEDY GILES &amp; JLRS</t>
   </si>
   <si>
     <t xml:space="preserve">32821 SR 541  
 </t>
   </si>
   <si>
     <t>031-00000215-01</t>
   </si>
   <si>
     <t xml:space="preserve">SR 79  
 </t>
   </si>
   <si>
     <t>031-00000216-05</t>
   </si>
   <si>
     <t xml:space="preserve">CR 18  
 </t>
   </si>
   <si>
     <t>031-00000216-20</t>
   </si>
   <si>
     <t>YODER HENRY A &amp; JLRS</t>
   </si>
   <si>
     <t>031-00000216-21</t>
   </si>
   <si>
     <t>031-00000216-22</t>
   </si>
   <si>
     <t>031-00000242-03</t>
   </si>
   <si>
-    <t>FISHER CHRISTOPHER</t>
+    <t>FISHER CHRISTOPHER P &amp; WEHILANI S</t>
   </si>
   <si>
     <t xml:space="preserve">SR 79  
 WARSAW OH 43844</t>
   </si>
   <si>
     <t>031-00000262-00</t>
   </si>
   <si>
     <t>VAN MINH-TRI C &amp; ANDREW BRADLEY</t>
   </si>
   <si>
     <t xml:space="preserve">21721 TOWNSHIP ROAD 374  
 WARSAW OH 43844</t>
   </si>
   <si>
     <t>031-00000262-07</t>
   </si>
   <si>
     <t>HARMON GREGORY L &amp;</t>
   </si>
   <si>
     <t xml:space="preserve">21799 TR 374  
 </t>
   </si>
   <si>
-    <t>031-00000283-02</t>
-[...8 lines deleted...]
-  <si>
     <t>031-00000311-00</t>
   </si>
   <si>
     <t>MEADE BRIAN WILLIAM &amp; JLRS</t>
   </si>
   <si>
     <t xml:space="preserve">34542 SR 541  
 WARSAW OH 43844</t>
   </si>
   <si>
-    <t>031-00000314-03</t>
-[...8 lines deleted...]
-  <si>
     <t>031-00000330-11</t>
   </si>
   <si>
     <t>WILSON GARY C &amp; JLRS</t>
   </si>
   <si>
     <t xml:space="preserve">21041 TR 372  
 </t>
   </si>
   <si>
     <t>031-00000330-13</t>
   </si>
   <si>
     <t xml:space="preserve">21002 CR 367  
 </t>
   </si>
   <si>
-    <t>031-00000334-00</t>
-[...28 lines deleted...]
-  <si>
     <t>031-00000355-00</t>
   </si>
   <si>
     <t>GOODWIN TIMOTHY I &amp; JLRS</t>
   </si>
   <si>
     <t xml:space="preserve">33629 CR 383  
 </t>
   </si>
   <si>
-    <t>031-00000564-03</t>
-[...18 lines deleted...]
-  <si>
     <t>03100062</t>
   </si>
   <si>
     <t>KENNEDY GILES</t>
   </si>
   <si>
     <t>32821 SR 541</t>
   </si>
   <si>
-    <t>03100073</t>
-[...13 lines deleted...]
-  <si>
     <t>03100087</t>
   </si>
   <si>
     <t>WATSON ANTHONY</t>
   </si>
   <si>
     <t>33686 CR 383</t>
   </si>
   <si>
     <t>03100088</t>
   </si>
   <si>
     <t>33665 CR 383</t>
   </si>
   <si>
     <t>03100134</t>
   </si>
   <si>
     <t>STARNER MICHAEL LEE</t>
   </si>
   <si>
     <t>20298 TR 411</t>
   </si>
   <si>
     <t>03100137</t>
   </si>
   <si>
     <t>KINSER CRYSTAL</t>
   </si>
   <si>
     <t>34539 SR 541</t>
   </si>
   <si>
     <t>03100139</t>
   </si>
   <si>
     <t>BOWERS CHRISTINE E</t>
   </si>
   <si>
     <t>21376 SR 79</t>
   </si>
   <si>
     <t>031-12300027-00</t>
   </si>
   <si>
     <t>EVANGELICAL LUTHERAN CHURCH OF THE WINDING FORK OF WAKATOMICA</t>
   </si>
   <si>
     <t xml:space="preserve">CR 367  
 </t>
-  </si>
-[...4 lines deleted...]
-    <t>SWARTZ SAUNDRA</t>
   </si>
   <si>
     <t>032-00000024-00</t>
   </si>
   <si>
     <t>BEER CAN INN LLC</t>
   </si>
   <si>
     <t xml:space="preserve">TR 396  
 </t>
   </si>
   <si>
     <t>032-00000086-01</t>
   </si>
   <si>
     <t>LAFOUNTAINE RACHEL L</t>
   </si>
   <si>
     <t xml:space="preserve">18751 COUNTY ROAD 3  
 WARSAW OH 43844</t>
   </si>
   <si>
     <t>032-00000087-02</t>
   </si>
   <si>
     <t xml:space="preserve">COUNTY ROAD 3  
 WARSAW OH 43844</t>
   </si>
   <si>
     <t>032-00000095-02</t>
   </si>
   <si>
     <t>WILSON DANIEL R</t>
   </si>
   <si>
     <t xml:space="preserve">32540 TR 185  
 </t>
   </si>
   <si>
-    <t>032-00000121-00</t>
-[...18 lines deleted...]
-  <si>
     <t>032-00000168-00</t>
   </si>
   <si>
     <t>BROOKOVER DANNY &amp;</t>
   </si>
   <si>
     <t xml:space="preserve">CR 436  
 </t>
   </si>
   <si>
-    <t>032-00000168-09</t>
-[...1 lines deleted...]
-  <si>
     <t>032-00000178-01</t>
   </si>
   <si>
     <t>UTSLER TIMOTHY S &amp; JLRS</t>
   </si>
   <si>
     <t xml:space="preserve">18635 TR 386  
 </t>
   </si>
   <si>
-    <t>032-00000247-01</t>
-[...2 lines deleted...]
-    <t>TANDY JANET D</t>
+    <t>032-00000247-14</t>
+  </si>
+  <si>
+    <t>BURKART JAMES J</t>
   </si>
   <si>
     <t xml:space="preserve">TR 390  
 </t>
   </si>
   <si>
-    <t>032-00000247-14</t>
-[...4 lines deleted...]
-  <si>
     <t>032-00000263-00</t>
   </si>
   <si>
     <t>GRUBB PEGGY JOYCE</t>
   </si>
   <si>
     <t xml:space="preserve">TR 4  
 </t>
   </si>
   <si>
     <t>032-00000305-05</t>
   </si>
   <si>
     <t>CONWELL K RICHARD MICHAEL</t>
   </si>
   <si>
     <t xml:space="preserve">34719 TR 68  
 </t>
   </si>
   <si>
-    <t>032-00000352-00</t>
-[...18 lines deleted...]
-  <si>
     <t>032-00000399-00</t>
   </si>
   <si>
     <t>POLAND TARA HOPE OCC RGT - EUGENE &amp; FRANCES KOCHER</t>
   </si>
   <si>
     <t xml:space="preserve">18361 CR 80  
 </t>
   </si>
   <si>
     <t>032-00000400-00</t>
   </si>
   <si>
     <t xml:space="preserve">CR 80  
 </t>
   </si>
   <si>
     <t>032-00000401-00</t>
   </si>
   <si>
     <t>032-00000402-00</t>
   </si>
   <si>
     <t xml:space="preserve">18319 CR 80  
 </t>
   </si>
   <si>
     <t>032-00000403-00</t>
-  </si>
-[...36 lines deleted...]
-    <t>032-00000967-01</t>
   </si>
   <si>
     <t>032-00001035-00</t>
   </si>
   <si>
     <t>WILSON DANIEL R &amp;</t>
   </si>
   <si>
     <t xml:space="preserve">32480 TR 185  
 </t>
   </si>
   <si>
     <t>032-00001256-00</t>
   </si>
   <si>
     <t>FRAZEE PAUL O</t>
   </si>
   <si>
     <t xml:space="preserve">204499 COSHOCTON COUNTY  
 </t>
   </si>
   <si>
     <t>03200105</t>
   </si>
   <si>
@@ -4556,264 +3440,162 @@
   <si>
     <t>035-00000411-00</t>
   </si>
   <si>
     <t xml:space="preserve">OTSEGO AVE  
 </t>
   </si>
   <si>
     <t>035-00000468-00</t>
   </si>
   <si>
     <t>TAYLOR MARVIN</t>
   </si>
   <si>
     <t xml:space="preserve">2326 6TH ST S 
 </t>
   </si>
   <si>
     <t>035-00000471-00</t>
   </si>
   <si>
     <t xml:space="preserve">619 6TH ST S 
 COSHOCTON OH 43812</t>
   </si>
   <si>
-    <t>035-00000473-00</t>
-[...8 lines deleted...]
-  <si>
     <t>035-00000494-00</t>
   </si>
   <si>
     <t>ROSS CHRISTINE A</t>
   </si>
   <si>
     <t xml:space="preserve">2214 S 9TH ST  
 COSHOCTON OH 43812</t>
   </si>
   <si>
     <t>035-00000494-01</t>
   </si>
   <si>
     <t xml:space="preserve">S 9TH ST  
 COSHOCTON OH 43812</t>
   </si>
   <si>
-    <t>035-00000538-00</t>
-[...11 lines deleted...]
-  <si>
     <t>035-00000573-00</t>
   </si>
   <si>
-    <t>035-00000586-00</t>
-[...22 lines deleted...]
-  <si>
     <t>035-00000634-00</t>
   </si>
   <si>
     <t>ARNOLD CHRIS</t>
   </si>
   <si>
     <t xml:space="preserve">900 ASPEN ST  
-</t>
-[...8 lines deleted...]
-    <t xml:space="preserve">235 BROAD ST  
 </t>
   </si>
   <si>
     <t>035-00000690-00</t>
   </si>
   <si>
     <t>PATTERSON PATRICK</t>
   </si>
   <si>
     <t xml:space="preserve">341 SE BROAD ST  
 COSHOCTON OH 43812</t>
   </si>
   <si>
     <t>035-00000730-00</t>
   </si>
   <si>
     <t>STORM MARCH C</t>
   </si>
   <si>
     <t xml:space="preserve">112 BROAD ST  
 COSHOCTON OH 43812</t>
   </si>
   <si>
     <t>035-00000731-00</t>
   </si>
   <si>
     <t>ROGERS SONNY B</t>
   </si>
   <si>
     <t xml:space="preserve">108 BRENAIRD ST  
 </t>
   </si>
   <si>
     <t>035-00000732-00</t>
   </si>
   <si>
     <t xml:space="preserve">BRENAIRD ST  
 </t>
   </si>
   <si>
-    <t>035-00000738-00</t>
-[...34 lines deleted...]
-  <si>
     <t>03500043</t>
   </si>
   <si>
     <t>KLINE RICHARD L</t>
   </si>
   <si>
     <t>953 LINN ST</t>
   </si>
   <si>
     <t>03500047</t>
   </si>
   <si>
     <t>SIBERT CONNIE M</t>
   </si>
   <si>
     <t>925 BEECH ST</t>
   </si>
   <si>
     <t>03500069</t>
   </si>
   <si>
     <t>MCPHERSON MIKE &amp; TAMI</t>
   </si>
   <si>
     <t>49421 CR 105</t>
   </si>
   <si>
     <t>03500116</t>
   </si>
   <si>
     <t>SELDERS BRANDON</t>
   </si>
   <si>
     <t>900 ASPEN ST</t>
   </si>
   <si>
     <t>03500120</t>
   </si>
   <si>
     <t>NEMETH DAVID</t>
   </si>
   <si>
     <t>19118 SR 83</t>
   </si>
   <si>
-    <t>03500140</t>
-[...7 lines deleted...]
-  <si>
     <t>03500152</t>
   </si>
   <si>
     <t>REED STEVEN N</t>
   </si>
   <si>
     <t>925 BEACH ST</t>
   </si>
   <si>
     <t>03500174</t>
   </si>
   <si>
     <t>IH8RJ LLC</t>
   </si>
   <si>
     <t>2281 11TH ST S</t>
   </si>
   <si>
     <t>03500175</t>
   </si>
   <si>
     <t>992 LINN ST</t>
   </si>
   <si>
     <t>03500176</t>
@@ -4836,106 +3618,58 @@
   <si>
     <t xml:space="preserve">18451 CR 6  
 </t>
   </si>
   <si>
     <t>038-00000065-04</t>
   </si>
   <si>
     <t>THOMAS DEBBIE K</t>
   </si>
   <si>
     <t xml:space="preserve">18384 CR 6  
 </t>
   </si>
   <si>
     <t>038-00000065-05</t>
   </si>
   <si>
     <t>ARONHALT SHAWN</t>
   </si>
   <si>
     <t xml:space="preserve">18388 CR 6  
 </t>
   </si>
   <si>
-    <t>038-00000424-00</t>
-[...33 lines deleted...]
-  <si>
     <t>038-00000742-02</t>
   </si>
   <si>
     <t>MELROSE MARY K</t>
   </si>
   <si>
     <t xml:space="preserve">18239 CR 6  
 </t>
-  </si>
-[...11 lines deleted...]
-    <t>03800023</t>
   </si>
   <si>
     <t>03800035</t>
   </si>
   <si>
     <t>18388 CR 6</t>
   </si>
   <si>
     <t>03800120</t>
   </si>
   <si>
     <t>18451 CR 6</t>
   </si>
   <si>
     <t>03800128</t>
   </si>
   <si>
     <t>BANKS JAMES JR</t>
   </si>
   <si>
     <t>18636 CR 6</t>
   </si>
   <si>
     <t>03800131</t>
   </si>
@@ -4977,159 +3711,112 @@
   <si>
     <t>040-00000027-01</t>
   </si>
   <si>
     <t>LOA LLP</t>
   </si>
   <si>
     <t xml:space="preserve">37314 TR 68  
 </t>
   </si>
   <si>
     <t>040-00000038-01</t>
   </si>
   <si>
     <t xml:space="preserve">TR 51  
 </t>
   </si>
   <si>
     <t>040-00000084-10</t>
   </si>
   <si>
     <t xml:space="preserve">17033 CR 436  
 </t>
   </si>
   <si>
-    <t>040-00000105-02</t>
-[...15 lines deleted...]
-  <si>
     <t>040-00000188-00</t>
   </si>
   <si>
     <t>KING JAMES R</t>
   </si>
   <si>
     <t xml:space="preserve">17886 TR 428  
 </t>
   </si>
   <si>
     <t>040-00000209-00</t>
   </si>
   <si>
     <t>FRY EARNEST A III &amp;</t>
   </si>
   <si>
     <t xml:space="preserve">TR 455  
 </t>
   </si>
   <si>
     <t>040-00000210-01</t>
   </si>
   <si>
     <t>WELLS DANIEL MASON</t>
   </si>
   <si>
     <t>040-00000211-01</t>
   </si>
   <si>
     <t>040-00000212-01</t>
   </si>
   <si>
     <t>040-00000213-01</t>
   </si>
   <si>
-    <t>040-00000293-07</t>
-[...8 lines deleted...]
-  <si>
     <t>040-00000446-01</t>
   </si>
   <si>
     <t xml:space="preserve">102799 COSHOCTON COUNTY  
 </t>
   </si>
   <si>
     <t>040-00000447-01</t>
   </si>
   <si>
     <t>04000029</t>
   </si>
   <si>
     <t>BROOKOVER ERIC D &amp; SIMPSON YOLANDA L</t>
   </si>
   <si>
     <t>17033 CR 436</t>
   </si>
   <si>
-    <t>044-00000011-00</t>
-[...8 lines deleted...]
-  <si>
     <t>044-00000024-00</t>
   </si>
   <si>
     <t>FOSTER WILLIAM L JR</t>
   </si>
   <si>
     <t xml:space="preserve">20TH ST N 
 </t>
-  </si>
-[...8 lines deleted...]
-COSHOCTON OH 43812</t>
   </si>
   <si>
     <t>044-00000464-00</t>
   </si>
   <si>
     <t>PHILLIPS ANDREA &amp; JLRS</t>
   </si>
   <si>
     <t xml:space="preserve">525 HILL ST  
 </t>
   </si>
   <si>
     <t>044-00000552-00</t>
   </si>
   <si>
     <t>MATTHEWS VALORIE L &amp;</t>
   </si>
   <si>
     <t xml:space="preserve">1665 CASSINGHAM HOLLOW DR  
 </t>
   </si>
   <si>
     <t>044-00000553-00</t>
   </si>
   <si>
@@ -5182,12540 +3869,9420 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F623" headerRowCount="1">
-  <autoFilter ref="A1:F623"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F467" headerRowCount="1">
+  <autoFilter ref="A1:F467"/>
   <tableColumns count="6">
     <tableColumn id="1" name="Property Number"/>
     <tableColumn id="2" name="Owner Name"/>
     <tableColumn id="3" name="School District"/>
     <tableColumn id="4" name="Location Address"/>
     <tableColumn id="5" name="Amount"/>
     <tableColumn id="6" name="View Property"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=1320&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=1339&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=1449&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=1509&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=1523&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=1524&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=1768&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=1771&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=1772&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=1773&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=1884&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=1885&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=1886&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=1893&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=1894&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=1895&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=1896&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=1897&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=1899&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=1900&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=1901&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=1957&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=1986&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=2109&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=2125&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=2126&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=2137&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=2196&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43124&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=48154&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43165&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43188&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=48495&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=2338&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=2395&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=2396&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=2458&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=2483&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=2615&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=2677&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=2678&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=2706&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=2731&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=2750&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=2763&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=2771&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=2916&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=2977&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3170&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3199&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3212&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3383&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3487&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3488&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3616&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3646&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3647&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3648&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3649&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3670&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3693&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3694&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3695&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3696&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3697&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3698&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3699&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3700&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3701&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3702&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3703&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3704&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3710&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3711&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3730&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3731&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3740&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3741&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3766&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3767&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3774&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3775&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=46989&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=46367&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=45827&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43194&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43203&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43208&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=45932&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43226&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=46792&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=48383&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43251&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=46256&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=46795&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43275&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3912&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3926&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3968&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=4062&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=4077&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=4103&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=4104&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=4108&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=4110&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=4112&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=4147&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=4164&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=4165&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=4166&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=4305&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=4309&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43289&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=46378&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43298&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=48185&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43301&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43307&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=5363&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=7023&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=7268&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=7339&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=7359&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=7361&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=7382&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=7411&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=7415&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=7454&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=7463&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=7652&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=7654&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=7659&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=7673&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=7674&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=7689&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=7742&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=7750&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=7817&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=7819&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=7877&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=7895&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=7911&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=47794&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=48160&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=48440&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43431&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=45837&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43433&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43446&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43447&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43458&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43460&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43461&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=48297&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43480&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=48403&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=45315&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=7983&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=45486&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=8080&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=8132&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=8133&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=8144&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=8162&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=8171&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=8183&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=8193&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43484&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=8282&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=8287&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=8293&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=8423&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=8542&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=8572&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=8620&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=8713&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=8735&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=8736&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=8752&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=8771&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=8776&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=9103&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=9168&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=9375&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=9482&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=9667&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=9673&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=9675&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=9677&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=9684&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=9769&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=9814&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=9825&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=9826&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=9843&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=9954&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=9991&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=10041&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=10051&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=10054&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=10167&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=10168&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=10362&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=10363&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=10398&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=10399&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=10400&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=10401&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=10402&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=10403&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=10420&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=10421&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=10709&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=10710&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=10826&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=10832&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=47027&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=47531&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=48268&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43505&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43517&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=46267&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=48260&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43581&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43583&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43603&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43609&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43613&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43627&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=48278&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=10919&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=10942&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=11146&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=11267&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=11315&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=11323&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=11324&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=11342&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=11347&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=11349&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=11357&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=11370&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=11416&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=11443&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=11598&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=11603&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=11773&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=48119&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43663&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43666&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=46525&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43679&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43693&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43697&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=12380&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=47046&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=12445&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=12446&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=12464&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=12468&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=12485&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=12565&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=12583&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=12668&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=12669&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=12687&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=12688&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=12699&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=12704&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=12706&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=12716&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=12721&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=12770&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=12779&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=12794&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=12842&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=12844&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=12846&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=12848&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=12861&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=12865&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=12913&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=12936&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=12978&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43747&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=48098&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=48173&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43770&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43779&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43780&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43781&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=48434&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43788&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43789&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43797&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43800&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43811&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=48216&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43813&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=13104&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=13119&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=13283&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=13394&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=13414&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=13415&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=13442&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=13475&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=13477&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=13487&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=13488&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=13574&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=13750&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=13805&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=13842&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=13851&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=13872&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=13873&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=13875&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=13908&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=13909&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=13924&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=13953&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=14080&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=14110&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=14359&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=14380&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=14389&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=14424&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=47875&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43826&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43871&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43882&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=48125&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43886&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=48341&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43920&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20048&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20054&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20076&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20077&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20187&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20196&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20270&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20357&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20422&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20437&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20466&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20519&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20533&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20552&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20560&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20624&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20651&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20672&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20705&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20706&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20710&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20711&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20712&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20713&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20717&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20737&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20738&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20741&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20742&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20751&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20752&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20795&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20796&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20807&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20808&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20809&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20831&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20832&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20862&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20868&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20871&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20872&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20941&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20955&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20956&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=21224&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=21226&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=21227&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=21230&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=21232&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=21233&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=21234&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=21241&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=21245&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=21247&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=21248&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=21249&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=21250&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=21251&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=21252&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=21253&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=21257&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=21259&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=21261&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=21263&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=21268&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=21269&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=21276&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=21277&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=21278&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=21279&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=21285&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=21286&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=46706&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=21830&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=21946&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=22008&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=22151&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=22221&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=22250&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=22453&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=22455&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=22526&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=22531&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44326&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44344&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44360&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44366&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44369&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=23079&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=23136&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=23150&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=23154&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=23160&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=23169&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=23404&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=23424&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=23593&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=23594&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=23597&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=23598&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=23609&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=23610&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=23729&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=23731&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=23756&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=47352&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=47353&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44397&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44403&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=48223&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=26329&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=26386&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=26477&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=26510&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=26557&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=26574&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=26587&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=26596&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=26640&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=26646&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=26661&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=26662&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=26663&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=48619&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=26732&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=26739&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=26769&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=26789&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=26797&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=26842&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=26844&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=26858&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=26859&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=26860&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=26897&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=27008&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=27115&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44520&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=48126&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=48108&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44530&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44531&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44574&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=48324&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44578&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=27473&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=45714&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=27531&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=27595&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=27600&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=27616&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=27653&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=27717&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=27772&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=27781&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=27798&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=27888&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=27901&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=27926&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=27978&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=28083&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=28127&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=28134&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=28135&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=28136&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=28137&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=28138&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=28141&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=28142&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=28143&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=28166&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=28169&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=28170&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=28173&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=28291&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=28292&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=28318&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=28494&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44626&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=28708&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=45549&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=28735&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=28736&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=28974&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=29118&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=29192&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=29276&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=29280&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=29283&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=29284&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=29402&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=29759&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=29760&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=29762&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=29764&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=29765&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=29949&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=29983&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=30013&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=30048&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=30099&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=30125&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=30131&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=30147&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=30153&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=30154&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=30155&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=30156&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=30162&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=30204&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=30284&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=30285&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=30343&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=30346&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=30348&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=30370&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=30371&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=30415&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=30416&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=30448&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=30461&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=30462&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=30463&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=30508&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=30528&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=30564&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=30608&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=30609&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=30610&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=30617&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=30676&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=30692&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=30826&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44676&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44678&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44689&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44731&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44735&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=48244&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=48214&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44777&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44778&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44779&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44780&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=31815&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=31819&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=31820&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=32164&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=32231&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=32232&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=32233&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=32234&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=32301&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=32418&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=32420&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=47430&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44827&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44869&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44877&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=48295&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44887&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=32792&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=32794&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=32841&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=32855&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=32942&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=32983&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=33058&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=33073&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=33096&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=33098&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=33100&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=33102&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=33104&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=33150&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=33280&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=33281&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44920&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=42203&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=42210&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=42416&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=42620&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=42682&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=42683&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=42873&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=1339&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=1768&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=1771&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=1772&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=1773&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=1885&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=1893&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=1894&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=1895&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=1896&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=1897&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=1899&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=1900&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=1901&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=1986&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=2109&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=2125&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=2126&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=2137&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=2196&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43124&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43165&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43188&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=48495&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=2338&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=2395&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=2396&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=2458&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=2483&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=2677&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=2678&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=2706&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=2731&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=2763&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=2916&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=2977&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3199&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3383&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3487&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3488&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3616&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3646&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3647&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3648&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3649&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3670&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3693&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3694&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3695&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3696&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3697&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3698&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3699&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3700&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3701&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3702&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3703&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3704&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3710&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3711&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3730&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3731&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3740&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3741&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3766&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3767&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3774&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3775&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=46989&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=46367&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=45827&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43194&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43203&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43208&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=45932&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43226&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=46792&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=48383&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43251&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=46795&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3912&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=4062&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=4077&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=4103&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=4104&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=4108&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=4110&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=4112&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=4147&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=4164&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=4165&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=4166&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=4309&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43289&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=46378&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43301&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43307&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=5363&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=7023&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=7268&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=7339&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=7359&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=7361&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=7382&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=7411&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=7463&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=7652&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=7654&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=7659&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=7673&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=7674&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=7750&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=7817&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=7877&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=7911&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=48160&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=48440&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43431&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=45837&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43433&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43447&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43458&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43460&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43461&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=48297&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=48403&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=45315&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=7983&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=8132&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=8171&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=8193&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43484&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=8287&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=8542&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=8620&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=8713&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=8735&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=8771&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=8776&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=9168&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=9375&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=9673&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=9677&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=9814&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=9954&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=9991&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=10041&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=10167&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=10168&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=10362&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=10363&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=10398&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=10399&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=10400&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=10401&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=10402&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=10403&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=10420&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=10421&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=10709&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=10710&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=10826&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=10832&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=47027&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=47531&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43505&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43517&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=46267&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43581&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43583&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43603&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43609&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43613&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43627&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=48278&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=45605&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=10919&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=11146&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=11267&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=11321&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=11323&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=11324&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=11342&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=11370&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=11416&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=11443&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=11773&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=48119&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43663&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43666&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=46525&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43679&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43693&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43697&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=12380&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=47046&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=12445&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=12446&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=12468&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=12485&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=12565&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=12583&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=12668&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=12669&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=12699&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=12704&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=12706&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=12716&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=12779&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=12861&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=12865&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=12913&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=12936&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43747&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=48098&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=48173&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43770&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43779&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43780&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43781&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=48434&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43788&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43789&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43797&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43800&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43811&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=48216&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=13104&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=13119&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=13283&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=13394&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=13442&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=13574&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=13805&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=13842&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=13908&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=13909&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=13953&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=14080&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=14359&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=47875&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43826&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43871&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43882&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=48125&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43886&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=48341&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43920&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20187&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20196&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20270&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20357&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20422&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20437&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20466&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20513&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20552&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20560&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20624&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20651&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20672&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20705&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20706&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20710&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20711&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20712&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20713&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20717&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20737&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20738&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20741&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20742&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20751&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20752&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20795&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20796&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20807&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20808&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20809&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20831&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20832&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20862&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20868&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20871&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20872&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20941&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20955&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20956&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=21224&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=21226&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=21227&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=21230&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=21232&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=21233&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=21234&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=21241&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=21245&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=21247&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=21248&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=21249&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=21250&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=21251&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=21252&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=21253&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=21257&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=21259&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=21261&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=21263&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=21268&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=21269&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=21276&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=21277&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=21278&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=21279&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=21285&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=21286&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=46706&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=21830&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=21946&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=22008&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=22221&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=22250&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=22453&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=22455&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=22526&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=22531&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44360&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44366&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44369&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=23079&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=23136&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=23154&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=23169&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=23404&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=23424&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=23593&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=23594&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=23597&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=23598&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=23729&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=23731&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=47353&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44397&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44403&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=26329&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=26386&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=26477&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=26587&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=26596&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=26640&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=26646&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=26661&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=26662&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=26663&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=48619&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=26732&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=26739&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=26789&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=26842&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=26844&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=26897&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44520&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44530&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44531&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44574&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=48324&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44578&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=27473&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=27531&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=27595&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=27600&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=27616&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=27772&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=27798&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=27901&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=27926&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=27978&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=28134&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=28135&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=28136&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=28137&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=28138&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=28318&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=28494&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44626&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=28708&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=45549&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=28735&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=28736&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=28974&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=29118&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=29192&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=29276&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=29280&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=29283&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=29284&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=29402&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=29759&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=29760&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=29762&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=29764&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=29765&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=29949&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=29983&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=30013&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=30048&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=30099&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=30125&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=30131&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=30147&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=30153&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=30154&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=30155&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=30156&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=30162&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=30204&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=30284&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=30285&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=30343&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=30346&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=30370&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=30371&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=30448&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=30508&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=30564&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=30608&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=30609&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=30610&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44676&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44678&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44689&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44731&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44735&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=48214&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44777&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44778&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44779&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44780&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=31815&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=31819&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=31820&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=32418&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44827&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44869&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44877&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=48295&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44887&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=32792&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=32794&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=32841&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=32855&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=32942&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=33073&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=33096&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=33098&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=33100&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=33102&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=33104&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=33280&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=33281&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44920&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=42210&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=42620&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=42682&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=42683&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=42873&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:F623"/>
+  <dimension ref="A1:F467"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="19.02606964111328" customWidth="1"/>
     <col min="2" max="2" width="83.642578125" customWidth="1"/>
     <col min="3" max="3" width="16.232078552246094" customWidth="1"/>
-    <col min="4" max="4" width="22.37530517578125" customWidth="1"/>
+    <col min="4" max="4" width="25.49872398376465" customWidth="1"/>
     <col min="5" max="5" width="10.763794898986816" customWidth="1"/>
     <col min="6" max="6" width="16.1522798538208" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="3">
-        <v>364.53</v>
+        <v>164.07</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>11</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E3" s="3">
-        <v>1164.07</v>
+        <v>3080</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E4" s="3">
-        <v>1880.5</v>
+        <v>983.18</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>17</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>18</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E5" s="3">
-        <v>1822.38</v>
+        <v>1830.01</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="C6" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D6" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="C6" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E6" s="3">
-        <v>577.75</v>
+        <v>1351.65</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="B7" s="0" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E7" s="3">
-        <v>518.99</v>
+        <v>457.17</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
         <v>25</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>26</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>27</v>
       </c>
       <c r="E8" s="3">
-        <v>3080</v>
+        <v>91.66</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
         <v>28</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>29</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="E9" s="3">
-        <v>983.18</v>
+        <v>21.77</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="E10" s="3">
-        <v>1830.01</v>
+        <v>399.8</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="B11" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="C11" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D11" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="C11" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E11" s="3">
-        <v>1351.65</v>
+        <v>71.56</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>37</v>
+        <v>29</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D12" s="1" t="s">
-        <v>38</v>
+        <v>27</v>
       </c>
       <c r="E12" s="3">
-        <v>474.84</v>
+        <v>2.65</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>40</v>
+        <v>29</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>41</v>
+        <v>27</v>
       </c>
       <c r="E13" s="3">
-        <v>457.17</v>
+        <v>165.19</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>43</v>
+        <v>26</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>44</v>
+        <v>27</v>
       </c>
       <c r="E14" s="3">
-        <v>443.34</v>
+        <v>5.69</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
-        <v>45</v>
+        <v>36</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>46</v>
+        <v>29</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>47</v>
+        <v>37</v>
       </c>
       <c r="E15" s="3">
-        <v>91.66</v>
+        <v>4562.98</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
-        <v>48</v>
+        <v>38</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>49</v>
+        <v>39</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>47</v>
+        <v>40</v>
       </c>
       <c r="E16" s="3">
-        <v>21.77</v>
+        <v>1027.59</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
-        <v>50</v>
+        <v>41</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="E17" s="3">
-        <v>399.8</v>
+        <v>2331.11</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
-        <v>51</v>
+        <v>44</v>
       </c>
       <c r="B18" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="C18" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D18" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="C18" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E18" s="3">
-        <v>71.56</v>
+        <v>209.16</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
-        <v>53</v>
+        <v>47</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>47</v>
+        <v>27</v>
       </c>
       <c r="E19" s="3">
-        <v>2.65</v>
+        <v>176.03</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
-        <v>54</v>
+        <v>48</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>49</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="E20" s="3">
-        <v>165.19</v>
+        <v>370.98</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="E21" s="3">
-        <v>5.69</v>
+        <v>2.52</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="B22" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="C22" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D22" s="0" t="s">
         <v>56</v>
       </c>
-      <c r="B22" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E22" s="3">
-        <v>4912.98</v>
+        <v>124.88</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="B23" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="B23" s="0" t="s">
+      <c r="C23" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D23" s="0" t="s">
         <v>59</v>
       </c>
-      <c r="C23" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E23" s="3">
-        <v>3910.89</v>
+        <v>1477.27</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="B24" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="B24" s="0" t="s">
+      <c r="C24" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D24" s="0" t="s">
         <v>62</v>
       </c>
-      <c r="C24" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E24" s="3">
-        <v>1027.59</v>
+        <v>167.22</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="B25" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="B25" s="0" t="s">
+      <c r="C25" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D25" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="C25" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E25" s="3">
-        <v>2331.11</v>
+        <v>416.13</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="B26" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="B26" s="0" t="s">
+      <c r="C26" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D26" s="1" t="s">
         <v>68</v>
       </c>
-      <c r="C26" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E26" s="3">
-        <v>309.16</v>
+        <v>2.38</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="B27" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="B27" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C27" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D27" s="1" t="s">
-        <v>47</v>
+        <v>71</v>
       </c>
       <c r="E27" s="3">
-        <v>276.03</v>
+        <v>10468.82</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="B28" s="0" t="s">
+        <v>73</v>
+      </c>
+      <c r="C28" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D28" s="1" t="s">
         <v>71</v>
       </c>
-      <c r="B28" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E28" s="3">
-        <v>770.98</v>
+        <v>4900.57</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
         <v>74</v>
       </c>
       <c r="B29" s="0" t="s">
         <v>75</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>76</v>
       </c>
       <c r="E29" s="3">
-        <v>2.52</v>
+        <v>2706.62</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
         <v>77</v>
       </c>
       <c r="B30" s="0" t="s">
         <v>78</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D30" s="0" t="s">
+      <c r="D30" s="1" t="s">
         <v>79</v>
       </c>
       <c r="E30" s="3">
-        <v>124.88</v>
+        <v>2448.56</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
         <v>80</v>
       </c>
       <c r="B31" s="0" t="s">
         <v>81</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D31" s="0" t="s">
+      <c r="D31" s="1" t="s">
         <v>82</v>
       </c>
       <c r="E31" s="3">
-        <v>286.68</v>
+        <v>329.39</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
         <v>83</v>
       </c>
       <c r="B32" s="0" t="s">
         <v>84</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D32" s="0" t="s">
+      <c r="D32" s="1" t="s">
         <v>85</v>
       </c>
       <c r="E32" s="3">
-        <v>1477.27</v>
+        <v>17.62</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
         <v>86</v>
       </c>
       <c r="B33" s="0" t="s">
         <v>87</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D33" s="0" t="s">
+      <c r="D33" s="1" t="s">
         <v>88</v>
       </c>
       <c r="E33" s="3">
-        <v>167.22</v>
+        <v>493.23</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
         <v>89</v>
       </c>
       <c r="B34" s="0" t="s">
         <v>90</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D34" s="0" t="s">
+      <c r="D34" s="1" t="s">
         <v>91</v>
       </c>
       <c r="E34" s="3">
-        <v>416.13</v>
+        <v>784.14</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
         <v>92</v>
       </c>
       <c r="B35" s="0" t="s">
         <v>93</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>94</v>
       </c>
       <c r="E35" s="3">
-        <v>2.38</v>
+        <v>3091.14</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
         <v>95</v>
       </c>
       <c r="B36" s="0" t="s">
         <v>96</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>97</v>
       </c>
       <c r="E36" s="3">
-        <v>12968.82</v>
+        <v>573.42</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
         <v>98</v>
       </c>
       <c r="B37" s="0" t="s">
         <v>99</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D37" s="1" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="E37" s="3">
-        <v>7400.57</v>
+        <v>1900.72</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D38" s="1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="E38" s="3">
-        <v>2706.62</v>
+        <v>1814.89</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D39" s="1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="E39" s="3">
-        <v>3248.56</v>
+        <v>20.87</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D40" s="1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="E40" s="3">
-        <v>1726.25</v>
+        <v>4.77</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
+        <v>110</v>
+      </c>
+      <c r="B41" s="0" t="s">
+        <v>108</v>
+      </c>
+      <c r="C41" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D41" s="1" t="s">
         <v>109</v>
       </c>
-      <c r="B41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E41" s="3">
-        <v>329.39</v>
+        <v>3.39</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
+        <v>111</v>
+      </c>
+      <c r="B42" s="0" t="s">
+        <v>108</v>
+      </c>
+      <c r="C42" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D42" s="1" t="s">
         <v>112</v>
       </c>
-      <c r="B42" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E42" s="3">
-        <v>17.62</v>
+        <v>4.41</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>116</v>
+        <v>108</v>
       </c>
       <c r="C43" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D43" s="1" t="s">
-        <v>117</v>
+        <v>114</v>
       </c>
       <c r="E43" s="3">
-        <v>493.23</v>
+        <v>22.04</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
-        <v>118</v>
+        <v>115</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>119</v>
+        <v>108</v>
       </c>
       <c r="C44" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D44" s="1" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="E44" s="3">
-        <v>934.14</v>
+        <v>0.73</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
-        <v>121</v>
+        <v>117</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>122</v>
+        <v>108</v>
       </c>
       <c r="C45" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D45" s="1" t="s">
-        <v>123</v>
+        <v>118</v>
       </c>
       <c r="E45" s="3">
-        <v>974.08</v>
+        <v>22.04</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
-        <v>124</v>
+        <v>119</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>125</v>
+        <v>108</v>
       </c>
       <c r="C46" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D46" s="1" t="s">
-        <v>126</v>
+        <v>120</v>
       </c>
       <c r="E46" s="3">
-        <v>5191.14</v>
+        <v>0.73</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
-        <v>127</v>
+        <v>121</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>128</v>
+        <v>108</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D47" s="1" t="s">
-        <v>129</v>
+        <v>122</v>
       </c>
       <c r="E47" s="3">
-        <v>9093.75</v>
+        <v>4.41</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
-        <v>130</v>
+        <v>123</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>131</v>
+        <v>108</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D48" s="1" t="s">
-        <v>132</v>
+        <v>124</v>
       </c>
       <c r="E48" s="3">
-        <v>873.42</v>
+        <v>1.25</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
-        <v>133</v>
+        <v>125</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>134</v>
+        <v>108</v>
       </c>
       <c r="C49" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D49" s="1" t="s">
-        <v>135</v>
+        <v>124</v>
       </c>
       <c r="E49" s="3">
-        <v>4094.53</v>
+        <v>4</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
-        <v>136</v>
+        <v>126</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>137</v>
+        <v>108</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D50" s="1" t="s">
-        <v>138</v>
+        <v>127</v>
       </c>
       <c r="E50" s="3">
-        <v>1945.21</v>
+        <v>1.25</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
-        <v>139</v>
+        <v>128</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>140</v>
+        <v>108</v>
       </c>
       <c r="C51" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D51" s="1" t="s">
-        <v>141</v>
+        <v>127</v>
       </c>
       <c r="E51" s="3">
-        <v>1814.89</v>
+        <v>4</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
-        <v>142</v>
+        <v>129</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>131</v>
+        <v>108</v>
       </c>
       <c r="C52" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D52" s="1" t="s">
-        <v>143</v>
+        <v>130</v>
       </c>
       <c r="E52" s="3">
-        <v>18.41</v>
+        <v>1.25</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
-        <v>144</v>
+        <v>131</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>145</v>
+        <v>108</v>
       </c>
       <c r="C53" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D53" s="1" t="s">
-        <v>146</v>
+        <v>130</v>
       </c>
       <c r="E53" s="3">
-        <v>24.88</v>
+        <v>4</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
-        <v>147</v>
+        <v>132</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>148</v>
+        <v>108</v>
       </c>
       <c r="C54" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D54" s="1" t="s">
-        <v>149</v>
+        <v>133</v>
       </c>
       <c r="E54" s="3">
-        <v>4.77</v>
+        <v>1.25</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
-        <v>150</v>
+        <v>134</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>148</v>
+        <v>108</v>
       </c>
       <c r="C55" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D55" s="1" t="s">
-        <v>149</v>
+        <v>133</v>
       </c>
       <c r="E55" s="3">
-        <v>3.39</v>
+        <v>4</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
-        <v>151</v>
+        <v>135</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>148</v>
+        <v>108</v>
       </c>
       <c r="C56" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D56" s="1" t="s">
-        <v>152</v>
+        <v>136</v>
       </c>
       <c r="E56" s="3">
-        <v>4.41</v>
+        <v>1.25</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
-        <v>153</v>
+        <v>137</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>148</v>
+        <v>108</v>
       </c>
       <c r="C57" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D57" s="1" t="s">
-        <v>154</v>
+        <v>136</v>
       </c>
       <c r="E57" s="3">
-        <v>22.04</v>
+        <v>3.39</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
-        <v>155</v>
+        <v>138</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>148</v>
+        <v>108</v>
       </c>
       <c r="C58" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D58" s="1" t="s">
-        <v>156</v>
+        <v>139</v>
       </c>
       <c r="E58" s="3">
-        <v>0.73</v>
+        <v>22.04</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
-        <v>157</v>
+        <v>140</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>148</v>
+        <v>108</v>
       </c>
       <c r="C59" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D59" s="1" t="s">
-        <v>158</v>
+        <v>141</v>
       </c>
       <c r="E59" s="3">
-        <v>22.04</v>
+        <v>0.73</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
-        <v>159</v>
+        <v>142</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>148</v>
+        <v>108</v>
       </c>
       <c r="C60" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D60" s="1" t="s">
-        <v>160</v>
+        <v>143</v>
       </c>
       <c r="E60" s="3">
-        <v>0.73</v>
+        <v>1.25</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
-        <v>161</v>
+        <v>144</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>148</v>
+        <v>108</v>
       </c>
       <c r="C61" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D61" s="1" t="s">
-        <v>162</v>
+        <v>143</v>
       </c>
       <c r="E61" s="3">
-        <v>4.41</v>
+        <v>3.39</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
-        <v>163</v>
+        <v>145</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>148</v>
+        <v>108</v>
       </c>
       <c r="C62" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D62" s="1" t="s">
-        <v>164</v>
+        <v>146</v>
       </c>
       <c r="E62" s="3">
-        <v>1.25</v>
+        <v>21.31</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
-        <v>165</v>
+        <v>147</v>
       </c>
       <c r="B63" s="0" t="s">
+        <v>108</v>
+      </c>
+      <c r="C63" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D63" s="1" t="s">
         <v>148</v>
       </c>
-      <c r="C63" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E63" s="3">
-        <v>4</v>
+        <v>0.73</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
-        <v>166</v>
+        <v>149</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="C64" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D64" s="1" t="s">
-        <v>167</v>
+        <v>151</v>
       </c>
       <c r="E64" s="3">
-        <v>1.25</v>
+        <v>113.39</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="s">
-        <v>168</v>
+        <v>152</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="C65" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D65" s="1" t="s">
-        <v>167</v>
+        <v>151</v>
       </c>
       <c r="E65" s="3">
-        <v>4</v>
+        <v>28.45</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="s">
-        <v>169</v>
+        <v>153</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>148</v>
+        <v>108</v>
       </c>
       <c r="C66" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D66" s="1" t="s">
-        <v>170</v>
+        <v>154</v>
       </c>
       <c r="E66" s="3">
-        <v>1.25</v>
+        <v>15.7</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="s">
-        <v>171</v>
+        <v>155</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>148</v>
+        <v>108</v>
       </c>
       <c r="C67" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D67" s="1" t="s">
-        <v>170</v>
+        <v>156</v>
       </c>
       <c r="E67" s="3">
-        <v>4</v>
+        <v>0.73</v>
       </c>
       <c r="F67" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="s">
-        <v>172</v>
+        <v>157</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>148</v>
+        <v>108</v>
       </c>
       <c r="C68" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D68" s="1" t="s">
-        <v>173</v>
+        <v>158</v>
       </c>
       <c r="E68" s="3">
-        <v>1.25</v>
+        <v>17.63</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="s">
-        <v>174</v>
+        <v>159</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>148</v>
+        <v>108</v>
       </c>
       <c r="C69" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D69" s="1" t="s">
-        <v>173</v>
+        <v>158</v>
       </c>
       <c r="E69" s="3">
-        <v>4</v>
+        <v>0.73</v>
       </c>
       <c r="F69" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="s">
-        <v>175</v>
+        <v>160</v>
       </c>
       <c r="B70" s="0" t="s">
-        <v>148</v>
+        <v>161</v>
       </c>
       <c r="C70" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D70" s="1" t="s">
-        <v>176</v>
+      <c r="D70" s="0" t="s">
+        <v>162</v>
       </c>
       <c r="E70" s="3">
-        <v>1.25</v>
+        <v>69.07</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="s">
-        <v>177</v>
+        <v>163</v>
       </c>
       <c r="B71" s="0" t="s">
-        <v>148</v>
+        <v>164</v>
       </c>
       <c r="C71" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D71" s="1" t="s">
-        <v>176</v>
+      <c r="D71" s="0" t="s">
+        <v>162</v>
       </c>
       <c r="E71" s="3">
-        <v>3.39</v>
+        <v>202.2</v>
       </c>
       <c r="F71" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="s">
-        <v>178</v>
+        <v>165</v>
       </c>
       <c r="B72" s="0" t="s">
-        <v>148</v>
+        <v>166</v>
       </c>
       <c r="C72" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D72" s="1" t="s">
-        <v>179</v>
+      <c r="D72" s="0" t="s">
+        <v>167</v>
       </c>
       <c r="E72" s="3">
-        <v>22.04</v>
+        <v>2.28</v>
       </c>
       <c r="F72" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="s">
-        <v>180</v>
+        <v>168</v>
       </c>
       <c r="B73" s="0" t="s">
-        <v>148</v>
+        <v>169</v>
       </c>
       <c r="C73" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D73" s="1" t="s">
-        <v>181</v>
+      <c r="D73" s="0" t="s">
+        <v>170</v>
       </c>
       <c r="E73" s="3">
-        <v>0.73</v>
+        <v>162.46</v>
       </c>
       <c r="F73" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="s">
-        <v>182</v>
+        <v>171</v>
       </c>
       <c r="B74" s="0" t="s">
-        <v>148</v>
+        <v>172</v>
       </c>
       <c r="C74" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D74" s="1" t="s">
-        <v>183</v>
+      <c r="D74" s="0" t="s">
+        <v>173</v>
       </c>
       <c r="E74" s="3">
-        <v>1.25</v>
+        <v>7.61</v>
       </c>
       <c r="F74" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="s">
-        <v>184</v>
+        <v>174</v>
       </c>
       <c r="B75" s="0" t="s">
-        <v>148</v>
+        <v>175</v>
       </c>
       <c r="C75" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D75" s="1" t="s">
-        <v>183</v>
+      <c r="D75" s="0" t="s">
+        <v>176</v>
       </c>
       <c r="E75" s="3">
-        <v>3.39</v>
+        <v>830.55</v>
       </c>
       <c r="F75" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="s">
-        <v>185</v>
+        <v>177</v>
       </c>
       <c r="B76" s="0" t="s">
-        <v>148</v>
+        <v>178</v>
       </c>
       <c r="C76" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D76" s="1" t="s">
-        <v>186</v>
+      <c r="D76" s="0" t="s">
+        <v>179</v>
       </c>
       <c r="E76" s="3">
-        <v>21.31</v>
+        <v>429.52</v>
       </c>
       <c r="F76" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0" t="s">
-        <v>187</v>
+        <v>180</v>
       </c>
       <c r="B77" s="0" t="s">
-        <v>148</v>
+        <v>181</v>
       </c>
       <c r="C77" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D77" s="1" t="s">
-        <v>188</v>
+      <c r="D77" s="0" t="s">
+        <v>182</v>
       </c>
       <c r="E77" s="3">
-        <v>0.73</v>
+        <v>226.76</v>
       </c>
       <c r="F77" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="s">
-        <v>189</v>
+        <v>183</v>
       </c>
       <c r="B78" s="0" t="s">
-        <v>190</v>
+        <v>184</v>
       </c>
       <c r="C78" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D78" s="1" t="s">
-        <v>191</v>
+      <c r="D78" s="0" t="s">
+        <v>185</v>
       </c>
       <c r="E78" s="3">
-        <v>113.39</v>
+        <v>35.63</v>
       </c>
       <c r="F78" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="s">
-        <v>192</v>
+        <v>186</v>
       </c>
       <c r="B79" s="0" t="s">
-        <v>190</v>
+        <v>187</v>
       </c>
       <c r="C79" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D79" s="1" t="s">
-        <v>191</v>
+      <c r="D79" s="0" t="s">
+        <v>188</v>
       </c>
       <c r="E79" s="3">
-        <v>28.45</v>
+        <v>108.77</v>
       </c>
       <c r="F79" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="s">
-        <v>193</v>
+        <v>189</v>
       </c>
       <c r="B80" s="0" t="s">
-        <v>148</v>
+        <v>190</v>
       </c>
       <c r="C80" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D80" s="1" t="s">
-        <v>194</v>
+      <c r="D80" s="0" t="s">
+        <v>191</v>
       </c>
       <c r="E80" s="3">
-        <v>15.7</v>
+        <v>539.87</v>
       </c>
       <c r="F80" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="s">
-        <v>195</v>
+        <v>192</v>
       </c>
       <c r="B81" s="0" t="s">
-        <v>148</v>
+        <v>193</v>
       </c>
       <c r="C81" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D81" s="1" t="s">
-        <v>196</v>
+      <c r="D81" s="0" t="s">
+        <v>194</v>
       </c>
       <c r="E81" s="3">
-        <v>0.73</v>
+        <v>123.16</v>
       </c>
       <c r="F81" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0" t="s">
+        <v>195</v>
+      </c>
+      <c r="B82" s="0" t="s">
+        <v>196</v>
+      </c>
+      <c r="C82" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D82" s="1" t="s">
         <v>197</v>
       </c>
-      <c r="B82" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E82" s="3">
-        <v>17.63</v>
+        <v>542.96</v>
       </c>
       <c r="F82" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="0" t="s">
+        <v>198</v>
+      </c>
+      <c r="B83" s="0" t="s">
         <v>199</v>
       </c>
-      <c r="B83" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C83" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D83" s="1" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="E83" s="3">
-        <v>0.73</v>
+        <v>1326.54</v>
       </c>
       <c r="F83" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B84" s="0" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="C84" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D84" s="0" t="s">
+      <c r="D84" s="1" t="s">
         <v>202</v>
       </c>
       <c r="E84" s="3">
-        <v>69.07</v>
+        <v>866.16</v>
       </c>
       <c r="F84" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0" t="s">
         <v>203</v>
       </c>
       <c r="B85" s="0" t="s">
         <v>204</v>
       </c>
       <c r="C85" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D85" s="0" t="s">
-        <v>202</v>
+      <c r="D85" s="1" t="s">
+        <v>205</v>
       </c>
       <c r="E85" s="3">
-        <v>202.2</v>
+        <v>654.93</v>
       </c>
       <c r="F85" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="0" t="s">
+        <v>206</v>
+      </c>
+      <c r="B86" s="0" t="s">
+        <v>207</v>
+      </c>
+      <c r="C86" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D86" s="1" t="s">
         <v>205</v>
       </c>
-      <c r="B86" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E86" s="3">
-        <v>2.28</v>
+        <v>278.5</v>
       </c>
       <c r="F86" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="0" t="s">
         <v>208</v>
       </c>
       <c r="B87" s="0" t="s">
+        <v>207</v>
+      </c>
+      <c r="C87" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D87" s="1" t="s">
         <v>209</v>
       </c>
-      <c r="C87" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E87" s="3">
-        <v>162.46</v>
+        <v>893.01</v>
       </c>
       <c r="F87" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="0" t="s">
+        <v>210</v>
+      </c>
+      <c r="B88" s="0" t="s">
+        <v>207</v>
+      </c>
+      <c r="C88" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D88" s="1" t="s">
         <v>211</v>
       </c>
-      <c r="B88" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E88" s="3">
-        <v>7.61</v>
+        <v>1523.98</v>
       </c>
       <c r="F88" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="B89" s="0" t="s">
-        <v>215</v>
+        <v>207</v>
       </c>
       <c r="C89" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D89" s="0" t="s">
-        <v>216</v>
+      <c r="D89" s="1" t="s">
+        <v>213</v>
       </c>
       <c r="E89" s="3">
-        <v>830.55</v>
+        <v>1368.56</v>
       </c>
       <c r="F89" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="0" t="s">
-        <v>217</v>
+        <v>214</v>
       </c>
       <c r="B90" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="C90" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D90" s="0" t="s">
-        <v>219</v>
+      <c r="D90" s="1" t="s">
+        <v>216</v>
       </c>
       <c r="E90" s="3">
-        <v>429.52</v>
+        <v>98.85</v>
       </c>
       <c r="F90" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="0" t="s">
-        <v>220</v>
+        <v>217</v>
       </c>
       <c r="B91" s="0" t="s">
-        <v>221</v>
+        <v>218</v>
       </c>
       <c r="C91" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D91" s="0" t="s">
-        <v>222</v>
+      <c r="D91" s="1" t="s">
+        <v>219</v>
       </c>
       <c r="E91" s="3">
-        <v>526.76</v>
+        <v>181.93</v>
       </c>
       <c r="F91" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="0" t="s">
-        <v>223</v>
+        <v>220</v>
       </c>
       <c r="B92" s="0" t="s">
-        <v>224</v>
+        <v>218</v>
       </c>
       <c r="C92" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D92" s="0" t="s">
-        <v>225</v>
+      <c r="D92" s="1" t="s">
+        <v>219</v>
       </c>
       <c r="E92" s="3">
-        <v>35.63</v>
+        <v>181.93</v>
       </c>
       <c r="F92" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="0" t="s">
-        <v>226</v>
+        <v>221</v>
       </c>
       <c r="B93" s="0" t="s">
-        <v>227</v>
+        <v>218</v>
       </c>
       <c r="C93" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D93" s="0" t="s">
-        <v>228</v>
+      <c r="D93" s="1" t="s">
+        <v>222</v>
       </c>
       <c r="E93" s="3">
-        <v>108.77</v>
+        <v>1751.33</v>
       </c>
       <c r="F93" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="0" t="s">
-        <v>229</v>
+        <v>223</v>
       </c>
       <c r="B94" s="0" t="s">
-        <v>230</v>
+        <v>224</v>
       </c>
       <c r="C94" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D94" s="0" t="s">
-        <v>231</v>
+      <c r="D94" s="1" t="s">
+        <v>225</v>
       </c>
       <c r="E94" s="3">
-        <v>539.87</v>
+        <v>2650.61</v>
       </c>
       <c r="F94" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="0" t="s">
-        <v>232</v>
+        <v>226</v>
       </c>
       <c r="B95" s="0" t="s">
-        <v>233</v>
+        <v>227</v>
       </c>
       <c r="C95" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>234</v>
+        <v>228</v>
       </c>
       <c r="E95" s="3">
-        <v>268.72</v>
+        <v>669.62</v>
       </c>
       <c r="F95" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="0" t="s">
-        <v>235</v>
+        <v>229</v>
       </c>
       <c r="B96" s="0" t="s">
-        <v>236</v>
+        <v>230</v>
       </c>
       <c r="C96" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>237</v>
+        <v>231</v>
       </c>
       <c r="E96" s="3">
-        <v>123.16</v>
+        <v>11.66</v>
       </c>
       <c r="F96" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="0" t="s">
-        <v>238</v>
+        <v>232</v>
       </c>
       <c r="B97" s="0" t="s">
-        <v>239</v>
+        <v>233</v>
       </c>
       <c r="C97" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>240</v>
+        <v>234</v>
       </c>
       <c r="E97" s="3">
-        <v>35.95</v>
+        <v>162.33</v>
       </c>
       <c r="F97" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="0" t="s">
-        <v>241</v>
+        <v>235</v>
       </c>
       <c r="B98" s="0" t="s">
-        <v>242</v>
+        <v>236</v>
       </c>
       <c r="C98" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D98" s="1" t="s">
-        <v>243</v>
+      <c r="D98" s="0" t="s">
+        <v>237</v>
       </c>
       <c r="E98" s="3">
-        <v>542.96</v>
+        <v>27.06</v>
       </c>
       <c r="F98" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="0" t="s">
-        <v>244</v>
+        <v>238</v>
       </c>
       <c r="B99" s="0" t="s">
-        <v>245</v>
+        <v>239</v>
       </c>
       <c r="C99" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D99" s="1" t="s">
-        <v>246</v>
+        <v>240</v>
       </c>
       <c r="E99" s="3">
-        <v>1356.4</v>
+        <v>1415.26</v>
       </c>
       <c r="F99" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="0" t="s">
-        <v>247</v>
+        <v>241</v>
       </c>
       <c r="B100" s="0" t="s">
-        <v>248</v>
+        <v>242</v>
       </c>
       <c r="C100" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D100" s="1" t="s">
-        <v>249</v>
+        <v>243</v>
       </c>
       <c r="E100" s="3">
-        <v>504.03</v>
+        <v>9949.81</v>
       </c>
       <c r="F100" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="0" t="s">
-        <v>250</v>
+        <v>244</v>
       </c>
       <c r="B101" s="0" t="s">
-        <v>251</v>
+        <v>245</v>
       </c>
       <c r="C101" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D101" s="1" t="s">
-        <v>252</v>
+        <v>246</v>
       </c>
       <c r="E101" s="3">
-        <v>2443.73</v>
+        <v>87.52</v>
       </c>
       <c r="F101" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="0" t="s">
-        <v>253</v>
+        <v>247</v>
       </c>
       <c r="B102" s="0" t="s">
-        <v>251</v>
+        <v>248</v>
       </c>
       <c r="C102" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D102" s="1" t="s">
-        <v>254</v>
+        <v>249</v>
       </c>
       <c r="E102" s="3">
-        <v>2999.3</v>
+        <v>250</v>
       </c>
       <c r="F102" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="0" t="s">
-        <v>255</v>
+        <v>250</v>
       </c>
       <c r="B103" s="0" t="s">
-        <v>256</v>
+        <v>251</v>
       </c>
       <c r="C103" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D103" s="1" t="s">
-        <v>257</v>
+        <v>252</v>
       </c>
       <c r="E103" s="3">
-        <v>654.93</v>
+        <v>282.68</v>
       </c>
       <c r="F103" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="0" t="s">
-        <v>258</v>
+        <v>253</v>
       </c>
       <c r="B104" s="0" t="s">
-        <v>259</v>
+        <v>254</v>
       </c>
       <c r="C104" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D104" s="1" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
       <c r="E104" s="3">
-        <v>278.5</v>
+        <v>64.9</v>
       </c>
       <c r="F104" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="0" t="s">
-        <v>260</v>
+        <v>256</v>
       </c>
       <c r="B105" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="C105" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D105" s="1" t="s">
-        <v>261</v>
+        <v>258</v>
       </c>
       <c r="E105" s="3">
-        <v>893.01</v>
+        <v>896.38</v>
       </c>
       <c r="F105" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="0" t="s">
-        <v>262</v>
+        <v>259</v>
       </c>
       <c r="B106" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="C106" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D106" s="1" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
       <c r="E106" s="3">
-        <v>1523.98</v>
+        <v>3685.35</v>
       </c>
       <c r="F106" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="0" t="s">
+        <v>262</v>
+      </c>
+      <c r="B107" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="C107" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D107" s="1" t="s">
         <v>264</v>
       </c>
-      <c r="B107" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E107" s="3">
-        <v>1368.56</v>
+        <v>156.42</v>
       </c>
       <c r="F107" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="0" t="s">
+        <v>265</v>
+      </c>
+      <c r="B108" s="0" t="s">
+        <v>254</v>
+      </c>
+      <c r="C108" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D108" s="1" t="s">
         <v>266</v>
       </c>
-      <c r="B108" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E108" s="3">
-        <v>98.85</v>
+        <v>988.87</v>
       </c>
       <c r="F108" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="0" t="s">
+        <v>267</v>
+      </c>
+      <c r="B109" s="0" t="s">
+        <v>268</v>
+      </c>
+      <c r="C109" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D109" s="1" t="s">
         <v>269</v>
       </c>
-      <c r="B109" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E109" s="3">
-        <v>181.93</v>
+        <v>872.46</v>
       </c>
       <c r="F109" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="0" t="s">
+        <v>270</v>
+      </c>
+      <c r="B110" s="0" t="s">
+        <v>271</v>
+      </c>
+      <c r="C110" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D110" s="1" t="s">
         <v>272</v>
       </c>
-      <c r="B110" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E110" s="3">
-        <v>181.93</v>
+        <v>104.35</v>
       </c>
       <c r="F110" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="0" t="s">
         <v>273</v>
       </c>
       <c r="B111" s="0" t="s">
-        <v>270</v>
+        <v>274</v>
       </c>
       <c r="C111" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D111" s="1" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="E111" s="3">
-        <v>1751.33</v>
+        <v>177.04</v>
       </c>
       <c r="F111" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="B112" s="0" t="s">
+        <v>274</v>
+      </c>
+      <c r="C112" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D112" s="1" t="s">
         <v>275</v>
       </c>
-      <c r="B112" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E112" s="3">
-        <v>390.01</v>
+        <v>228.62</v>
       </c>
       <c r="F112" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="0" t="s">
+        <v>277</v>
+      </c>
+      <c r="B113" s="0" t="s">
         <v>278</v>
       </c>
-      <c r="B113" s="0" t="s">
+      <c r="C113" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D113" s="1" t="s">
         <v>279</v>
       </c>
-      <c r="C113" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E113" s="3">
-        <v>2850.61</v>
+        <v>1068.44</v>
       </c>
       <c r="F113" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="B114" s="0" t="s">
         <v>281</v>
       </c>
-      <c r="B114" s="0" t="s">
+      <c r="C114" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D114" s="1" t="s">
         <v>282</v>
       </c>
-      <c r="C114" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E114" s="3">
-        <v>669.62</v>
+        <v>26.1</v>
       </c>
       <c r="F114" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="0" t="s">
+        <v>283</v>
+      </c>
+      <c r="B115" s="0" t="s">
         <v>284</v>
       </c>
-      <c r="B115" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C115" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D115" s="0" t="s">
-        <v>286</v>
+      <c r="D115" s="1" t="s">
+        <v>279</v>
       </c>
       <c r="E115" s="3">
-        <v>11.66</v>
+        <v>871.06</v>
       </c>
       <c r="F115" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="B116" s="0" t="s">
+        <v>286</v>
+      </c>
+      <c r="C116" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D116" s="1" t="s">
         <v>287</v>
       </c>
-      <c r="B116" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E116" s="3">
-        <v>28.31</v>
+        <v>619.98</v>
       </c>
       <c r="F116" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="B117" s="0" t="s">
+        <v>289</v>
+      </c>
+      <c r="C117" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D117" s="0" t="s">
         <v>290</v>
       </c>
-      <c r="B117" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E117" s="3">
-        <v>28.31</v>
+        <v>138.15</v>
       </c>
       <c r="F117" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="B118" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="B118" s="0" t="s">
+      <c r="C118" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D118" s="0" t="s">
         <v>293</v>
       </c>
-      <c r="C118" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E118" s="3">
-        <v>162.33</v>
+        <v>65.11</v>
       </c>
       <c r="F118" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="B119" s="0" t="s">
         <v>295</v>
       </c>
-      <c r="B119" s="0" t="s">
+      <c r="C119" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D119" s="0" t="s">
         <v>296</v>
       </c>
-      <c r="C119" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E119" s="3">
-        <v>27.06</v>
+        <v>448.94</v>
       </c>
       <c r="F119" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="B120" s="0" t="s">
         <v>298</v>
       </c>
-      <c r="B120" s="0" t="s">
+      <c r="C120" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D120" s="0" t="s">
         <v>299</v>
       </c>
-      <c r="C120" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E120" s="3">
-        <v>1415.26</v>
+        <v>412.44</v>
       </c>
       <c r="F120" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="0" t="s">
+        <v>300</v>
+      </c>
+      <c r="B121" s="0" t="s">
         <v>301</v>
       </c>
-      <c r="B121" s="0" t="s">
+      <c r="C121" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D121" s="0" t="s">
         <v>302</v>
       </c>
-      <c r="C121" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E121" s="3">
-        <v>9949.81</v>
+        <v>308.36</v>
       </c>
       <c r="F121" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="0" t="s">
+        <v>303</v>
+      </c>
+      <c r="B122" s="0" t="s">
         <v>304</v>
       </c>
-      <c r="B122" s="0" t="s">
+      <c r="C122" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D122" s="0" t="s">
         <v>305</v>
       </c>
-      <c r="C122" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E122" s="3">
-        <v>87.52</v>
+        <v>36.57</v>
       </c>
       <c r="F122" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="0" t="s">
+        <v>306</v>
+      </c>
+      <c r="B123" s="0" t="s">
         <v>307</v>
       </c>
-      <c r="B123" s="0" t="s">
+      <c r="C123" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D123" s="0" t="s">
         <v>308</v>
       </c>
-      <c r="C123" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E123" s="3">
-        <v>250</v>
+        <v>98.39</v>
       </c>
       <c r="F123" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="0" t="s">
+        <v>309</v>
+      </c>
+      <c r="B124" s="0" t="s">
         <v>310</v>
       </c>
-      <c r="B124" s="0" t="s">
+      <c r="C124" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D124" s="0" t="s">
         <v>311</v>
       </c>
-      <c r="C124" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E124" s="3">
-        <v>282.68</v>
+        <v>15.65</v>
       </c>
       <c r="F124" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="B125" s="0" t="s">
+        <v>286</v>
+      </c>
+      <c r="C125" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D125" s="0" t="s">
         <v>313</v>
       </c>
-      <c r="B125" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E125" s="3">
-        <v>64.9</v>
+        <v>56.42</v>
       </c>
       <c r="F125" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="0" t="s">
+        <v>314</v>
+      </c>
+      <c r="B126" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="C126" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D126" s="0" t="s">
         <v>316</v>
       </c>
-      <c r="B126" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E126" s="3">
-        <v>896.38</v>
+        <v>98.76</v>
       </c>
       <c r="F126" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="0" t="s">
-        <v>319</v>
+        <v>317</v>
       </c>
       <c r="B127" s="0" t="s">
-        <v>320</v>
+        <v>257</v>
       </c>
       <c r="C127" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D127" s="1" t="s">
-        <v>321</v>
+      <c r="D127" s="0" t="s">
+        <v>318</v>
       </c>
       <c r="E127" s="3">
-        <v>4185.35</v>
+        <v>66.31</v>
       </c>
       <c r="F127" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="0" t="s">
-        <v>322</v>
+        <v>319</v>
       </c>
       <c r="B128" s="0" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="C128" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D128" s="1" t="s">
-        <v>324</v>
+      <c r="D128" s="0" t="s">
+        <v>162</v>
       </c>
       <c r="E128" s="3">
-        <v>219.1</v>
+        <v>240.29</v>
       </c>
       <c r="F128" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="0" t="s">
-        <v>325</v>
+        <v>321</v>
       </c>
       <c r="B129" s="0" t="s">
-        <v>326</v>
+        <v>322</v>
       </c>
       <c r="C129" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D129" s="1" t="s">
-        <v>327</v>
+        <v>258</v>
       </c>
       <c r="E129" s="3">
-        <v>1.12</v>
+        <v>43.35</v>
       </c>
       <c r="F129" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="B130" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="C130" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D130" s="1" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
       <c r="E130" s="3">
-        <v>156.42</v>
+        <v>4.98</v>
       </c>
       <c r="F130" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="B131" s="0" t="s">
-        <v>314</v>
+        <v>327</v>
       </c>
       <c r="C131" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D131" s="1" t="s">
-        <v>332</v>
+        <v>328</v>
       </c>
       <c r="E131" s="3">
-        <v>988.87</v>
+        <v>423.91</v>
       </c>
       <c r="F131" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="0" t="s">
-        <v>333</v>
+        <v>329</v>
       </c>
       <c r="B132" s="0" t="s">
-        <v>334</v>
+        <v>330</v>
       </c>
       <c r="C132" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D132" s="1" t="s">
-        <v>335</v>
+        <v>331</v>
       </c>
       <c r="E132" s="3">
-        <v>872.46</v>
+        <v>238.43</v>
       </c>
       <c r="F132" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="0" t="s">
-        <v>336</v>
+        <v>332</v>
       </c>
       <c r="B133" s="0" t="s">
-        <v>337</v>
+        <v>333</v>
       </c>
       <c r="C133" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D133" s="1" t="s">
-        <v>338</v>
+      <c r="D133" s="0" t="s">
+        <v>334</v>
       </c>
       <c r="E133" s="3">
-        <v>104.35</v>
+        <v>76.12</v>
       </c>
       <c r="F133" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="0" t="s">
-        <v>339</v>
+        <v>335</v>
       </c>
       <c r="B134" s="0" t="s">
-        <v>340</v>
+        <v>336</v>
       </c>
       <c r="C134" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D134" s="1" t="s">
-        <v>341</v>
+        <v>337</v>
       </c>
       <c r="E134" s="3">
-        <v>177.04</v>
+        <v>272.33</v>
       </c>
       <c r="F134" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="0" t="s">
-        <v>342</v>
+        <v>338</v>
       </c>
       <c r="B135" s="0" t="s">
+        <v>339</v>
+      </c>
+      <c r="C135" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D135" s="1" t="s">
         <v>340</v>
       </c>
-      <c r="C135" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E135" s="3">
-        <v>228.62</v>
+        <v>364.3</v>
       </c>
       <c r="F135" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="0" t="s">
+        <v>341</v>
+      </c>
+      <c r="B136" s="0" t="s">
+        <v>342</v>
+      </c>
+      <c r="C136" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D136" s="1" t="s">
         <v>343</v>
       </c>
-      <c r="B136" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E136" s="3">
-        <v>513.18</v>
+        <v>1106.26</v>
       </c>
       <c r="F136" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="B137" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="C137" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D137" s="1" t="s">
         <v>346</v>
       </c>
-      <c r="B137" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E137" s="3">
-        <v>505.69</v>
+        <v>1258.96</v>
       </c>
       <c r="F137" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="B138" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="C138" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D138" s="1" t="s">
         <v>349</v>
       </c>
-      <c r="B138" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E138" s="3">
-        <v>1068.44</v>
+        <v>377.11</v>
       </c>
       <c r="F138" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="B139" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="C139" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D139" s="1" t="s">
         <v>352</v>
       </c>
-      <c r="B139" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E139" s="3">
-        <v>26.1</v>
+        <v>171.52</v>
       </c>
       <c r="F139" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="0" t="s">
+        <v>353</v>
+      </c>
+      <c r="B140" s="0" t="s">
+        <v>354</v>
+      </c>
+      <c r="C140" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D140" s="1" t="s">
         <v>355</v>
       </c>
-      <c r="B140" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E140" s="3">
-        <v>3059.09</v>
+        <v>32.65</v>
       </c>
       <c r="F140" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="B141" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="C141" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D141" s="1" t="s">
         <v>358</v>
       </c>
-      <c r="B141" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E141" s="3">
-        <v>871.06</v>
+        <v>976.88</v>
       </c>
       <c r="F141" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="B142" s="0" t="s">
         <v>360</v>
       </c>
-      <c r="B142" s="0" t="s">
+      <c r="C142" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D142" s="1" t="s">
         <v>361</v>
       </c>
-      <c r="C142" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E142" s="3">
-        <v>193.72</v>
+        <v>236.93</v>
       </c>
       <c r="F142" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="0" t="s">
+        <v>362</v>
+      </c>
+      <c r="B143" s="0" t="s">
         <v>363</v>
       </c>
-      <c r="B143" s="0" t="s">
+      <c r="C143" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D143" s="1" t="s">
         <v>364</v>
       </c>
-      <c r="C143" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E143" s="3">
-        <v>619.98</v>
+        <v>1205.52</v>
       </c>
       <c r="F143" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="0" t="s">
+        <v>365</v>
+      </c>
+      <c r="B144" s="0" t="s">
         <v>366</v>
       </c>
-      <c r="B144" s="0" t="s">
+      <c r="C144" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D144" s="1" t="s">
         <v>367</v>
       </c>
-      <c r="C144" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E144" s="3">
-        <v>62.72</v>
+        <v>1183.33</v>
       </c>
       <c r="F144" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="0" t="s">
+        <v>368</v>
+      </c>
+      <c r="B145" s="0" t="s">
         <v>369</v>
       </c>
-      <c r="B145" s="0" t="s">
+      <c r="C145" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D145" s="1" t="s">
         <v>370</v>
       </c>
-      <c r="C145" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E145" s="3">
-        <v>138.15</v>
+        <v>844.33</v>
       </c>
       <c r="F145" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="0" t="s">
+        <v>371</v>
+      </c>
+      <c r="B146" s="0" t="s">
         <v>372</v>
       </c>
-      <c r="B146" s="0" t="s">
+      <c r="C146" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D146" s="1" t="s">
         <v>373</v>
       </c>
-      <c r="C146" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E146" s="3">
-        <v>65.11</v>
+        <v>1325.4</v>
       </c>
       <c r="F146" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="0" t="s">
+        <v>374</v>
+      </c>
+      <c r="B147" s="0" t="s">
         <v>375</v>
       </c>
-      <c r="B147" s="0" t="s">
+      <c r="C147" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D147" s="1" t="s">
         <v>376</v>
       </c>
-      <c r="C147" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E147" s="3">
-        <v>448.94</v>
+        <v>1774.74</v>
       </c>
       <c r="F147" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="0" t="s">
+        <v>377</v>
+      </c>
+      <c r="B148" s="0" t="s">
         <v>378</v>
       </c>
-      <c r="B148" s="0" t="s">
+      <c r="C148" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D148" s="1" t="s">
         <v>379</v>
       </c>
-      <c r="C148" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E148" s="3">
-        <v>412.44</v>
+        <v>878.24</v>
       </c>
       <c r="F148" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="0" t="s">
+        <v>380</v>
+      </c>
+      <c r="B149" s="0" t="s">
         <v>381</v>
       </c>
-      <c r="B149" s="0" t="s">
+      <c r="C149" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D149" s="1" t="s">
         <v>382</v>
       </c>
-      <c r="C149" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E149" s="3">
-        <v>508.36</v>
+        <v>302.83</v>
       </c>
       <c r="F149" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="0" t="s">
+        <v>383</v>
+      </c>
+      <c r="B150" s="0" t="s">
+        <v>381</v>
+      </c>
+      <c r="C150" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D150" s="1" t="s">
         <v>384</v>
       </c>
-      <c r="B150" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E150" s="3">
-        <v>38.43</v>
+        <v>2345.19</v>
       </c>
       <c r="F150" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="B151" s="0" t="s">
-        <v>388</v>
+        <v>52</v>
       </c>
       <c r="C151" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D151" s="0" t="s">
-        <v>389</v>
+      <c r="D151" s="1" t="s">
+        <v>386</v>
       </c>
       <c r="E151" s="3">
-        <v>36.57</v>
+        <v>23</v>
       </c>
       <c r="F151" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="0" t="s">
-        <v>390</v>
+        <v>387</v>
       </c>
       <c r="B152" s="0" t="s">
-        <v>391</v>
+        <v>108</v>
       </c>
       <c r="C152" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D152" s="0" t="s">
-        <v>392</v>
+      <c r="D152" s="1" t="s">
+        <v>388</v>
       </c>
       <c r="E152" s="3">
-        <v>98.39</v>
+        <v>0.04</v>
       </c>
       <c r="F152" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="B153" s="0" t="s">
-        <v>394</v>
+        <v>108</v>
       </c>
       <c r="C153" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D153" s="0" t="s">
-        <v>395</v>
+      <c r="D153" s="1" t="s">
+        <v>390</v>
       </c>
       <c r="E153" s="3">
-        <v>15.65</v>
+        <v>4.08</v>
       </c>
       <c r="F153" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="0" t="s">
-        <v>396</v>
+        <v>391</v>
       </c>
       <c r="B154" s="0" t="s">
-        <v>364</v>
+        <v>108</v>
       </c>
       <c r="C154" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D154" s="0" t="s">
-        <v>397</v>
+      <c r="D154" s="1" t="s">
+        <v>392</v>
       </c>
       <c r="E154" s="3">
-        <v>56.42</v>
+        <v>4.65</v>
       </c>
       <c r="F154" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="0" t="s">
-        <v>398</v>
+        <v>393</v>
       </c>
       <c r="B155" s="0" t="s">
-        <v>399</v>
+        <v>108</v>
       </c>
       <c r="C155" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D155" s="0" t="s">
-        <v>400</v>
+      <c r="D155" s="1" t="s">
+        <v>394</v>
       </c>
       <c r="E155" s="3">
-        <v>98.76</v>
+        <v>25.63</v>
       </c>
       <c r="F155" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="B156" s="0" t="s">
-        <v>402</v>
+        <v>108</v>
       </c>
       <c r="C156" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D156" s="0" t="s">
-        <v>403</v>
+      <c r="D156" s="1" t="s">
+        <v>394</v>
       </c>
       <c r="E156" s="3">
-        <v>257.65</v>
+        <v>6.01</v>
       </c>
       <c r="F156" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="0" t="s">
-        <v>404</v>
+        <v>396</v>
       </c>
       <c r="B157" s="0" t="s">
-        <v>317</v>
+        <v>108</v>
       </c>
       <c r="C157" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D157" s="0" t="s">
-        <v>405</v>
+      <c r="D157" s="1" t="s">
+        <v>397</v>
       </c>
       <c r="E157" s="3">
-        <v>66.31</v>
+        <v>23.2</v>
       </c>
       <c r="F157" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="0" t="s">
-        <v>406</v>
+        <v>398</v>
       </c>
       <c r="B158" s="0" t="s">
-        <v>407</v>
+        <v>108</v>
       </c>
       <c r="C158" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D158" s="0" t="s">
-        <v>202</v>
+      <c r="D158" s="1" t="s">
+        <v>397</v>
       </c>
       <c r="E158" s="3">
-        <v>240.29</v>
+        <v>6.01</v>
       </c>
       <c r="F158" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="0" t="s">
-        <v>408</v>
+        <v>399</v>
       </c>
       <c r="B159" s="0" t="s">
-        <v>409</v>
+        <v>108</v>
       </c>
       <c r="C159" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D159" s="1" t="s">
-        <v>318</v>
+        <v>400</v>
       </c>
       <c r="E159" s="3">
-        <v>43.35</v>
+        <v>0.12</v>
       </c>
       <c r="F159" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="0" t="s">
-        <v>410</v>
+        <v>401</v>
       </c>
       <c r="B160" s="0" t="s">
-        <v>411</v>
+        <v>108</v>
       </c>
       <c r="C160" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D160" s="0" t="s">
-        <v>412</v>
+      <c r="D160" s="1" t="s">
+        <v>400</v>
       </c>
       <c r="E160" s="3">
-        <v>17.66</v>
+        <v>0.02</v>
       </c>
       <c r="F160" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="0" t="s">
-        <v>413</v>
+        <v>402</v>
       </c>
       <c r="B161" s="0" t="s">
-        <v>414</v>
+        <v>108</v>
       </c>
       <c r="C161" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D161" s="1" t="s">
-        <v>415</v>
+        <v>403</v>
       </c>
       <c r="E161" s="3">
-        <v>34.97</v>
+        <v>4.08</v>
       </c>
       <c r="F161" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="0" t="s">
-        <v>416</v>
+        <v>404</v>
       </c>
       <c r="B162" s="0" t="s">
-        <v>417</v>
+        <v>108</v>
       </c>
       <c r="C162" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D162" s="1" t="s">
-        <v>418</v>
+        <v>405</v>
       </c>
       <c r="E162" s="3">
-        <v>1224.32</v>
+        <v>4.65</v>
       </c>
       <c r="F162" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="0" t="s">
-        <v>419</v>
+        <v>406</v>
       </c>
       <c r="B163" s="0" t="s">
-        <v>417</v>
+        <v>108</v>
       </c>
       <c r="C163" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D163" s="1" t="s">
-        <v>420</v>
+        <v>407</v>
       </c>
       <c r="E163" s="3">
-        <v>158.48</v>
+        <v>3.44</v>
       </c>
       <c r="F163" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="0" t="s">
-        <v>421</v>
+        <v>408</v>
       </c>
       <c r="B164" s="0" t="s">
-        <v>422</v>
+        <v>108</v>
       </c>
       <c r="C164" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D164" s="1" t="s">
-        <v>423</v>
+        <v>409</v>
       </c>
       <c r="E164" s="3">
-        <v>3413.42</v>
+        <v>1.9</v>
       </c>
       <c r="F164" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="0" t="s">
-        <v>424</v>
+        <v>410</v>
       </c>
       <c r="B165" s="0" t="s">
-        <v>425</v>
+        <v>411</v>
       </c>
       <c r="C165" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D165" s="1" t="s">
-        <v>426</v>
+      <c r="D165" s="0" t="s">
+        <v>162</v>
       </c>
       <c r="E165" s="3">
-        <v>382.36</v>
+        <v>1276.4</v>
       </c>
       <c r="F165" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="0" t="s">
-        <v>427</v>
+        <v>412</v>
       </c>
       <c r="B166" s="0" t="s">
-        <v>428</v>
+        <v>413</v>
       </c>
       <c r="C166" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D166" s="1" t="s">
-        <v>429</v>
+      <c r="D166" s="0" t="s">
+        <v>414</v>
       </c>
       <c r="E166" s="3">
-        <v>423.91</v>
+        <v>179.45</v>
       </c>
       <c r="F166" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="0" t="s">
-        <v>430</v>
+        <v>415</v>
       </c>
       <c r="B167" s="0" t="s">
+        <v>416</v>
+      </c>
+      <c r="C167" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D167" s="0" t="s">
         <v>417</v>
       </c>
-      <c r="C167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E167" s="3">
-        <v>4.95</v>
+        <v>60.81</v>
       </c>
       <c r="F167" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="0" t="s">
-        <v>432</v>
+        <v>418</v>
       </c>
       <c r="B168" s="0" t="s">
-        <v>433</v>
+        <v>419</v>
       </c>
       <c r="C168" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D168" s="1" t="s">
-        <v>434</v>
+      <c r="D168" s="0" t="s">
+        <v>420</v>
       </c>
       <c r="E168" s="3">
-        <v>238.43</v>
+        <v>129.33</v>
       </c>
       <c r="F168" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="0" t="s">
-        <v>435</v>
+        <v>421</v>
       </c>
       <c r="B169" s="0" t="s">
-        <v>436</v>
+        <v>422</v>
       </c>
       <c r="C169" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>437</v>
+        <v>162</v>
       </c>
       <c r="E169" s="3">
-        <v>76.12</v>
+        <v>42.69</v>
       </c>
       <c r="F169" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="0" t="s">
-        <v>438</v>
+        <v>423</v>
       </c>
       <c r="B170" s="0" t="s">
-        <v>439</v>
+        <v>424</v>
       </c>
       <c r="C170" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D170" s="1" t="s">
-        <v>440</v>
+      <c r="D170" s="0" t="s">
+        <v>425</v>
       </c>
       <c r="E170" s="3">
-        <v>13.2</v>
+        <v>223.31</v>
       </c>
       <c r="F170" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="0" t="s">
-        <v>441</v>
+        <v>426</v>
       </c>
       <c r="B171" s="0" t="s">
-        <v>442</v>
+        <v>427</v>
       </c>
       <c r="C171" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D171" s="1" t="s">
-        <v>443</v>
+      <c r="D171" s="0" t="s">
+        <v>428</v>
       </c>
       <c r="E171" s="3">
-        <v>272.33</v>
+        <v>210.56</v>
       </c>
       <c r="F171" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="0" t="s">
-        <v>444</v>
+        <v>429</v>
       </c>
       <c r="B172" s="0" t="s">
-        <v>445</v>
+        <v>430</v>
       </c>
       <c r="C172" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D172" s="1" t="s">
-        <v>446</v>
+      <c r="D172" s="0" t="s">
+        <v>431</v>
       </c>
       <c r="E172" s="3">
-        <v>3746.54</v>
+        <v>393.22</v>
       </c>
       <c r="F172" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="0" t="s">
-        <v>447</v>
+        <v>432</v>
       </c>
       <c r="B173" s="0" t="s">
-        <v>448</v>
+        <v>433</v>
       </c>
       <c r="C173" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D173" s="1" t="s">
-        <v>449</v>
+      <c r="D173" s="0" t="s">
+        <v>434</v>
       </c>
       <c r="E173" s="3">
-        <v>1917.52</v>
+        <v>2032.57</v>
       </c>
       <c r="F173" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="0" t="s">
-        <v>450</v>
+        <v>435</v>
       </c>
       <c r="B174" s="0" t="s">
-        <v>451</v>
+        <v>436</v>
       </c>
       <c r="C174" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D174" s="1" t="s">
-        <v>452</v>
+      <c r="D174" s="0" t="s">
+        <v>437</v>
       </c>
       <c r="E174" s="3">
-        <v>547.48</v>
+        <v>112.62</v>
       </c>
       <c r="F174" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="0" t="s">
-        <v>453</v>
+        <v>438</v>
       </c>
       <c r="B175" s="0" t="s">
-        <v>454</v>
+        <v>439</v>
       </c>
       <c r="C175" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D175" s="1" t="s">
-        <v>455</v>
+      <c r="D175" s="0" t="s">
+        <v>440</v>
       </c>
       <c r="E175" s="3">
-        <v>1825.18</v>
+        <v>118.24</v>
       </c>
       <c r="F175" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="0" t="s">
-        <v>456</v>
+        <v>441</v>
       </c>
       <c r="B176" s="0" t="s">
-        <v>457</v>
+        <v>442</v>
       </c>
       <c r="C176" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D176" s="1" t="s">
-        <v>458</v>
+      <c r="D176" s="0" t="s">
+        <v>443</v>
       </c>
       <c r="E176" s="3">
-        <v>2106.26</v>
+        <v>27.25</v>
       </c>
       <c r="F176" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="0" t="s">
-        <v>459</v>
+        <v>444</v>
       </c>
       <c r="B177" s="0" t="s">
-        <v>460</v>
+        <v>445</v>
       </c>
       <c r="C177" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D177" s="1" t="s">
-        <v>461</v>
+      <c r="D177" s="0" t="s">
+        <v>446</v>
       </c>
       <c r="E177" s="3">
-        <v>1258.96</v>
+        <v>281.37</v>
       </c>
       <c r="F177" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="0" t="s">
-        <v>462</v>
+        <v>447</v>
       </c>
       <c r="B178" s="0" t="s">
-        <v>463</v>
+        <v>448</v>
       </c>
       <c r="C178" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D178" s="1" t="s">
-        <v>464</v>
+        <v>449</v>
       </c>
       <c r="E178" s="3">
-        <v>527.11</v>
+        <v>7519.11</v>
       </c>
       <c r="F178" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="0" t="s">
-        <v>465</v>
+        <v>450</v>
       </c>
       <c r="B179" s="0" t="s">
-        <v>466</v>
+        <v>451</v>
       </c>
       <c r="C179" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D179" s="1" t="s">
-        <v>467</v>
+        <v>452</v>
       </c>
       <c r="E179" s="3">
-        <v>420.17</v>
+        <v>2604.56</v>
       </c>
       <c r="F179" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="0" t="s">
-        <v>468</v>
+        <v>453</v>
       </c>
       <c r="B180" s="0" t="s">
-        <v>469</v>
+        <v>454</v>
       </c>
       <c r="C180" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D180" s="1" t="s">
-        <v>470</v>
+        <v>455</v>
       </c>
       <c r="E180" s="3">
-        <v>109.58</v>
+        <v>1399.2</v>
       </c>
       <c r="F180" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="0" t="s">
-        <v>471</v>
+        <v>456</v>
       </c>
       <c r="B181" s="0" t="s">
-        <v>472</v>
+        <v>457</v>
       </c>
       <c r="C181" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D181" s="1" t="s">
-        <v>473</v>
+        <v>458</v>
       </c>
       <c r="E181" s="3">
-        <v>171.52</v>
+        <v>1463</v>
       </c>
       <c r="F181" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="0" t="s">
-        <v>474</v>
+        <v>459</v>
       </c>
       <c r="B182" s="0" t="s">
-        <v>475</v>
+        <v>460</v>
       </c>
       <c r="C182" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D182" s="1" t="s">
-        <v>476</v>
+        <v>461</v>
       </c>
       <c r="E182" s="3">
-        <v>32.65</v>
+        <v>7949</v>
       </c>
       <c r="F182" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="0" t="s">
-        <v>477</v>
+        <v>462</v>
       </c>
       <c r="B183" s="0" t="s">
-        <v>478</v>
+        <v>463</v>
       </c>
       <c r="C183" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D183" s="1" t="s">
-        <v>94</v>
+        <v>464</v>
       </c>
       <c r="E183" s="3">
-        <v>153.39</v>
+        <v>317.14</v>
       </c>
       <c r="F183" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="0" t="s">
-        <v>479</v>
+        <v>465</v>
       </c>
       <c r="B184" s="0" t="s">
-        <v>480</v>
+        <v>466</v>
       </c>
       <c r="C184" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D184" s="1" t="s">
-        <v>481</v>
+        <v>467</v>
       </c>
       <c r="E184" s="3">
-        <v>976.88</v>
+        <v>3216.76</v>
       </c>
       <c r="F184" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="0" t="s">
-        <v>482</v>
+        <v>468</v>
       </c>
       <c r="B185" s="0" t="s">
-        <v>483</v>
+        <v>469</v>
       </c>
       <c r="C185" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D185" s="1" t="s">
-        <v>484</v>
+        <v>470</v>
       </c>
       <c r="E185" s="3">
-        <v>236.93</v>
+        <v>205.01</v>
       </c>
       <c r="F185" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="0" t="s">
-        <v>485</v>
+        <v>471</v>
       </c>
       <c r="B186" s="0" t="s">
-        <v>486</v>
+        <v>472</v>
       </c>
       <c r="C186" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D186" s="1" t="s">
-        <v>487</v>
+        <v>473</v>
       </c>
       <c r="E186" s="3">
-        <v>411.61</v>
+        <v>1057.13</v>
       </c>
       <c r="F186" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="0" t="s">
-        <v>488</v>
+        <v>474</v>
       </c>
       <c r="B187" s="0" t="s">
-        <v>489</v>
+        <v>475</v>
       </c>
       <c r="C187" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D187" s="1" t="s">
-        <v>490</v>
+        <v>476</v>
       </c>
       <c r="E187" s="3">
-        <v>2071.66</v>
+        <v>2.38</v>
       </c>
       <c r="F187" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="0" t="s">
-        <v>491</v>
+        <v>477</v>
       </c>
       <c r="B188" s="0" t="s">
-        <v>492</v>
+        <v>478</v>
       </c>
       <c r="C188" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D188" s="1" t="s">
-        <v>493</v>
+        <v>479</v>
       </c>
       <c r="E188" s="3">
-        <v>1653.52</v>
+        <v>1077.73</v>
       </c>
       <c r="F188" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="0" t="s">
-        <v>494</v>
+        <v>480</v>
       </c>
       <c r="B189" s="0" t="s">
-        <v>495</v>
+        <v>481</v>
       </c>
       <c r="C189" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D189" s="1" t="s">
-        <v>496</v>
+      <c r="D189" s="0" t="s">
+        <v>482</v>
       </c>
       <c r="E189" s="3">
-        <v>500.14</v>
+        <v>251</v>
       </c>
       <c r="F189" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="0" t="s">
-        <v>497</v>
+        <v>483</v>
       </c>
       <c r="B190" s="0" t="s">
-        <v>498</v>
+        <v>484</v>
       </c>
       <c r="C190" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D190" s="1" t="s">
-        <v>499</v>
+      <c r="D190" s="0" t="s">
+        <v>485</v>
       </c>
       <c r="E190" s="3">
-        <v>1323.33</v>
+        <v>106.79</v>
       </c>
       <c r="F190" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="0" t="s">
-        <v>500</v>
+        <v>486</v>
       </c>
       <c r="B191" s="0" t="s">
-        <v>501</v>
+        <v>487</v>
       </c>
       <c r="C191" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D191" s="1" t="s">
-        <v>502</v>
+      <c r="D191" s="0" t="s">
+        <v>488</v>
       </c>
       <c r="E191" s="3">
-        <v>1.32</v>
+        <v>167.61</v>
       </c>
       <c r="F191" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="0" t="s">
-        <v>503</v>
+        <v>489</v>
       </c>
       <c r="B192" s="0" t="s">
-        <v>504</v>
+        <v>490</v>
       </c>
       <c r="C192" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D192" s="1" t="s">
-        <v>505</v>
+      <c r="D192" s="0" t="s">
+        <v>162</v>
       </c>
       <c r="E192" s="3">
-        <v>2066.7</v>
+        <v>51.35</v>
       </c>
       <c r="F192" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="0" t="s">
-        <v>506</v>
+        <v>491</v>
       </c>
       <c r="B193" s="0" t="s">
-        <v>507</v>
+        <v>492</v>
       </c>
       <c r="C193" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D193" s="1" t="s">
-        <v>508</v>
+      <c r="D193" s="0" t="s">
+        <v>493</v>
       </c>
       <c r="E193" s="3">
-        <v>1144.33</v>
+        <v>316.78</v>
       </c>
       <c r="F193" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="0" t="s">
-        <v>509</v>
+        <v>494</v>
       </c>
       <c r="B194" s="0" t="s">
-        <v>510</v>
+        <v>495</v>
       </c>
       <c r="C194" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D194" s="1" t="s">
-        <v>511</v>
+      <c r="D194" s="0" t="s">
+        <v>496</v>
       </c>
       <c r="E194" s="3">
-        <v>1388.58</v>
+        <v>107.29</v>
       </c>
       <c r="F194" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="0" t="s">
-        <v>512</v>
+        <v>497</v>
       </c>
       <c r="B195" s="0" t="s">
-        <v>510</v>
+        <v>498</v>
       </c>
       <c r="C195" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D195" s="1" t="s">
-        <v>513</v>
+      <c r="D195" s="0" t="s">
+        <v>499</v>
       </c>
       <c r="E195" s="3">
-        <v>736.52</v>
+        <v>44.62</v>
       </c>
       <c r="F195" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="0" t="s">
-        <v>514</v>
+        <v>500</v>
       </c>
       <c r="B196" s="0" t="s">
-        <v>515</v>
+        <v>501</v>
       </c>
       <c r="C196" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D196" s="1" t="s">
-        <v>516</v>
+        <v>205</v>
       </c>
       <c r="E196" s="3">
-        <v>7785.99</v>
+        <v>45.93</v>
       </c>
       <c r="F196" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="0" t="s">
-        <v>517</v>
+        <v>502</v>
       </c>
       <c r="B197" s="0" t="s">
-        <v>518</v>
+        <v>503</v>
       </c>
       <c r="C197" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D197" s="1" t="s">
-        <v>519</v>
+      <c r="D197" s="0" t="s">
+        <v>504</v>
       </c>
       <c r="E197" s="3">
-        <v>1325.4</v>
+        <v>84.7</v>
       </c>
       <c r="F197" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="0" t="s">
-        <v>520</v>
+        <v>505</v>
       </c>
       <c r="B198" s="0" t="s">
-        <v>521</v>
+        <v>506</v>
       </c>
       <c r="C198" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D198" s="1" t="s">
-        <v>522</v>
+        <v>507</v>
       </c>
       <c r="E198" s="3">
-        <v>1774.74</v>
+        <v>352.1</v>
       </c>
       <c r="F198" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="0" t="s">
-        <v>523</v>
+        <v>508</v>
       </c>
       <c r="B199" s="0" t="s">
-        <v>524</v>
+        <v>506</v>
       </c>
       <c r="C199" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D199" s="1" t="s">
-        <v>525</v>
+        <v>509</v>
       </c>
       <c r="E199" s="3">
-        <v>878.24</v>
+        <v>3424.2</v>
       </c>
       <c r="F199" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="0" t="s">
-        <v>526</v>
+        <v>510</v>
       </c>
       <c r="B200" s="0" t="s">
-        <v>527</v>
+        <v>511</v>
       </c>
       <c r="C200" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D200" s="1" t="s">
-        <v>528</v>
+        <v>512</v>
       </c>
       <c r="E200" s="3">
-        <v>36.66</v>
+        <v>767.47</v>
       </c>
       <c r="F200" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="0" t="s">
-        <v>529</v>
+        <v>513</v>
       </c>
       <c r="B201" s="0" t="s">
-        <v>527</v>
+        <v>514</v>
       </c>
       <c r="C201" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D201" s="1" t="s">
-        <v>528</v>
+        <v>515</v>
       </c>
       <c r="E201" s="3">
-        <v>2042.69</v>
+        <v>769.22</v>
       </c>
       <c r="F201" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="0" t="s">
-        <v>530</v>
+        <v>516</v>
       </c>
       <c r="B202" s="0" t="s">
-        <v>531</v>
+        <v>517</v>
       </c>
       <c r="C202" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D202" s="1" t="s">
-        <v>532</v>
+        <v>518</v>
       </c>
       <c r="E202" s="3">
-        <v>302.83</v>
+        <v>732.97</v>
       </c>
       <c r="F202" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="0" t="s">
-        <v>533</v>
+        <v>519</v>
       </c>
       <c r="B203" s="0" t="s">
-        <v>531</v>
+        <v>520</v>
       </c>
       <c r="C203" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D203" s="1" t="s">
-        <v>534</v>
+        <v>521</v>
       </c>
       <c r="E203" s="3">
-        <v>2345.19</v>
+        <v>1818.2</v>
       </c>
       <c r="F203" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="0" t="s">
-        <v>535</v>
+        <v>522</v>
       </c>
       <c r="B204" s="0" t="s">
-        <v>75</v>
+        <v>99</v>
       </c>
       <c r="C204" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D204" s="1" t="s">
-        <v>536</v>
+        <v>523</v>
       </c>
       <c r="E204" s="3">
-        <v>23</v>
+        <v>961.41</v>
       </c>
       <c r="F204" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="0" t="s">
-        <v>537</v>
+        <v>524</v>
       </c>
       <c r="B205" s="0" t="s">
-        <v>148</v>
+        <v>99</v>
       </c>
       <c r="C205" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D205" s="1" t="s">
-        <v>538</v>
+        <v>525</v>
       </c>
       <c r="E205" s="3">
-        <v>0.04</v>
+        <v>219.37</v>
       </c>
       <c r="F205" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="0" t="s">
-        <v>539</v>
+        <v>526</v>
       </c>
       <c r="B206" s="0" t="s">
-        <v>148</v>
+        <v>527</v>
       </c>
       <c r="C206" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D206" s="1" t="s">
-        <v>540</v>
+        <v>528</v>
       </c>
       <c r="E206" s="3">
-        <v>4.08</v>
+        <v>670.28</v>
       </c>
       <c r="F206" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" s="0" t="s">
-        <v>541</v>
+        <v>529</v>
       </c>
       <c r="B207" s="0" t="s">
-        <v>148</v>
+        <v>530</v>
       </c>
       <c r="C207" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D207" s="1" t="s">
-        <v>542</v>
+        <v>531</v>
       </c>
       <c r="E207" s="3">
-        <v>4.65</v>
+        <v>626.73</v>
       </c>
       <c r="F207" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="0" t="s">
-        <v>543</v>
+        <v>532</v>
       </c>
       <c r="B208" s="0" t="s">
-        <v>148</v>
+        <v>533</v>
       </c>
       <c r="C208" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D208" s="1" t="s">
-        <v>544</v>
+        <v>525</v>
       </c>
       <c r="E208" s="3">
-        <v>25.63</v>
+        <v>6.96</v>
       </c>
       <c r="F208" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="0" t="s">
-        <v>545</v>
+        <v>534</v>
       </c>
       <c r="B209" s="0" t="s">
-        <v>148</v>
+        <v>530</v>
       </c>
       <c r="C209" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D209" s="1" t="s">
-        <v>544</v>
+        <v>535</v>
       </c>
       <c r="E209" s="3">
-        <v>6.01</v>
+        <v>664.48</v>
       </c>
       <c r="F209" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="0" t="s">
-        <v>546</v>
+        <v>536</v>
       </c>
       <c r="B210" s="0" t="s">
-        <v>148</v>
+        <v>537</v>
       </c>
       <c r="C210" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D210" s="1" t="s">
-        <v>547</v>
+        <v>538</v>
       </c>
       <c r="E210" s="3">
-        <v>23.2</v>
+        <v>728.85</v>
       </c>
       <c r="F210" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="0" t="s">
-        <v>548</v>
+        <v>539</v>
       </c>
       <c r="B211" s="0" t="s">
-        <v>148</v>
+        <v>540</v>
       </c>
       <c r="C211" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D211" s="1" t="s">
-        <v>547</v>
+        <v>541</v>
       </c>
       <c r="E211" s="3">
-        <v>6.01</v>
+        <v>23.24</v>
       </c>
       <c r="F211" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="0" t="s">
-        <v>549</v>
+        <v>542</v>
       </c>
       <c r="B212" s="0" t="s">
-        <v>148</v>
+        <v>537</v>
       </c>
       <c r="C212" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D212" s="1" t="s">
-        <v>550</v>
+        <v>543</v>
       </c>
       <c r="E212" s="3">
-        <v>0.12</v>
+        <v>222.78</v>
       </c>
       <c r="F212" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="0" t="s">
-        <v>551</v>
+        <v>544</v>
       </c>
       <c r="B213" s="0" t="s">
-        <v>148</v>
+        <v>537</v>
       </c>
       <c r="C213" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D213" s="1" t="s">
-        <v>550</v>
+        <v>545</v>
       </c>
       <c r="E213" s="3">
-        <v>0.02</v>
+        <v>177.7</v>
       </c>
       <c r="F213" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="0" t="s">
-        <v>552</v>
+        <v>546</v>
       </c>
       <c r="B214" s="0" t="s">
-        <v>148</v>
+        <v>517</v>
       </c>
       <c r="C214" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D214" s="1" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="E214" s="3">
-        <v>4.08</v>
+        <v>722.76</v>
       </c>
       <c r="F214" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="0" t="s">
-        <v>554</v>
+        <v>548</v>
       </c>
       <c r="B215" s="0" t="s">
-        <v>148</v>
+        <v>549</v>
       </c>
       <c r="C215" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D215" s="1" t="s">
-        <v>555</v>
+      <c r="D215" s="0" t="s">
+        <v>550</v>
       </c>
       <c r="E215" s="3">
-        <v>4.65</v>
+        <v>267.59</v>
       </c>
       <c r="F215" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="B216" s="0" t="s">
-        <v>148</v>
+        <v>552</v>
       </c>
       <c r="C216" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D216" s="1" t="s">
-        <v>557</v>
+      <c r="D216" s="0" t="s">
+        <v>553</v>
       </c>
       <c r="E216" s="3">
-        <v>3.44</v>
+        <v>298.29</v>
       </c>
       <c r="F216" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="B217" s="0" t="s">
-        <v>148</v>
+        <v>555</v>
       </c>
       <c r="C217" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D217" s="1" t="s">
-        <v>559</v>
+      <c r="D217" s="0" t="s">
+        <v>556</v>
       </c>
       <c r="E217" s="3">
-        <v>1.9</v>
+        <v>616.74</v>
       </c>
       <c r="F217" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" s="0" t="s">
-        <v>560</v>
+        <v>557</v>
       </c>
       <c r="B218" s="0" t="s">
-        <v>561</v>
+        <v>558</v>
       </c>
       <c r="C218" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>202</v>
+        <v>559</v>
       </c>
       <c r="E218" s="3">
-        <v>1276.4</v>
+        <v>936.99</v>
       </c>
       <c r="F218" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="B219" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="C219" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D219" s="0" t="s">
         <v>562</v>
       </c>
-      <c r="B219" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E219" s="3">
-        <v>179.45</v>
+        <v>372.77</v>
       </c>
       <c r="F219" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" s="0" t="s">
+        <v>563</v>
+      </c>
+      <c r="B220" s="0" t="s">
+        <v>564</v>
+      </c>
+      <c r="C220" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D220" s="0" t="s">
         <v>565</v>
       </c>
-      <c r="B220" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E220" s="3">
-        <v>82.46</v>
+        <v>372.77</v>
       </c>
       <c r="F220" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" s="0" t="s">
+        <v>566</v>
+      </c>
+      <c r="B221" s="0" t="s">
+        <v>567</v>
+      </c>
+      <c r="C221" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D221" s="0" t="s">
         <v>568</v>
       </c>
-      <c r="B221" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E221" s="3">
-        <v>60.81</v>
+        <v>215.22</v>
       </c>
       <c r="F221" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" s="0" t="s">
+        <v>569</v>
+      </c>
+      <c r="B222" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="C222" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D222" s="0" t="s">
         <v>571</v>
       </c>
-      <c r="B222" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E222" s="3">
-        <v>129.33</v>
+        <v>35.36</v>
       </c>
       <c r="F222" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" s="0" t="s">
+        <v>572</v>
+      </c>
+      <c r="B223" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="C223" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D223" s="0" t="s">
         <v>574</v>
       </c>
-      <c r="B223" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E223" s="3">
-        <v>42.69</v>
+        <v>612</v>
       </c>
       <c r="F223" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" s="0" t="s">
+        <v>575</v>
+      </c>
+      <c r="B224" s="0" t="s">
         <v>576</v>
       </c>
-      <c r="B224" s="0" t="s">
+      <c r="C224" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D224" s="0" t="s">
         <v>577</v>
       </c>
-      <c r="C224" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E224" s="3">
-        <v>184.96</v>
+        <v>1285.39</v>
       </c>
       <c r="F224" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="B225" s="0" t="s">
         <v>579</v>
       </c>
-      <c r="B225" s="0" t="s">
+      <c r="C225" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D225" s="0" t="s">
         <v>580</v>
       </c>
-      <c r="C225" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E225" s="3">
-        <v>223.31</v>
+        <v>724.95</v>
       </c>
       <c r="F225" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" s="0" t="s">
+        <v>581</v>
+      </c>
+      <c r="B226" s="0" t="s">
         <v>582</v>
       </c>
-      <c r="B226" s="0" t="s">
+      <c r="C226" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D226" s="0" t="s">
         <v>583</v>
       </c>
-      <c r="C226" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E226" s="3">
-        <v>210.56</v>
+        <v>1106.99</v>
       </c>
       <c r="F226" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" s="0" t="s">
+        <v>584</v>
+      </c>
+      <c r="B227" s="0" t="s">
         <v>585</v>
       </c>
-      <c r="B227" s="0" t="s">
+      <c r="C227" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D227" s="0" t="s">
         <v>586</v>
       </c>
-      <c r="C227" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E227" s="3">
-        <v>393.22</v>
+        <v>70.65</v>
       </c>
       <c r="F227" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" s="0" t="s">
+        <v>587</v>
+      </c>
+      <c r="B228" s="0" t="s">
         <v>588</v>
       </c>
-      <c r="B228" s="0" t="s">
+      <c r="C228" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D228" s="0" t="s">
         <v>589</v>
       </c>
-      <c r="C228" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E228" s="3">
-        <v>2032.57</v>
+        <v>140.76</v>
       </c>
       <c r="F228" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="B229" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="B229" s="0" t="s">
+      <c r="C229" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D229" s="1" t="s">
         <v>592</v>
       </c>
-      <c r="C229" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E229" s="3">
-        <v>112.62</v>
+        <v>1797.35</v>
       </c>
       <c r="F229" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="B230" s="0" t="s">
         <v>594</v>
       </c>
-      <c r="B230" s="0" t="s">
+      <c r="C230" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D230" s="1" t="s">
         <v>595</v>
       </c>
-      <c r="C230" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E230" s="3">
-        <v>118.24</v>
+        <v>378.6</v>
       </c>
       <c r="F230" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" s="0" t="s">
+        <v>596</v>
+      </c>
+      <c r="B231" s="0" t="s">
         <v>597</v>
       </c>
-      <c r="B231" s="0" t="s">
+      <c r="C231" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D231" s="1" t="s">
         <v>598</v>
       </c>
-      <c r="C231" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E231" s="3">
-        <v>27.25</v>
+        <v>515.98</v>
       </c>
       <c r="F231" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="B232" s="0" t="s">
         <v>600</v>
       </c>
-      <c r="B232" s="0" t="s">
+      <c r="C232" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D232" s="1" t="s">
         <v>601</v>
       </c>
-      <c r="C232" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E232" s="3">
-        <v>7519.11</v>
+        <v>2761.75</v>
       </c>
       <c r="F232" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" s="0" t="s">
+        <v>602</v>
+      </c>
+      <c r="B233" s="0" t="s">
         <v>603</v>
       </c>
-      <c r="B233" s="0" t="s">
+      <c r="C233" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D233" s="1" t="s">
         <v>604</v>
       </c>
-      <c r="C233" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E233" s="3">
-        <v>66.07</v>
+        <v>286.96</v>
       </c>
       <c r="F233" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" s="0" t="s">
+        <v>605</v>
+      </c>
+      <c r="B234" s="0" t="s">
         <v>606</v>
       </c>
-      <c r="B234" s="0" t="s">
+      <c r="C234" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D234" s="1" t="s">
         <v>607</v>
       </c>
-      <c r="C234" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E234" s="3">
-        <v>2604.56</v>
+        <v>2456.38</v>
       </c>
       <c r="F234" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" s="0" t="s">
+        <v>608</v>
+      </c>
+      <c r="B235" s="0" t="s">
         <v>609</v>
       </c>
-      <c r="B235" s="0" t="s">
+      <c r="C235" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D235" s="1" t="s">
         <v>610</v>
       </c>
-      <c r="C235" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E235" s="3">
-        <v>1649.2</v>
+        <v>352.74</v>
       </c>
       <c r="F235" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" s="0" t="s">
+        <v>611</v>
+      </c>
+      <c r="B236" s="0" t="s">
         <v>612</v>
       </c>
-      <c r="B236" s="0" t="s">
+      <c r="C236" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D236" s="1" t="s">
         <v>613</v>
       </c>
-      <c r="C236" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E236" s="3">
-        <v>130.46</v>
+        <v>326.98</v>
       </c>
       <c r="F236" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" s="0" t="s">
+        <v>614</v>
+      </c>
+      <c r="B237" s="0" t="s">
         <v>615</v>
       </c>
-      <c r="B237" s="0" t="s">
+      <c r="C237" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D237" s="1" t="s">
         <v>616</v>
       </c>
-      <c r="C237" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E237" s="3">
-        <v>12949</v>
+        <v>1.15</v>
       </c>
       <c r="F237" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" s="0" t="s">
-        <v>618</v>
+        <v>617</v>
       </c>
       <c r="B238" s="0" t="s">
-        <v>619</v>
+        <v>615</v>
       </c>
       <c r="C238" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D238" s="1" t="s">
-        <v>620</v>
+        <v>616</v>
       </c>
       <c r="E238" s="3">
-        <v>2317.14</v>
+        <v>1.15</v>
       </c>
       <c r="F238" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
       <c r="B239" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="C239" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D239" s="1" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
       <c r="E239" s="3">
-        <v>5650.14</v>
+        <v>2177.7</v>
       </c>
       <c r="F239" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" s="0" t="s">
-        <v>624</v>
+        <v>621</v>
       </c>
       <c r="B240" s="0" t="s">
         <v>622</v>
       </c>
       <c r="C240" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D240" s="1" t="s">
-        <v>625</v>
+        <v>623</v>
       </c>
       <c r="E240" s="3">
-        <v>1066.62</v>
+        <v>1339.63</v>
       </c>
       <c r="F240" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" s="0" t="s">
+        <v>624</v>
+      </c>
+      <c r="B241" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="C241" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D241" s="1" t="s">
         <v>626</v>
       </c>
-      <c r="B241" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E241" s="3">
-        <v>7157.91</v>
+        <v>496.71</v>
       </c>
       <c r="F241" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" s="0" t="s">
+        <v>627</v>
+      </c>
+      <c r="B242" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="C242" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D242" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="B242" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E242" s="3">
-        <v>584.22</v>
+        <v>353.28</v>
       </c>
       <c r="F242" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" s="0" t="s">
+        <v>630</v>
+      </c>
+      <c r="B243" s="0" t="s">
+        <v>631</v>
+      </c>
+      <c r="C243" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D243" s="0" t="s">
         <v>632</v>
       </c>
-      <c r="B243" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E243" s="3">
-        <v>205.01</v>
+        <v>454.68</v>
       </c>
       <c r="F243" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" s="0" t="s">
+        <v>633</v>
+      </c>
+      <c r="B244" s="0" t="s">
+        <v>634</v>
+      </c>
+      <c r="C244" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D244" s="0" t="s">
         <v>635</v>
       </c>
-      <c r="B244" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E244" s="3">
-        <v>1857.13</v>
+        <v>315.62</v>
       </c>
       <c r="F244" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="B245" s="0" t="s">
+        <v>637</v>
+      </c>
+      <c r="C245" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D245" s="0" t="s">
         <v>638</v>
       </c>
-      <c r="B245" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E245" s="3">
-        <v>2.38</v>
+        <v>204.43</v>
       </c>
       <c r="F245" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="B246" s="0" t="s">
+        <v>640</v>
+      </c>
+      <c r="C246" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D246" s="0" t="s">
         <v>641</v>
       </c>
-      <c r="B246" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E246" s="3">
-        <v>976.94</v>
+        <v>315.62</v>
       </c>
       <c r="F246" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="B247" s="0" t="s">
+        <v>643</v>
+      </c>
+      <c r="C247" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D247" s="0" t="s">
         <v>644</v>
       </c>
-      <c r="B247" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E247" s="3">
-        <v>696.92</v>
+        <v>62.01</v>
       </c>
       <c r="F247" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" s="0" t="s">
+        <v>645</v>
+      </c>
+      <c r="B248" s="0" t="s">
+        <v>646</v>
+      </c>
+      <c r="C248" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D248" s="0" t="s">
         <v>647</v>
       </c>
-      <c r="B248" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E248" s="3">
-        <v>1077.73</v>
+        <v>34.02</v>
       </c>
       <c r="F248" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" s="0" t="s">
+        <v>648</v>
+      </c>
+      <c r="B249" s="0" t="s">
+        <v>649</v>
+      </c>
+      <c r="C249" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D249" s="0" t="s">
         <v>650</v>
       </c>
-      <c r="B249" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E249" s="3">
-        <v>251</v>
+        <v>672.1</v>
       </c>
       <c r="F249" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" s="0" t="s">
+        <v>651</v>
+      </c>
+      <c r="B250" s="0" t="s">
+        <v>652</v>
+      </c>
+      <c r="C250" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D250" s="1" t="s">
         <v>653</v>
       </c>
-      <c r="B250" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E250" s="3">
-        <v>106.79</v>
+        <v>1773.47</v>
       </c>
       <c r="F250" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" s="0" t="s">
+        <v>654</v>
+      </c>
+      <c r="B251" s="0" t="s">
+        <v>655</v>
+      </c>
+      <c r="C251" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D251" s="1" t="s">
         <v>656</v>
       </c>
-      <c r="B251" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E251" s="3">
-        <v>167.61</v>
+        <v>29</v>
       </c>
       <c r="F251" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" s="0" t="s">
+        <v>657</v>
+      </c>
+      <c r="B252" s="0" t="s">
+        <v>658</v>
+      </c>
+      <c r="C252" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D252" s="1" t="s">
         <v>659</v>
       </c>
-      <c r="B252" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E252" s="3">
-        <v>51.35</v>
+        <v>464.25</v>
       </c>
       <c r="F252" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" s="0" t="s">
+        <v>660</v>
+      </c>
+      <c r="B253" s="0" t="s">
         <v>661</v>
       </c>
-      <c r="B253" s="0" t="s">
+      <c r="C253" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D253" s="1" t="s">
         <v>662</v>
       </c>
-      <c r="C253" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E253" s="3">
-        <v>316.78</v>
+        <v>73.61</v>
       </c>
       <c r="F253" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" s="0" t="s">
+        <v>663</v>
+      </c>
+      <c r="B254" s="0" t="s">
         <v>664</v>
       </c>
-      <c r="B254" s="0" t="s">
+      <c r="C254" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D254" s="1" t="s">
         <v>665</v>
       </c>
-      <c r="C254" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E254" s="3">
-        <v>157.29</v>
+        <v>55.95</v>
       </c>
       <c r="F254" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" s="0" t="s">
+        <v>666</v>
+      </c>
+      <c r="B255" s="0" t="s">
         <v>667</v>
       </c>
-      <c r="B255" s="0" t="s">
+      <c r="C255" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D255" s="1" t="s">
         <v>668</v>
       </c>
-      <c r="C255" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E255" s="3">
-        <v>44.62</v>
+        <v>553.07</v>
       </c>
       <c r="F255" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" s="0" t="s">
+        <v>669</v>
+      </c>
+      <c r="B256" s="0" t="s">
         <v>670</v>
       </c>
-      <c r="B256" s="0" t="s">
+      <c r="C256" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D256" s="1" t="s">
         <v>671</v>
       </c>
-      <c r="C256" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E256" s="3">
-        <v>45.93</v>
+        <v>1117.13</v>
       </c>
       <c r="F256" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" s="0" t="s">
         <v>672</v>
       </c>
       <c r="B257" s="0" t="s">
         <v>673</v>
       </c>
       <c r="C257" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D257" s="0" t="s">
+      <c r="D257" s="1" t="s">
         <v>674</v>
       </c>
       <c r="E257" s="3">
-        <v>84.7</v>
+        <v>8860.8</v>
       </c>
       <c r="F257" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" s="0" t="s">
         <v>675</v>
       </c>
       <c r="B258" s="0" t="s">
         <v>676</v>
       </c>
       <c r="C258" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D258" s="1" t="s">
         <v>677</v>
       </c>
       <c r="E258" s="3">
-        <v>352.1</v>
+        <v>5607.62</v>
       </c>
       <c r="F258" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" s="0" t="s">
         <v>678</v>
       </c>
       <c r="B259" s="0" t="s">
-        <v>676</v>
+        <v>679</v>
       </c>
       <c r="C259" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D259" s="1" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E259" s="3">
-        <v>3424.2</v>
+        <v>1301.62</v>
       </c>
       <c r="F259" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="B260" s="0" t="s">
-        <v>681</v>
+        <v>108</v>
       </c>
       <c r="C260" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D260" s="1" t="s">
         <v>682</v>
       </c>
       <c r="E260" s="3">
-        <v>791.03</v>
+        <v>6.62</v>
       </c>
       <c r="F260" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" s="0" t="s">
         <v>683</v>
       </c>
       <c r="B261" s="0" t="s">
+        <v>108</v>
+      </c>
+      <c r="C261" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D261" s="1" t="s">
         <v>684</v>
       </c>
-      <c r="C261" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E261" s="3">
-        <v>1473.69</v>
+        <v>6.51</v>
       </c>
       <c r="F261" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" s="0" t="s">
+        <v>685</v>
+      </c>
+      <c r="B262" s="0" t="s">
+        <v>108</v>
+      </c>
+      <c r="C262" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D262" s="1" t="s">
         <v>686</v>
       </c>
-      <c r="B262" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E262" s="3">
-        <v>857.45</v>
+        <v>29.95</v>
       </c>
       <c r="F262" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" s="0" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
       <c r="B263" s="0" t="s">
-        <v>690</v>
+        <v>108</v>
       </c>
       <c r="C263" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D263" s="1" t="s">
-        <v>691</v>
+        <v>688</v>
       </c>
       <c r="E263" s="3">
-        <v>732.97</v>
+        <v>4.1</v>
       </c>
       <c r="F263" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" s="0" t="s">
-        <v>692</v>
+        <v>689</v>
       </c>
       <c r="B264" s="0" t="s">
-        <v>693</v>
+        <v>108</v>
       </c>
       <c r="C264" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D264" s="1" t="s">
-        <v>694</v>
+        <v>690</v>
       </c>
       <c r="E264" s="3">
-        <v>2158.2</v>
+        <v>3.21</v>
       </c>
       <c r="F264" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" s="0" t="s">
-        <v>695</v>
+        <v>691</v>
       </c>
       <c r="B265" s="0" t="s">
-        <v>134</v>
+        <v>108</v>
       </c>
       <c r="C265" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D265" s="1" t="s">
-        <v>696</v>
+        <v>692</v>
       </c>
       <c r="E265" s="3">
-        <v>2060.26</v>
+        <v>65.84</v>
       </c>
       <c r="F265" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" s="0" t="s">
-        <v>697</v>
+        <v>693</v>
       </c>
       <c r="B266" s="0" t="s">
-        <v>134</v>
+        <v>108</v>
       </c>
       <c r="C266" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D266" s="1" t="s">
-        <v>698</v>
+        <v>692</v>
       </c>
       <c r="E266" s="3">
-        <v>442</v>
+        <v>16.22</v>
       </c>
       <c r="F266" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" s="0" t="s">
-        <v>699</v>
+        <v>694</v>
       </c>
       <c r="B267" s="0" t="s">
-        <v>700</v>
+        <v>108</v>
       </c>
       <c r="C267" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D267" s="1" t="s">
-        <v>701</v>
+        <v>695</v>
       </c>
       <c r="E267" s="3">
-        <v>290.55</v>
+        <v>12.36</v>
       </c>
       <c r="F267" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" s="0" t="s">
-        <v>702</v>
+        <v>696</v>
       </c>
       <c r="B268" s="0" t="s">
-        <v>700</v>
+        <v>108</v>
       </c>
       <c r="C268" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D268" s="1" t="s">
-        <v>703</v>
+        <v>695</v>
       </c>
       <c r="E268" s="3">
-        <v>2035.61</v>
+        <v>7.99</v>
       </c>
       <c r="F268" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" s="0" t="s">
-        <v>704</v>
+        <v>697</v>
       </c>
       <c r="B269" s="0" t="s">
-        <v>705</v>
+        <v>108</v>
       </c>
       <c r="C269" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D269" s="1" t="s">
-        <v>706</v>
+        <v>698</v>
       </c>
       <c r="E269" s="3">
-        <v>670.28</v>
+        <v>12.82</v>
       </c>
       <c r="F269" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" s="0" t="s">
-        <v>707</v>
+        <v>699</v>
       </c>
       <c r="B270" s="0" t="s">
-        <v>708</v>
+        <v>108</v>
       </c>
       <c r="C270" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D270" s="1" t="s">
-        <v>709</v>
+        <v>700</v>
       </c>
       <c r="E270" s="3">
-        <v>726.73</v>
+        <v>16.29</v>
       </c>
       <c r="F270" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" s="0" t="s">
-        <v>710</v>
+        <v>701</v>
       </c>
       <c r="B271" s="0" t="s">
-        <v>711</v>
+        <v>108</v>
       </c>
       <c r="C271" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D271" s="1" t="s">
-        <v>698</v>
+        <v>700</v>
       </c>
       <c r="E271" s="3">
-        <v>6.96</v>
+        <v>25.06</v>
       </c>
       <c r="F271" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" s="0" t="s">
-        <v>712</v>
+        <v>702</v>
       </c>
       <c r="B272" s="0" t="s">
-        <v>708</v>
+        <v>108</v>
       </c>
       <c r="C272" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D272" s="1" t="s">
-        <v>713</v>
+        <v>703</v>
       </c>
       <c r="E272" s="3">
-        <v>764.48</v>
+        <v>10.27</v>
       </c>
       <c r="F272" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" s="0" t="s">
-        <v>714</v>
+        <v>704</v>
       </c>
       <c r="B273" s="0" t="s">
-        <v>715</v>
+        <v>108</v>
       </c>
       <c r="C273" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D273" s="1" t="s">
-        <v>716</v>
+        <v>705</v>
       </c>
       <c r="E273" s="3">
-        <v>304.01</v>
+        <v>13.48</v>
       </c>
       <c r="F273" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" s="0" t="s">
-        <v>717</v>
+        <v>706</v>
       </c>
       <c r="B274" s="0" t="s">
-        <v>718</v>
+        <v>108</v>
       </c>
       <c r="C274" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D274" s="1" t="s">
-        <v>719</v>
+        <v>707</v>
       </c>
       <c r="E274" s="3">
-        <v>26.24</v>
+        <v>6.17</v>
       </c>
       <c r="F274" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" s="0" t="s">
-        <v>720</v>
+        <v>708</v>
       </c>
       <c r="B275" s="0" t="s">
-        <v>721</v>
+        <v>108</v>
       </c>
       <c r="C275" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D275" s="1" t="s">
-        <v>722</v>
+        <v>709</v>
       </c>
       <c r="E275" s="3">
-        <v>728.85</v>
+        <v>14.82</v>
       </c>
       <c r="F275" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" s="0" t="s">
-        <v>723</v>
+        <v>710</v>
       </c>
       <c r="B276" s="0" t="s">
-        <v>724</v>
+        <v>108</v>
       </c>
       <c r="C276" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D276" s="1" t="s">
-        <v>725</v>
+        <v>711</v>
       </c>
       <c r="E276" s="3">
-        <v>9.77</v>
+        <v>33.81</v>
       </c>
       <c r="F276" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" s="0" t="s">
-        <v>726</v>
+        <v>712</v>
       </c>
       <c r="B277" s="0" t="s">
-        <v>727</v>
+        <v>108</v>
       </c>
       <c r="C277" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D277" s="1" t="s">
-        <v>728</v>
+        <v>711</v>
       </c>
       <c r="E277" s="3">
-        <v>54.2</v>
+        <v>3.92</v>
       </c>
       <c r="F277" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" s="0" t="s">
-        <v>729</v>
+        <v>713</v>
       </c>
       <c r="B278" s="0" t="s">
-        <v>727</v>
+        <v>108</v>
       </c>
       <c r="C278" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D278" s="1" t="s">
-        <v>730</v>
+        <v>714</v>
       </c>
       <c r="E278" s="3">
-        <v>61.5</v>
+        <v>18.91</v>
       </c>
       <c r="F278" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" s="0" t="s">
-        <v>731</v>
+        <v>715</v>
       </c>
       <c r="B279" s="0" t="s">
-        <v>727</v>
+        <v>108</v>
       </c>
       <c r="C279" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D279" s="1" t="s">
-        <v>732</v>
+        <v>716</v>
       </c>
       <c r="E279" s="3">
-        <v>92.67</v>
+        <v>9.31</v>
       </c>
       <c r="F279" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" s="0" t="s">
-        <v>733</v>
+        <v>717</v>
       </c>
       <c r="B280" s="0" t="s">
-        <v>727</v>
+        <v>108</v>
       </c>
       <c r="C280" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D280" s="1" t="s">
-        <v>734</v>
+        <v>716</v>
       </c>
       <c r="E280" s="3">
-        <v>157.54</v>
+        <v>12.79</v>
       </c>
       <c r="F280" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" s="0" t="s">
-        <v>735</v>
+        <v>718</v>
       </c>
       <c r="B281" s="0" t="s">
-        <v>736</v>
+        <v>108</v>
       </c>
       <c r="C281" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D281" s="1" t="s">
-        <v>737</v>
+        <v>719</v>
       </c>
       <c r="E281" s="3">
-        <v>23.24</v>
+        <v>5.47</v>
       </c>
       <c r="F281" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" s="0" t="s">
-        <v>738</v>
+        <v>720</v>
       </c>
       <c r="B282" s="0" t="s">
+        <v>108</v>
+      </c>
+      <c r="C282" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D282" s="1" t="s">
         <v>721</v>
       </c>
-      <c r="C282" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E282" s="3">
-        <v>222.78</v>
+        <v>14.82</v>
       </c>
       <c r="F282" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" s="0" t="s">
-        <v>740</v>
+        <v>722</v>
       </c>
       <c r="B283" s="0" t="s">
-        <v>721</v>
+        <v>108</v>
       </c>
       <c r="C283" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D283" s="1" t="s">
-        <v>741</v>
+        <v>723</v>
       </c>
       <c r="E283" s="3">
-        <v>177.7</v>
+        <v>2.52</v>
       </c>
       <c r="F283" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" s="0" t="s">
-        <v>742</v>
+        <v>724</v>
       </c>
       <c r="B284" s="0" t="s">
-        <v>690</v>
+        <v>108</v>
       </c>
       <c r="C284" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D284" s="1" t="s">
-        <v>743</v>
+        <v>725</v>
       </c>
       <c r="E284" s="3">
-        <v>722.76</v>
+        <v>18.91</v>
       </c>
       <c r="F284" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" s="0" t="s">
-        <v>744</v>
+        <v>726</v>
       </c>
       <c r="B285" s="0" t="s">
-        <v>745</v>
+        <v>108</v>
       </c>
       <c r="C285" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D285" s="1" t="s">
-        <v>746</v>
+        <v>727</v>
       </c>
       <c r="E285" s="3">
-        <v>738.52</v>
+        <v>14.03</v>
       </c>
       <c r="F285" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" s="0" t="s">
-        <v>747</v>
+        <v>728</v>
       </c>
       <c r="B286" s="0" t="s">
-        <v>748</v>
+        <v>108</v>
       </c>
       <c r="C286" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D286" s="0" t="s">
-        <v>749</v>
+      <c r="D286" s="1" t="s">
+        <v>727</v>
       </c>
       <c r="E286" s="3">
-        <v>267.59</v>
+        <v>3.21</v>
       </c>
       <c r="F286" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" s="0" t="s">
-        <v>750</v>
+        <v>729</v>
       </c>
       <c r="B287" s="0" t="s">
-        <v>751</v>
+        <v>108</v>
       </c>
       <c r="C287" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D287" s="0" t="s">
-        <v>752</v>
+      <c r="D287" s="1" t="s">
+        <v>730</v>
       </c>
       <c r="E287" s="3">
-        <v>298.29</v>
+        <v>5.96</v>
       </c>
       <c r="F287" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" s="0" t="s">
-        <v>753</v>
+        <v>731</v>
       </c>
       <c r="B288" s="0" t="s">
-        <v>754</v>
+        <v>108</v>
       </c>
       <c r="C288" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D288" s="0" t="s">
-        <v>755</v>
+      <c r="D288" s="1" t="s">
+        <v>732</v>
       </c>
       <c r="E288" s="3">
-        <v>616.74</v>
+        <v>6.83</v>
       </c>
       <c r="F288" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" s="0" t="s">
-        <v>756</v>
+        <v>733</v>
       </c>
       <c r="B289" s="0" t="s">
-        <v>757</v>
+        <v>108</v>
       </c>
       <c r="C289" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D289" s="0" t="s">
-        <v>758</v>
+      <c r="D289" s="1" t="s">
+        <v>732</v>
       </c>
       <c r="E289" s="3">
-        <v>936.99</v>
+        <v>18.27</v>
       </c>
       <c r="F289" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" s="0" t="s">
-        <v>759</v>
+        <v>734</v>
       </c>
       <c r="B290" s="0" t="s">
-        <v>760</v>
+        <v>108</v>
       </c>
       <c r="C290" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D290" s="0" t="s">
-        <v>761</v>
+      <c r="D290" s="1" t="s">
+        <v>735</v>
       </c>
       <c r="E290" s="3">
-        <v>372.77</v>
+        <v>5.96</v>
       </c>
       <c r="F290" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" s="0" t="s">
-        <v>762</v>
+        <v>736</v>
       </c>
       <c r="B291" s="0" t="s">
-        <v>763</v>
+        <v>108</v>
       </c>
       <c r="C291" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D291" s="0" t="s">
-        <v>764</v>
+      <c r="D291" s="1" t="s">
+        <v>737</v>
       </c>
       <c r="E291" s="3">
-        <v>372.77</v>
+        <v>8.7</v>
       </c>
       <c r="F291" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" s="0" t="s">
-        <v>765</v>
+        <v>738</v>
       </c>
       <c r="B292" s="0" t="s">
-        <v>766</v>
+        <v>108</v>
       </c>
       <c r="C292" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D292" s="0" t="s">
-        <v>767</v>
+      <c r="D292" s="1" t="s">
+        <v>737</v>
       </c>
       <c r="E292" s="3">
-        <v>215.22</v>
+        <v>5.96</v>
       </c>
       <c r="F292" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" s="0" t="s">
-        <v>768</v>
+        <v>739</v>
       </c>
       <c r="B293" s="0" t="s">
-        <v>769</v>
+        <v>108</v>
       </c>
       <c r="C293" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D293" s="0" t="s">
-        <v>770</v>
+      <c r="D293" s="1" t="s">
+        <v>740</v>
       </c>
       <c r="E293" s="3">
-        <v>35.36</v>
+        <v>9.34</v>
       </c>
       <c r="F293" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" s="0" t="s">
-        <v>771</v>
+        <v>741</v>
       </c>
       <c r="B294" s="0" t="s">
-        <v>772</v>
+        <v>108</v>
       </c>
       <c r="C294" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D294" s="0" t="s">
-        <v>773</v>
+      <c r="D294" s="1" t="s">
+        <v>742</v>
       </c>
       <c r="E294" s="3">
-        <v>612</v>
+        <v>6.62</v>
       </c>
       <c r="F294" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" s="0" t="s">
-        <v>774</v>
+        <v>743</v>
       </c>
       <c r="B295" s="0" t="s">
-        <v>775</v>
+        <v>108</v>
       </c>
       <c r="C295" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D295" s="0" t="s">
-        <v>776</v>
+      <c r="D295" s="1" t="s">
+        <v>744</v>
       </c>
       <c r="E295" s="3">
-        <v>1285.39</v>
+        <v>28.03</v>
       </c>
       <c r="F295" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" s="0" t="s">
-        <v>777</v>
+        <v>745</v>
       </c>
       <c r="B296" s="0" t="s">
-        <v>778</v>
+        <v>108</v>
       </c>
       <c r="C296" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D296" s="0" t="s">
-        <v>779</v>
+      <c r="D296" s="1" t="s">
+        <v>746</v>
       </c>
       <c r="E296" s="3">
-        <v>724.95</v>
+        <v>1.86</v>
       </c>
       <c r="F296" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" s="0" t="s">
-        <v>780</v>
+        <v>747</v>
       </c>
       <c r="B297" s="0" t="s">
-        <v>781</v>
+        <v>108</v>
       </c>
       <c r="C297" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D297" s="0" t="s">
-        <v>782</v>
+      <c r="D297" s="1" t="s">
+        <v>748</v>
       </c>
       <c r="E297" s="3">
-        <v>1106.99</v>
+        <v>16.21</v>
       </c>
       <c r="F297" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" s="0" t="s">
-        <v>783</v>
+        <v>749</v>
       </c>
       <c r="B298" s="0" t="s">
-        <v>784</v>
+        <v>108</v>
       </c>
       <c r="C298" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D298" s="0" t="s">
-        <v>785</v>
+      <c r="D298" s="1" t="s">
+        <v>750</v>
       </c>
       <c r="E298" s="3">
-        <v>70.65</v>
+        <v>17.61</v>
       </c>
       <c r="F298" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" s="0" t="s">
-        <v>786</v>
+        <v>751</v>
       </c>
       <c r="B299" s="0" t="s">
-        <v>787</v>
+        <v>108</v>
       </c>
       <c r="C299" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D299" s="0" t="s">
-        <v>788</v>
+      <c r="D299" s="1" t="s">
+        <v>752</v>
       </c>
       <c r="E299" s="3">
-        <v>140.76</v>
+        <v>18.27</v>
       </c>
       <c r="F299" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" s="0" t="s">
-        <v>789</v>
+        <v>753</v>
       </c>
       <c r="B300" s="0" t="s">
-        <v>790</v>
+        <v>108</v>
       </c>
       <c r="C300" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D300" s="0" t="s">
-        <v>791</v>
+      <c r="D300" s="1" t="s">
+        <v>754</v>
       </c>
       <c r="E300" s="3">
-        <v>75.42</v>
+        <v>5.56</v>
       </c>
       <c r="F300" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" s="0" t="s">
-        <v>792</v>
+        <v>755</v>
       </c>
       <c r="B301" s="0" t="s">
-        <v>793</v>
+        <v>108</v>
       </c>
       <c r="C301" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D301" s="1" t="s">
-        <v>794</v>
+        <v>754</v>
       </c>
       <c r="E301" s="3">
-        <v>2097.35</v>
+        <v>18.27</v>
       </c>
       <c r="F301" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" s="0" t="s">
-        <v>795</v>
+        <v>756</v>
       </c>
       <c r="B302" s="0" t="s">
-        <v>796</v>
+        <v>108</v>
       </c>
       <c r="C302" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D302" s="1" t="s">
-        <v>797</v>
+        <v>757</v>
       </c>
       <c r="E302" s="3">
-        <v>578.6</v>
+        <v>34.22</v>
       </c>
       <c r="F302" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" s="0" t="s">
-        <v>798</v>
+        <v>758</v>
       </c>
       <c r="B303" s="0" t="s">
-        <v>799</v>
+        <v>108</v>
       </c>
       <c r="C303" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D303" s="1" t="s">
-        <v>800</v>
+        <v>757</v>
       </c>
       <c r="E303" s="3">
-        <v>515.98</v>
+        <v>2.55</v>
       </c>
       <c r="F303" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" s="0" t="s">
-        <v>801</v>
+        <v>759</v>
       </c>
       <c r="B304" s="0" t="s">
-        <v>802</v>
+        <v>108</v>
       </c>
       <c r="C304" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D304" s="1" t="s">
-        <v>803</v>
+        <v>760</v>
       </c>
       <c r="E304" s="3">
-        <v>2761.75</v>
+        <v>5.96</v>
       </c>
       <c r="F304" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" s="0" t="s">
-        <v>804</v>
+        <v>761</v>
       </c>
       <c r="B305" s="0" t="s">
-        <v>805</v>
+        <v>108</v>
       </c>
       <c r="C305" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D305" s="1" t="s">
-        <v>806</v>
+        <v>762</v>
       </c>
       <c r="E305" s="3">
-        <v>0.1</v>
+        <v>5.96</v>
       </c>
       <c r="F305" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" s="0" t="s">
-        <v>807</v>
+        <v>763</v>
       </c>
       <c r="B306" s="0" t="s">
-        <v>805</v>
+        <v>108</v>
       </c>
       <c r="C306" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D306" s="1" t="s">
-        <v>806</v>
+        <v>764</v>
       </c>
       <c r="E306" s="3">
-        <v>0.21</v>
+        <v>5.28</v>
       </c>
       <c r="F306" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" s="0" t="s">
-        <v>808</v>
+        <v>765</v>
       </c>
       <c r="B307" s="0" t="s">
-        <v>809</v>
+        <v>108</v>
       </c>
       <c r="C307" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D307" s="1" t="s">
-        <v>810</v>
+        <v>766</v>
       </c>
       <c r="E307" s="3">
-        <v>286.96</v>
+        <v>9.81</v>
       </c>
       <c r="F307" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" s="0" t="s">
-        <v>811</v>
+        <v>767</v>
       </c>
       <c r="B308" s="0" t="s">
-        <v>805</v>
+        <v>108</v>
       </c>
       <c r="C308" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D308" s="1" t="s">
-        <v>812</v>
+        <v>768</v>
       </c>
       <c r="E308" s="3">
-        <v>166.69</v>
+        <v>16.9</v>
       </c>
       <c r="F308" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" s="0" t="s">
-        <v>813</v>
+        <v>769</v>
       </c>
       <c r="B309" s="0" t="s">
-        <v>805</v>
+        <v>108</v>
       </c>
       <c r="C309" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D309" s="1" t="s">
-        <v>806</v>
+        <v>770</v>
       </c>
       <c r="E309" s="3">
-        <v>40.96</v>
+        <v>2.52</v>
       </c>
       <c r="F309" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" s="0" t="s">
-        <v>814</v>
+        <v>771</v>
       </c>
       <c r="B310" s="0" t="s">
-        <v>805</v>
+        <v>108</v>
       </c>
       <c r="C310" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D310" s="1" t="s">
-        <v>806</v>
+        <v>772</v>
       </c>
       <c r="E310" s="3">
-        <v>0.23</v>
+        <v>20.2</v>
       </c>
       <c r="F310" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" s="0" t="s">
-        <v>815</v>
+        <v>773</v>
       </c>
       <c r="B311" s="0" t="s">
-        <v>805</v>
+        <v>108</v>
       </c>
       <c r="C311" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D311" s="1" t="s">
-        <v>806</v>
+        <v>772</v>
       </c>
       <c r="E311" s="3">
-        <v>1.21</v>
+        <v>13.62</v>
       </c>
       <c r="F311" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" s="0" t="s">
-        <v>816</v>
+        <v>774</v>
       </c>
       <c r="B312" s="0" t="s">
-        <v>817</v>
+        <v>108</v>
       </c>
       <c r="C312" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D312" s="1" t="s">
-        <v>818</v>
+        <v>775</v>
       </c>
       <c r="E312" s="3">
-        <v>2456.38</v>
+        <v>6.19</v>
       </c>
       <c r="F312" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" s="0" t="s">
-        <v>819</v>
+        <v>776</v>
       </c>
       <c r="B313" s="0" t="s">
-        <v>820</v>
+        <v>108</v>
       </c>
       <c r="C313" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D313" s="1" t="s">
-        <v>821</v>
+        <v>775</v>
       </c>
       <c r="E313" s="3">
-        <v>1521.27</v>
+        <v>5.3</v>
       </c>
       <c r="F313" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" s="0" t="s">
-        <v>822</v>
+        <v>777</v>
       </c>
       <c r="B314" s="0" t="s">
-        <v>823</v>
+        <v>108</v>
       </c>
       <c r="C314" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D314" s="1" t="s">
-        <v>824</v>
+        <v>778</v>
       </c>
       <c r="E314" s="3">
-        <v>352.74</v>
+        <v>6.83</v>
       </c>
       <c r="F314" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" s="0" t="s">
-        <v>825</v>
+        <v>779</v>
       </c>
       <c r="B315" s="0" t="s">
-        <v>826</v>
+        <v>108</v>
       </c>
       <c r="C315" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D315" s="1" t="s">
-        <v>827</v>
+        <v>778</v>
       </c>
       <c r="E315" s="3">
-        <v>326.98</v>
+        <v>2.52</v>
       </c>
       <c r="F315" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" s="0" t="s">
-        <v>828</v>
+        <v>780</v>
       </c>
       <c r="B316" s="0" t="s">
-        <v>829</v>
+        <v>108</v>
       </c>
       <c r="C316" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D316" s="1" t="s">
-        <v>830</v>
+        <v>781</v>
       </c>
       <c r="E316" s="3">
-        <v>405.54</v>
+        <v>4.3</v>
       </c>
       <c r="F316" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" s="0" t="s">
-        <v>831</v>
+        <v>782</v>
       </c>
       <c r="B317" s="0" t="s">
-        <v>832</v>
+        <v>108</v>
       </c>
       <c r="C317" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D317" s="1" t="s">
-        <v>833</v>
+        <v>781</v>
       </c>
       <c r="E317" s="3">
-        <v>1164.94</v>
+        <v>11.43</v>
       </c>
       <c r="F317" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" s="0" t="s">
-        <v>834</v>
+        <v>783</v>
       </c>
       <c r="B318" s="0" t="s">
-        <v>832</v>
+        <v>784</v>
       </c>
       <c r="C318" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D318" s="1" t="s">
-        <v>830</v>
+      <c r="D318" s="0" t="s">
+        <v>162</v>
       </c>
       <c r="E318" s="3">
-        <v>99</v>
+        <v>21.04</v>
       </c>
       <c r="F318" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" s="0" t="s">
-        <v>835</v>
+        <v>785</v>
       </c>
       <c r="B319" s="0" t="s">
-        <v>829</v>
+        <v>786</v>
       </c>
       <c r="C319" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D319" s="1" t="s">
-        <v>836</v>
+        <v>787</v>
       </c>
       <c r="E319" s="3">
-        <v>2169.34</v>
+        <v>638.96</v>
       </c>
       <c r="F319" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" s="0" t="s">
-        <v>837</v>
+        <v>788</v>
       </c>
       <c r="B320" s="0" t="s">
-        <v>838</v>
+        <v>789</v>
       </c>
       <c r="C320" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D320" s="1" t="s">
-        <v>839</v>
+        <v>790</v>
       </c>
       <c r="E320" s="3">
-        <v>1.15</v>
+        <v>1289.53</v>
       </c>
       <c r="F320" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" s="0" t="s">
-        <v>840</v>
+        <v>791</v>
       </c>
       <c r="B321" s="0" t="s">
-        <v>838</v>
+        <v>792</v>
       </c>
       <c r="C321" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D321" s="1" t="s">
-        <v>839</v>
+        <v>793</v>
       </c>
       <c r="E321" s="3">
-        <v>1.15</v>
+        <v>273.35</v>
       </c>
       <c r="F321" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="322">
       <c r="A322" s="0" t="s">
-        <v>841</v>
+        <v>794</v>
       </c>
       <c r="B322" s="0" t="s">
-        <v>842</v>
+        <v>795</v>
       </c>
       <c r="C322" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D322" s="1" t="s">
-        <v>843</v>
+        <v>796</v>
       </c>
       <c r="E322" s="3">
-        <v>64.39</v>
+        <v>279.31</v>
       </c>
       <c r="F322" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="323">
       <c r="A323" s="0" t="s">
-        <v>844</v>
+        <v>797</v>
       </c>
       <c r="B323" s="0" t="s">
-        <v>845</v>
+        <v>798</v>
       </c>
       <c r="C323" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D323" s="1" t="s">
-        <v>846</v>
+        <v>799</v>
       </c>
       <c r="E323" s="3">
-        <v>2571.9</v>
+        <v>289.9</v>
       </c>
       <c r="F323" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="324">
       <c r="A324" s="0" t="s">
-        <v>847</v>
+        <v>800</v>
       </c>
       <c r="B324" s="0" t="s">
-        <v>848</v>
+        <v>801</v>
       </c>
       <c r="C324" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D324" s="1" t="s">
-        <v>849</v>
+        <v>802</v>
       </c>
       <c r="E324" s="3">
-        <v>1339.63</v>
+        <v>2526.34</v>
       </c>
       <c r="F324" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="325">
       <c r="A325" s="0" t="s">
-        <v>850</v>
+        <v>803</v>
       </c>
       <c r="B325" s="0" t="s">
-        <v>820</v>
+        <v>804</v>
       </c>
       <c r="C325" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D325" s="1" t="s">
-        <v>851</v>
+        <v>802</v>
       </c>
       <c r="E325" s="3">
-        <v>385.51</v>
+        <v>413.39</v>
       </c>
       <c r="F325" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="326">
       <c r="A326" s="0" t="s">
-        <v>852</v>
+        <v>805</v>
       </c>
       <c r="B326" s="0" t="s">
-        <v>853</v>
+        <v>806</v>
       </c>
       <c r="C326" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D326" s="1" t="s">
-        <v>854</v>
+        <v>807</v>
       </c>
       <c r="E326" s="3">
-        <v>496.71</v>
+        <v>784.49</v>
       </c>
       <c r="F326" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="327">
       <c r="A327" s="0" t="s">
-        <v>855</v>
+        <v>808</v>
       </c>
       <c r="B327" s="0" t="s">
-        <v>856</v>
+        <v>809</v>
       </c>
       <c r="C327" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D327" s="1" t="s">
-        <v>857</v>
+        <v>810</v>
       </c>
       <c r="E327" s="3">
-        <v>412.26</v>
+        <v>1080.13</v>
       </c>
       <c r="F327" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="328">
       <c r="A328" s="0" t="s">
-        <v>858</v>
+        <v>811</v>
       </c>
       <c r="B328" s="0" t="s">
-        <v>859</v>
+        <v>812</v>
       </c>
       <c r="C328" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D328" s="1" t="s">
-        <v>860</v>
+      <c r="D328" s="0" t="s">
+        <v>813</v>
       </c>
       <c r="E328" s="3">
-        <v>326.89</v>
+        <v>14.52</v>
       </c>
       <c r="F328" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="329">
       <c r="A329" s="0" t="s">
-        <v>861</v>
+        <v>814</v>
       </c>
       <c r="B329" s="0" t="s">
-        <v>862</v>
+        <v>815</v>
       </c>
       <c r="C329" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D329" s="1" t="s">
-        <v>863</v>
+      <c r="D329" s="0" t="s">
+        <v>816</v>
       </c>
       <c r="E329" s="3">
-        <v>1996.73</v>
+        <v>115.67</v>
       </c>
       <c r="F329" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="330">
       <c r="A330" s="0" t="s">
-        <v>864</v>
+        <v>817</v>
       </c>
       <c r="B330" s="0" t="s">
-        <v>865</v>
+        <v>818</v>
       </c>
       <c r="C330" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D330" s="0" t="s">
-        <v>866</v>
+        <v>819</v>
       </c>
       <c r="E330" s="3">
-        <v>353.28</v>
+        <v>504.69</v>
       </c>
       <c r="F330" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="331">
       <c r="A331" s="0" t="s">
-        <v>867</v>
+        <v>820</v>
       </c>
       <c r="B331" s="0" t="s">
-        <v>868</v>
+        <v>801</v>
       </c>
       <c r="C331" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D331" s="0" t="s">
-        <v>869</v>
+      <c r="D331" s="1" t="s">
+        <v>802</v>
       </c>
       <c r="E331" s="3">
-        <v>454.68</v>
+        <v>184.04</v>
       </c>
       <c r="F331" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="332">
       <c r="A332" s="0" t="s">
-        <v>870</v>
+        <v>821</v>
       </c>
       <c r="B332" s="0" t="s">
-        <v>871</v>
+        <v>822</v>
       </c>
       <c r="C332" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D332" s="0" t="s">
-        <v>872</v>
+      <c r="D332" s="1" t="s">
+        <v>823</v>
       </c>
       <c r="E332" s="3">
-        <v>315.62</v>
+        <v>419.57</v>
       </c>
       <c r="F332" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="333">
       <c r="A333" s="0" t="s">
-        <v>873</v>
+        <v>824</v>
       </c>
       <c r="B333" s="0" t="s">
-        <v>874</v>
+        <v>825</v>
       </c>
       <c r="C333" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D333" s="0" t="s">
-        <v>875</v>
+      <c r="D333" s="1" t="s">
+        <v>826</v>
       </c>
       <c r="E333" s="3">
-        <v>204.43</v>
+        <v>1033.11</v>
       </c>
       <c r="F333" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="334">
       <c r="A334" s="0" t="s">
-        <v>876</v>
+        <v>827</v>
       </c>
       <c r="B334" s="0" t="s">
-        <v>877</v>
+        <v>825</v>
       </c>
       <c r="C334" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D334" s="0" t="s">
-        <v>878</v>
+      <c r="D334" s="1" t="s">
+        <v>826</v>
       </c>
       <c r="E334" s="3">
-        <v>315.62</v>
+        <v>499.09</v>
       </c>
       <c r="F334" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="335">
       <c r="A335" s="0" t="s">
-        <v>879</v>
+        <v>828</v>
       </c>
       <c r="B335" s="0" t="s">
-        <v>880</v>
+        <v>829</v>
       </c>
       <c r="C335" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D335" s="0" t="s">
-        <v>881</v>
+      <c r="D335" s="1" t="s">
+        <v>830</v>
       </c>
       <c r="E335" s="3">
-        <v>62.01</v>
+        <v>263.14</v>
       </c>
       <c r="F335" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="336">
       <c r="A336" s="0" t="s">
-        <v>882</v>
+        <v>831</v>
       </c>
       <c r="B336" s="0" t="s">
-        <v>883</v>
+        <v>832</v>
       </c>
       <c r="C336" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D336" s="0" t="s">
-        <v>884</v>
+      <c r="D336" s="1" t="s">
+        <v>833</v>
       </c>
       <c r="E336" s="3">
-        <v>34.02</v>
+        <v>348.4</v>
       </c>
       <c r="F336" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="337">
       <c r="A337" s="0" t="s">
-        <v>885</v>
+        <v>834</v>
       </c>
       <c r="B337" s="0" t="s">
-        <v>886</v>
+        <v>835</v>
       </c>
       <c r="C337" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D337" s="0" t="s">
-        <v>887</v>
+      <c r="D337" s="1" t="s">
+        <v>836</v>
       </c>
       <c r="E337" s="3">
-        <v>672.1</v>
+        <v>386.69</v>
       </c>
       <c r="F337" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="338">
       <c r="A338" s="0" t="s">
-        <v>888</v>
+        <v>837</v>
       </c>
       <c r="B338" s="0" t="s">
-        <v>889</v>
+        <v>835</v>
       </c>
       <c r="C338" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D338" s="1" t="s">
-        <v>890</v>
+        <v>838</v>
       </c>
       <c r="E338" s="3">
-        <v>3004.36</v>
+        <v>848.78</v>
       </c>
       <c r="F338" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="339">
       <c r="A339" s="0" t="s">
-        <v>891</v>
+        <v>839</v>
       </c>
       <c r="B339" s="0" t="s">
-        <v>892</v>
+        <v>840</v>
       </c>
       <c r="C339" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D339" s="1" t="s">
-        <v>893</v>
+        <v>841</v>
       </c>
       <c r="E339" s="3">
-        <v>1189.04</v>
+        <v>1474.41</v>
       </c>
       <c r="F339" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="340">
       <c r="A340" s="0" t="s">
-        <v>894</v>
+        <v>842</v>
       </c>
       <c r="B340" s="0" t="s">
-        <v>892</v>
+        <v>840</v>
       </c>
       <c r="C340" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D340" s="1" t="s">
-        <v>895</v>
+        <v>836</v>
       </c>
       <c r="E340" s="3">
-        <v>4448.62</v>
+        <v>607.08</v>
       </c>
       <c r="F340" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="341">
       <c r="A341" s="0" t="s">
-        <v>896</v>
+        <v>843</v>
       </c>
       <c r="B341" s="0" t="s">
-        <v>892</v>
+        <v>844</v>
       </c>
       <c r="C341" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D341" s="1" t="s">
-        <v>897</v>
+        <v>845</v>
       </c>
       <c r="E341" s="3">
-        <v>6231.92</v>
+        <v>3.12</v>
       </c>
       <c r="F341" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="342">
       <c r="A342" s="0" t="s">
-        <v>898</v>
+        <v>846</v>
       </c>
       <c r="B342" s="0" t="s">
-        <v>899</v>
+        <v>847</v>
       </c>
       <c r="C342" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D342" s="1" t="s">
-        <v>900</v>
+        <v>848</v>
       </c>
       <c r="E342" s="3">
-        <v>1773.47</v>
+        <v>927.36</v>
       </c>
       <c r="F342" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="343">
       <c r="A343" s="0" t="s">
-        <v>901</v>
+        <v>849</v>
       </c>
       <c r="B343" s="0" t="s">
-        <v>902</v>
+        <v>850</v>
       </c>
       <c r="C343" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D343" s="1" t="s">
-        <v>903</v>
+      <c r="D343" s="0" t="s">
+        <v>162</v>
       </c>
       <c r="E343" s="3">
-        <v>29</v>
+        <v>84.88</v>
       </c>
       <c r="F343" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="344">
       <c r="A344" s="0" t="s">
-        <v>904</v>
+        <v>851</v>
       </c>
       <c r="B344" s="0" t="s">
-        <v>905</v>
+        <v>852</v>
       </c>
       <c r="C344" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D344" s="1" t="s">
-        <v>906</v>
+      <c r="D344" s="0" t="s">
+        <v>853</v>
       </c>
       <c r="E344" s="3">
-        <v>964.25</v>
+        <v>358.03</v>
       </c>
       <c r="F344" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="345">
       <c r="A345" s="0" t="s">
-        <v>907</v>
+        <v>854</v>
       </c>
       <c r="B345" s="0" t="s">
-        <v>908</v>
+        <v>855</v>
       </c>
       <c r="C345" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D345" s="1" t="s">
-        <v>909</v>
+      <c r="D345" s="0" t="s">
+        <v>856</v>
       </c>
       <c r="E345" s="3">
-        <v>333.61</v>
+        <v>33.66</v>
       </c>
       <c r="F345" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="346">
       <c r="A346" s="0" t="s">
-        <v>910</v>
+        <v>857</v>
       </c>
       <c r="B346" s="0" t="s">
-        <v>911</v>
+        <v>858</v>
       </c>
       <c r="C346" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D346" s="1" t="s">
-        <v>912</v>
+        <v>859</v>
       </c>
       <c r="E346" s="3">
-        <v>55.95</v>
+        <v>647.76</v>
       </c>
       <c r="F346" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="347">
       <c r="A347" s="0" t="s">
-        <v>913</v>
+        <v>860</v>
       </c>
       <c r="B347" s="0" t="s">
-        <v>914</v>
+        <v>861</v>
       </c>
       <c r="C347" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D347" s="1" t="s">
-        <v>915</v>
+        <v>862</v>
       </c>
       <c r="E347" s="3">
-        <v>553.07</v>
+        <v>733.45</v>
       </c>
       <c r="F347" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="348">
       <c r="A348" s="0" t="s">
-        <v>916</v>
+        <v>863</v>
       </c>
       <c r="B348" s="0" t="s">
-        <v>917</v>
+        <v>864</v>
       </c>
       <c r="C348" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D348" s="1" t="s">
-        <v>918</v>
+        <v>865</v>
       </c>
       <c r="E348" s="3">
-        <v>1117.13</v>
+        <v>37.1</v>
       </c>
       <c r="F348" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="349">
       <c r="A349" s="0" t="s">
-        <v>919</v>
+        <v>866</v>
       </c>
       <c r="B349" s="0" t="s">
-        <v>920</v>
+        <v>867</v>
       </c>
       <c r="C349" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D349" s="1" t="s">
-        <v>921</v>
+        <v>868</v>
       </c>
       <c r="E349" s="3">
-        <v>1495.31</v>
+        <v>752.77</v>
       </c>
       <c r="F349" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="350">
       <c r="A350" s="0" t="s">
-        <v>922</v>
+        <v>869</v>
       </c>
       <c r="B350" s="0" t="s">
-        <v>923</v>
+        <v>870</v>
       </c>
       <c r="C350" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D350" s="1" t="s">
-        <v>924</v>
+        <v>871</v>
       </c>
       <c r="E350" s="3">
-        <v>261.82</v>
+        <v>949.14</v>
       </c>
       <c r="F350" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="351">
       <c r="A351" s="0" t="s">
-        <v>925</v>
+        <v>872</v>
       </c>
       <c r="B351" s="0" t="s">
-        <v>926</v>
+        <v>42</v>
       </c>
       <c r="C351" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D351" s="1" t="s">
-        <v>927</v>
+        <v>873</v>
       </c>
       <c r="E351" s="3">
-        <v>5607.62</v>
+        <v>110.04</v>
       </c>
       <c r="F351" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="352">
       <c r="A352" s="0" t="s">
-        <v>928</v>
+        <v>874</v>
       </c>
       <c r="B352" s="0" t="s">
-        <v>929</v>
+        <v>42</v>
       </c>
       <c r="C352" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D352" s="1" t="s">
-        <v>930</v>
+        <v>875</v>
       </c>
       <c r="E352" s="3">
-        <v>1301.62</v>
+        <v>842.11</v>
       </c>
       <c r="F352" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="353">
       <c r="A353" s="0" t="s">
-        <v>931</v>
+        <v>876</v>
       </c>
       <c r="B353" s="0" t="s">
-        <v>148</v>
+        <v>877</v>
       </c>
       <c r="C353" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D353" s="1" t="s">
-        <v>932</v>
+        <v>875</v>
       </c>
       <c r="E353" s="3">
-        <v>6.62</v>
+        <v>447.27</v>
       </c>
       <c r="F353" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="354">
       <c r="A354" s="0" t="s">
-        <v>933</v>
+        <v>878</v>
       </c>
       <c r="B354" s="0" t="s">
-        <v>148</v>
+        <v>877</v>
       </c>
       <c r="C354" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D354" s="1" t="s">
-        <v>934</v>
+        <v>875</v>
       </c>
       <c r="E354" s="3">
-        <v>6.51</v>
+        <v>447.27</v>
       </c>
       <c r="F354" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="355">
       <c r="A355" s="0" t="s">
-        <v>935</v>
+        <v>879</v>
       </c>
       <c r="B355" s="0" t="s">
-        <v>148</v>
+        <v>877</v>
       </c>
       <c r="C355" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D355" s="1" t="s">
-        <v>936</v>
+        <v>875</v>
       </c>
       <c r="E355" s="3">
-        <v>29.95</v>
+        <v>447.27</v>
       </c>
       <c r="F355" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="356">
       <c r="A356" s="0" t="s">
-        <v>937</v>
+        <v>880</v>
       </c>
       <c r="B356" s="0" t="s">
-        <v>148</v>
+        <v>881</v>
       </c>
       <c r="C356" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D356" s="1" t="s">
-        <v>938</v>
+        <v>882</v>
       </c>
       <c r="E356" s="3">
-        <v>4.1</v>
+        <v>171.37</v>
       </c>
       <c r="F356" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="357">
       <c r="A357" s="0" t="s">
-        <v>939</v>
+        <v>883</v>
       </c>
       <c r="B357" s="0" t="s">
-        <v>148</v>
+        <v>884</v>
       </c>
       <c r="C357" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D357" s="1" t="s">
-        <v>940</v>
+        <v>885</v>
       </c>
       <c r="E357" s="3">
-        <v>3.21</v>
+        <v>461.34</v>
       </c>
       <c r="F357" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="358">
       <c r="A358" s="0" t="s">
-        <v>941</v>
+        <v>886</v>
       </c>
       <c r="B358" s="0" t="s">
-        <v>148</v>
+        <v>887</v>
       </c>
       <c r="C358" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D358" s="1" t="s">
-        <v>942</v>
+        <v>888</v>
       </c>
       <c r="E358" s="3">
-        <v>65.84</v>
+        <v>478.17</v>
       </c>
       <c r="F358" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="359">
       <c r="A359" s="0" t="s">
-        <v>943</v>
+        <v>889</v>
       </c>
       <c r="B359" s="0" t="s">
-        <v>148</v>
+        <v>890</v>
       </c>
       <c r="C359" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D359" s="1" t="s">
-        <v>942</v>
+        <v>891</v>
       </c>
       <c r="E359" s="3">
-        <v>16.22</v>
+        <v>363.15</v>
       </c>
       <c r="F359" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="360">
       <c r="A360" s="0" t="s">
-        <v>944</v>
+        <v>892</v>
       </c>
       <c r="B360" s="0" t="s">
-        <v>148</v>
+        <v>893</v>
       </c>
       <c r="C360" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D360" s="1" t="s">
-        <v>945</v>
+        <v>894</v>
       </c>
       <c r="E360" s="3">
-        <v>12.36</v>
+        <v>1716.06</v>
       </c>
       <c r="F360" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="361">
       <c r="A361" s="0" t="s">
-        <v>946</v>
+        <v>895</v>
       </c>
       <c r="B361" s="0" t="s">
-        <v>148</v>
+        <v>893</v>
       </c>
       <c r="C361" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D361" s="1" t="s">
-        <v>945</v>
+        <v>896</v>
       </c>
       <c r="E361" s="3">
-        <v>7.99</v>
+        <v>3004.13</v>
       </c>
       <c r="F361" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="362">
       <c r="A362" s="0" t="s">
-        <v>947</v>
+        <v>897</v>
       </c>
       <c r="B362" s="0" t="s">
-        <v>148</v>
+        <v>898</v>
       </c>
       <c r="C362" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D362" s="1" t="s">
-        <v>948</v>
+        <v>899</v>
       </c>
       <c r="E362" s="3">
-        <v>12.82</v>
+        <v>3881.32</v>
       </c>
       <c r="F362" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="363">
       <c r="A363" s="0" t="s">
-        <v>949</v>
+        <v>900</v>
       </c>
       <c r="B363" s="0" t="s">
-        <v>148</v>
+        <v>901</v>
       </c>
       <c r="C363" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D363" s="1" t="s">
-        <v>950</v>
+      <c r="D363" s="0" t="s">
+        <v>902</v>
       </c>
       <c r="E363" s="3">
-        <v>16.29</v>
+        <v>208.07</v>
       </c>
       <c r="F363" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="364">
       <c r="A364" s="0" t="s">
-        <v>951</v>
+        <v>903</v>
       </c>
       <c r="B364" s="0" t="s">
-        <v>148</v>
+        <v>904</v>
       </c>
       <c r="C364" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D364" s="1" t="s">
-        <v>950</v>
+      <c r="D364" s="0" t="s">
+        <v>905</v>
       </c>
       <c r="E364" s="3">
-        <v>25.06</v>
+        <v>705.72</v>
       </c>
       <c r="F364" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="365">
       <c r="A365" s="0" t="s">
-        <v>952</v>
+        <v>906</v>
       </c>
       <c r="B365" s="0" t="s">
-        <v>148</v>
+        <v>904</v>
       </c>
       <c r="C365" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D365" s="1" t="s">
-        <v>953</v>
+      <c r="D365" s="0" t="s">
+        <v>907</v>
       </c>
       <c r="E365" s="3">
-        <v>10.27</v>
+        <v>838.29</v>
       </c>
       <c r="F365" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="366">
       <c r="A366" s="0" t="s">
-        <v>954</v>
+        <v>908</v>
       </c>
       <c r="B366" s="0" t="s">
-        <v>148</v>
+        <v>909</v>
       </c>
       <c r="C366" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D366" s="1" t="s">
-        <v>955</v>
+      <c r="D366" s="0" t="s">
+        <v>910</v>
       </c>
       <c r="E366" s="3">
-        <v>13.48</v>
+        <v>35.83</v>
       </c>
       <c r="F366" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="367">
       <c r="A367" s="0" t="s">
-        <v>956</v>
+        <v>911</v>
       </c>
       <c r="B367" s="0" t="s">
-        <v>148</v>
+        <v>912</v>
       </c>
       <c r="C367" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D367" s="1" t="s">
-        <v>957</v>
+      <c r="D367" s="0" t="s">
+        <v>913</v>
       </c>
       <c r="E367" s="3">
-        <v>6.17</v>
+        <v>479.16</v>
       </c>
       <c r="F367" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="368">
       <c r="A368" s="0" t="s">
-        <v>958</v>
+        <v>914</v>
       </c>
       <c r="B368" s="0" t="s">
-        <v>148</v>
+        <v>915</v>
       </c>
       <c r="C368" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D368" s="1" t="s">
-        <v>959</v>
+      <c r="D368" s="0" t="s">
+        <v>916</v>
       </c>
       <c r="E368" s="3">
-        <v>14.82</v>
+        <v>58.98</v>
       </c>
       <c r="F368" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="369">
       <c r="A369" s="0" t="s">
-        <v>960</v>
+        <v>917</v>
       </c>
       <c r="B369" s="0" t="s">
-        <v>148</v>
+        <v>918</v>
       </c>
       <c r="C369" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D369" s="1" t="s">
-        <v>961</v>
+        <v>919</v>
       </c>
       <c r="E369" s="3">
-        <v>33.81</v>
+        <v>30.64</v>
       </c>
       <c r="F369" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="370">
       <c r="A370" s="0" t="s">
-        <v>962</v>
+        <v>920</v>
       </c>
       <c r="B370" s="0" t="s">
-        <v>148</v>
+        <v>921</v>
       </c>
       <c r="C370" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D370" s="1" t="s">
-        <v>961</v>
+        <v>922</v>
       </c>
       <c r="E370" s="3">
-        <v>3.92</v>
+        <v>1258.68</v>
       </c>
       <c r="F370" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="371">
       <c r="A371" s="0" t="s">
-        <v>963</v>
+        <v>923</v>
       </c>
       <c r="B371" s="0" t="s">
-        <v>148</v>
+        <v>924</v>
       </c>
       <c r="C371" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D371" s="1" t="s">
-        <v>964</v>
+        <v>925</v>
       </c>
       <c r="E371" s="3">
-        <v>18.91</v>
+        <v>2453.36</v>
       </c>
       <c r="F371" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="372">
       <c r="A372" s="0" t="s">
-        <v>965</v>
+        <v>926</v>
       </c>
       <c r="B372" s="0" t="s">
-        <v>148</v>
+        <v>924</v>
       </c>
       <c r="C372" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D372" s="1" t="s">
-        <v>966</v>
+        <v>927</v>
       </c>
       <c r="E372" s="3">
-        <v>9.31</v>
+        <v>79.25</v>
       </c>
       <c r="F372" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="373">
       <c r="A373" s="0" t="s">
-        <v>967</v>
+        <v>928</v>
       </c>
       <c r="B373" s="0" t="s">
-        <v>148</v>
+        <v>929</v>
       </c>
       <c r="C373" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D373" s="1" t="s">
-        <v>966</v>
+        <v>930</v>
       </c>
       <c r="E373" s="3">
-        <v>12.79</v>
+        <v>1136.23</v>
       </c>
       <c r="F373" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="374">
       <c r="A374" s="0" t="s">
-        <v>968</v>
+        <v>931</v>
       </c>
       <c r="B374" s="0" t="s">
-        <v>148</v>
+        <v>932</v>
       </c>
       <c r="C374" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D374" s="1" t="s">
-        <v>969</v>
+        <v>933</v>
       </c>
       <c r="E374" s="3">
-        <v>5.47</v>
+        <v>1182.79</v>
       </c>
       <c r="F374" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="375">
       <c r="A375" s="0" t="s">
-        <v>970</v>
+        <v>934</v>
       </c>
       <c r="B375" s="0" t="s">
-        <v>148</v>
+        <v>935</v>
       </c>
       <c r="C375" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D375" s="1" t="s">
-        <v>971</v>
+        <v>936</v>
       </c>
       <c r="E375" s="3">
-        <v>14.82</v>
+        <v>779.48</v>
       </c>
       <c r="F375" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="376">
       <c r="A376" s="0" t="s">
-        <v>972</v>
+        <v>937</v>
       </c>
       <c r="B376" s="0" t="s">
-        <v>148</v>
+        <v>938</v>
       </c>
       <c r="C376" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D376" s="1" t="s">
-        <v>973</v>
+        <v>939</v>
       </c>
       <c r="E376" s="3">
-        <v>2.52</v>
+        <v>641.72</v>
       </c>
       <c r="F376" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="377">
       <c r="A377" s="0" t="s">
-        <v>974</v>
+        <v>940</v>
       </c>
       <c r="B377" s="0" t="s">
-        <v>148</v>
+        <v>941</v>
       </c>
       <c r="C377" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D377" s="1" t="s">
-        <v>975</v>
+        <v>942</v>
       </c>
       <c r="E377" s="3">
-        <v>18.91</v>
+        <v>84.74</v>
       </c>
       <c r="F377" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="378">
       <c r="A378" s="0" t="s">
-        <v>976</v>
+        <v>943</v>
       </c>
       <c r="B378" s="0" t="s">
-        <v>148</v>
+        <v>944</v>
       </c>
       <c r="C378" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D378" s="1" t="s">
-        <v>977</v>
+        <v>945</v>
       </c>
       <c r="E378" s="3">
-        <v>14.03</v>
+        <v>270.04</v>
       </c>
       <c r="F378" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="379">
       <c r="A379" s="0" t="s">
-        <v>978</v>
+        <v>946</v>
       </c>
       <c r="B379" s="0" t="s">
-        <v>148</v>
+        <v>947</v>
       </c>
       <c r="C379" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D379" s="1" t="s">
-        <v>977</v>
+        <v>948</v>
       </c>
       <c r="E379" s="3">
-        <v>3.21</v>
+        <v>1126.08</v>
       </c>
       <c r="F379" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="380">
       <c r="A380" s="0" t="s">
-        <v>979</v>
+        <v>949</v>
       </c>
       <c r="B380" s="0" t="s">
-        <v>148</v>
+        <v>947</v>
       </c>
       <c r="C380" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D380" s="1" t="s">
-        <v>980</v>
+        <v>950</v>
       </c>
       <c r="E380" s="3">
-        <v>5.96</v>
+        <v>19.36</v>
       </c>
       <c r="F380" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="381">
       <c r="A381" s="0" t="s">
-        <v>981</v>
+        <v>951</v>
       </c>
       <c r="B381" s="0" t="s">
-        <v>148</v>
+        <v>947</v>
       </c>
       <c r="C381" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D381" s="1" t="s">
-        <v>982</v>
+        <v>950</v>
       </c>
       <c r="E381" s="3">
-        <v>6.83</v>
+        <v>9.55</v>
       </c>
       <c r="F381" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="382">
       <c r="A382" s="0" t="s">
-        <v>983</v>
+        <v>952</v>
       </c>
       <c r="B382" s="0" t="s">
-        <v>148</v>
+        <v>947</v>
       </c>
       <c r="C382" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D382" s="1" t="s">
-        <v>982</v>
+        <v>953</v>
       </c>
       <c r="E382" s="3">
-        <v>18.27</v>
+        <v>423.26</v>
       </c>
       <c r="F382" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="383">
       <c r="A383" s="0" t="s">
-        <v>984</v>
+        <v>954</v>
       </c>
       <c r="B383" s="0" t="s">
-        <v>148</v>
+        <v>947</v>
       </c>
       <c r="C383" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D383" s="1" t="s">
-        <v>985</v>
+        <v>950</v>
       </c>
       <c r="E383" s="3">
-        <v>5.96</v>
+        <v>894.18</v>
       </c>
       <c r="F383" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="384">
       <c r="A384" s="0" t="s">
-        <v>986</v>
+        <v>955</v>
       </c>
       <c r="B384" s="0" t="s">
-        <v>148</v>
+        <v>956</v>
       </c>
       <c r="C384" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D384" s="1" t="s">
-        <v>987</v>
+        <v>957</v>
       </c>
       <c r="E384" s="3">
-        <v>8.7</v>
+        <v>1782.06</v>
       </c>
       <c r="F384" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="385">
       <c r="A385" s="0" t="s">
-        <v>988</v>
+        <v>958</v>
       </c>
       <c r="B385" s="0" t="s">
-        <v>148</v>
+        <v>959</v>
       </c>
       <c r="C385" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D385" s="1" t="s">
-        <v>987</v>
+        <v>960</v>
       </c>
       <c r="E385" s="3">
-        <v>5.96</v>
+        <v>68.63</v>
       </c>
       <c r="F385" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="386">
       <c r="A386" s="0" t="s">
-        <v>989</v>
+        <v>961</v>
       </c>
       <c r="B386" s="0" t="s">
-        <v>148</v>
+        <v>962</v>
       </c>
       <c r="C386" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D386" s="1" t="s">
-        <v>990</v>
+      <c r="D386" s="0" t="s">
+        <v>963</v>
       </c>
       <c r="E386" s="3">
-        <v>9.34</v>
+        <v>68.72</v>
       </c>
       <c r="F386" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="387">
       <c r="A387" s="0" t="s">
-        <v>991</v>
+        <v>964</v>
       </c>
       <c r="B387" s="0" t="s">
-        <v>148</v>
+        <v>965</v>
       </c>
       <c r="C387" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D387" s="1" t="s">
-        <v>992</v>
+        <v>927</v>
       </c>
       <c r="E387" s="3">
-        <v>6.62</v>
+        <v>46.64</v>
       </c>
       <c r="F387" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="388">
       <c r="A388" s="0" t="s">
-        <v>993</v>
+        <v>966</v>
       </c>
       <c r="B388" s="0" t="s">
-        <v>148</v>
+        <v>967</v>
       </c>
       <c r="C388" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D388" s="1" t="s">
-        <v>994</v>
+      <c r="D388" s="0" t="s">
+        <v>162</v>
       </c>
       <c r="E388" s="3">
-        <v>28.03</v>
+        <v>105.12</v>
       </c>
       <c r="F388" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="389">
       <c r="A389" s="0" t="s">
-        <v>995</v>
+        <v>968</v>
       </c>
       <c r="B389" s="0" t="s">
-        <v>148</v>
+        <v>969</v>
       </c>
       <c r="C389" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D389" s="1" t="s">
-        <v>996</v>
+        <v>970</v>
       </c>
       <c r="E389" s="3">
-        <v>1.86</v>
+        <v>3550.89</v>
       </c>
       <c r="F389" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="390">
       <c r="A390" s="0" t="s">
-        <v>997</v>
+        <v>971</v>
       </c>
       <c r="B390" s="0" t="s">
-        <v>148</v>
+        <v>972</v>
       </c>
       <c r="C390" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D390" s="1" t="s">
-        <v>998</v>
+        <v>973</v>
       </c>
       <c r="E390" s="3">
-        <v>16.21</v>
+        <v>793.7</v>
       </c>
       <c r="F390" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="391">
       <c r="A391" s="0" t="s">
-        <v>999</v>
+        <v>974</v>
       </c>
       <c r="B391" s="0" t="s">
-        <v>148</v>
+        <v>975</v>
       </c>
       <c r="C391" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D391" s="1" t="s">
-        <v>1000</v>
+        <v>976</v>
       </c>
       <c r="E391" s="3">
-        <v>17.61</v>
+        <v>254.44</v>
       </c>
       <c r="F391" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="392">
       <c r="A392" s="0" t="s">
-        <v>1001</v>
+        <v>977</v>
       </c>
       <c r="B392" s="0" t="s">
-        <v>148</v>
+        <v>975</v>
       </c>
       <c r="C392" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D392" s="1" t="s">
-        <v>1002</v>
+        <v>978</v>
       </c>
       <c r="E392" s="3">
-        <v>18.27</v>
+        <v>1449.52</v>
       </c>
       <c r="F392" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="393">
       <c r="A393" s="0" t="s">
-        <v>1003</v>
+        <v>979</v>
       </c>
       <c r="B393" s="0" t="s">
-        <v>148</v>
+        <v>980</v>
       </c>
       <c r="C393" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D393" s="1" t="s">
-        <v>1004</v>
+        <v>981</v>
       </c>
       <c r="E393" s="3">
-        <v>5.56</v>
+        <v>4555.3</v>
       </c>
       <c r="F393" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="394">
       <c r="A394" s="0" t="s">
-        <v>1005</v>
+        <v>982</v>
       </c>
       <c r="B394" s="0" t="s">
-        <v>148</v>
+        <v>983</v>
       </c>
       <c r="C394" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D394" s="1" t="s">
-        <v>1004</v>
+        <v>984</v>
       </c>
       <c r="E394" s="3">
-        <v>18.27</v>
+        <v>165.99</v>
       </c>
       <c r="F394" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="395">
       <c r="A395" s="0" t="s">
-        <v>1006</v>
+        <v>985</v>
       </c>
       <c r="B395" s="0" t="s">
-        <v>148</v>
+        <v>986</v>
       </c>
       <c r="C395" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D395" s="1" t="s">
-        <v>1007</v>
+        <v>987</v>
       </c>
       <c r="E395" s="3">
-        <v>34.22</v>
+        <v>23.61</v>
       </c>
       <c r="F395" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="396">
       <c r="A396" s="0" t="s">
-        <v>1008</v>
+        <v>988</v>
       </c>
       <c r="B396" s="0" t="s">
-        <v>148</v>
+        <v>986</v>
       </c>
       <c r="C396" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D396" s="1" t="s">
-        <v>1007</v>
+        <v>989</v>
       </c>
       <c r="E396" s="3">
-        <v>2.55</v>
+        <v>283.5</v>
       </c>
       <c r="F396" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="397">
       <c r="A397" s="0" t="s">
-        <v>1009</v>
+        <v>990</v>
       </c>
       <c r="B397" s="0" t="s">
-        <v>148</v>
+        <v>991</v>
       </c>
       <c r="C397" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D397" s="1" t="s">
-        <v>1010</v>
+        <v>984</v>
       </c>
       <c r="E397" s="3">
-        <v>5.96</v>
+        <v>47.27</v>
       </c>
       <c r="F397" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="398">
       <c r="A398" s="0" t="s">
-        <v>1011</v>
+        <v>992</v>
       </c>
       <c r="B398" s="0" t="s">
-        <v>148</v>
+        <v>993</v>
       </c>
       <c r="C398" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D398" s="1" t="s">
-        <v>1012</v>
+        <v>994</v>
       </c>
       <c r="E398" s="3">
-        <v>5.96</v>
+        <v>2340.22</v>
       </c>
       <c r="F398" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="399">
       <c r="A399" s="0" t="s">
-        <v>1013</v>
+        <v>995</v>
       </c>
       <c r="B399" s="0" t="s">
-        <v>148</v>
+        <v>996</v>
       </c>
       <c r="C399" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D399" s="1" t="s">
-        <v>1014</v>
+        <v>997</v>
       </c>
       <c r="E399" s="3">
-        <v>5.28</v>
+        <v>78.13</v>
       </c>
       <c r="F399" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="400">
       <c r="A400" s="0" t="s">
-        <v>1015</v>
+        <v>998</v>
       </c>
       <c r="B400" s="0" t="s">
-        <v>148</v>
+        <v>996</v>
       </c>
       <c r="C400" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D400" s="1" t="s">
-        <v>1016</v>
+        <v>999</v>
       </c>
       <c r="E400" s="3">
-        <v>9.81</v>
+        <v>51.93</v>
       </c>
       <c r="F400" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="401">
       <c r="A401" s="0" t="s">
-        <v>1017</v>
+        <v>1000</v>
       </c>
       <c r="B401" s="0" t="s">
-        <v>148</v>
+        <v>996</v>
       </c>
       <c r="C401" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D401" s="1" t="s">
-        <v>1018</v>
+        <v>1001</v>
       </c>
       <c r="E401" s="3">
-        <v>16.9</v>
+        <v>57.63</v>
       </c>
       <c r="F401" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="402">
       <c r="A402" s="0" t="s">
-        <v>1019</v>
+        <v>1002</v>
       </c>
       <c r="B402" s="0" t="s">
-        <v>148</v>
+        <v>1003</v>
       </c>
       <c r="C402" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D402" s="1" t="s">
-        <v>1020</v>
+        <v>1004</v>
       </c>
       <c r="E402" s="3">
-        <v>2.52</v>
+        <v>24.55</v>
       </c>
       <c r="F402" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="403">
       <c r="A403" s="0" t="s">
-        <v>1021</v>
+        <v>1005</v>
       </c>
       <c r="B403" s="0" t="s">
-        <v>148</v>
+        <v>1006</v>
       </c>
       <c r="C403" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D403" s="1" t="s">
-        <v>1022</v>
+        <v>836</v>
       </c>
       <c r="E403" s="3">
-        <v>20.2</v>
+        <v>13.82</v>
       </c>
       <c r="F403" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="404">
       <c r="A404" s="0" t="s">
-        <v>1023</v>
+        <v>1007</v>
       </c>
       <c r="B404" s="0" t="s">
-        <v>148</v>
+        <v>1008</v>
       </c>
       <c r="C404" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D404" s="1" t="s">
-        <v>1022</v>
+        <v>1009</v>
       </c>
       <c r="E404" s="3">
-        <v>13.62</v>
+        <v>22.17</v>
       </c>
       <c r="F404" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="405">
       <c r="A405" s="0" t="s">
-        <v>1024</v>
+        <v>1010</v>
       </c>
       <c r="B405" s="0" t="s">
-        <v>148</v>
+        <v>1011</v>
       </c>
       <c r="C405" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D405" s="1" t="s">
-        <v>1025</v>
+        <v>1012</v>
       </c>
       <c r="E405" s="3">
-        <v>6.19</v>
+        <v>3314.61</v>
       </c>
       <c r="F405" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="406">
       <c r="A406" s="0" t="s">
-        <v>1026</v>
+        <v>1013</v>
       </c>
       <c r="B406" s="0" t="s">
-        <v>148</v>
+        <v>1014</v>
       </c>
       <c r="C406" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D406" s="1" t="s">
-        <v>1025</v>
+        <v>1015</v>
       </c>
       <c r="E406" s="3">
-        <v>5.3</v>
+        <v>302.66</v>
       </c>
       <c r="F406" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="407">
       <c r="A407" s="0" t="s">
-        <v>1027</v>
+        <v>1016</v>
       </c>
       <c r="B407" s="0" t="s">
-        <v>148</v>
+        <v>1017</v>
       </c>
       <c r="C407" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D407" s="1" t="s">
-        <v>1028</v>
+        <v>1018</v>
       </c>
       <c r="E407" s="3">
-        <v>6.83</v>
+        <v>48.46</v>
       </c>
       <c r="F407" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="408">
       <c r="A408" s="0" t="s">
-        <v>1029</v>
+        <v>1019</v>
       </c>
       <c r="B408" s="0" t="s">
-        <v>148</v>
+        <v>1017</v>
       </c>
       <c r="C408" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D408" s="1" t="s">
-        <v>1028</v>
+        <v>1020</v>
       </c>
       <c r="E408" s="3">
-        <v>2.52</v>
+        <v>296.24</v>
       </c>
       <c r="F408" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="409">
       <c r="A409" s="0" t="s">
-        <v>1030</v>
+        <v>1021</v>
       </c>
       <c r="B409" s="0" t="s">
-        <v>148</v>
+        <v>1022</v>
       </c>
       <c r="C409" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D409" s="1" t="s">
-        <v>1031</v>
+        <v>1023</v>
       </c>
       <c r="E409" s="3">
-        <v>4.3</v>
+        <v>421.61</v>
       </c>
       <c r="F409" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="410">
       <c r="A410" s="0" t="s">
-        <v>1032</v>
+        <v>1024</v>
       </c>
       <c r="B410" s="0" t="s">
-        <v>148</v>
+        <v>1025</v>
       </c>
       <c r="C410" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D410" s="1" t="s">
-        <v>1031</v>
+        <v>1026</v>
       </c>
       <c r="E410" s="3">
-        <v>11.43</v>
+        <v>271.28</v>
       </c>
       <c r="F410" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="411">
       <c r="A411" s="0" t="s">
-        <v>1033</v>
+        <v>1027</v>
       </c>
       <c r="B411" s="0" t="s">
-        <v>1034</v>
+        <v>1028</v>
       </c>
       <c r="C411" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D411" s="0" t="s">
-        <v>202</v>
+      <c r="D411" s="1" t="s">
+        <v>1029</v>
       </c>
       <c r="E411" s="3">
-        <v>21.04</v>
+        <v>495.05</v>
       </c>
       <c r="F411" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="412">
       <c r="A412" s="0" t="s">
-        <v>1035</v>
+        <v>1030</v>
       </c>
       <c r="B412" s="0" t="s">
-        <v>1036</v>
+        <v>1031</v>
       </c>
       <c r="C412" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D412" s="1" t="s">
-        <v>1037</v>
+        <v>1032</v>
       </c>
       <c r="E412" s="3">
-        <v>638.96</v>
+        <v>451.13</v>
       </c>
       <c r="F412" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="413">
       <c r="A413" s="0" t="s">
-        <v>1038</v>
+        <v>1033</v>
       </c>
       <c r="B413" s="0" t="s">
-        <v>1039</v>
+        <v>1031</v>
       </c>
       <c r="C413" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D413" s="1" t="s">
-        <v>1040</v>
+        <v>1034</v>
       </c>
       <c r="E413" s="3">
-        <v>1289.53</v>
+        <v>247.95</v>
       </c>
       <c r="F413" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="414">
       <c r="A414" s="0" t="s">
-        <v>1041</v>
+        <v>1035</v>
       </c>
       <c r="B414" s="0" t="s">
-        <v>1042</v>
+        <v>1031</v>
       </c>
       <c r="C414" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D414" s="1" t="s">
-        <v>1043</v>
+        <v>1032</v>
       </c>
       <c r="E414" s="3">
-        <v>273.35</v>
+        <v>239.1</v>
       </c>
       <c r="F414" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="415">
       <c r="A415" s="0" t="s">
-        <v>1044</v>
+        <v>1036</v>
       </c>
       <c r="B415" s="0" t="s">
-        <v>1045</v>
+        <v>1031</v>
       </c>
       <c r="C415" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D415" s="1" t="s">
-        <v>1046</v>
+        <v>1032</v>
       </c>
       <c r="E415" s="3">
-        <v>527.44</v>
+        <v>239.1</v>
       </c>
       <c r="F415" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="416">
       <c r="A416" s="0" t="s">
-        <v>1047</v>
+        <v>1037</v>
       </c>
       <c r="B416" s="0" t="s">
-        <v>1048</v>
+        <v>1038</v>
       </c>
       <c r="C416" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D416" s="1" t="s">
-        <v>1049</v>
+        <v>1039</v>
       </c>
       <c r="E416" s="3">
-        <v>2279.31</v>
+        <v>100.01</v>
       </c>
       <c r="F416" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="417">
       <c r="A417" s="0" t="s">
-        <v>1050</v>
+        <v>1040</v>
       </c>
       <c r="B417" s="0" t="s">
-        <v>1051</v>
+        <v>1041</v>
       </c>
       <c r="C417" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D417" s="1" t="s">
-        <v>1052</v>
+        <v>1042</v>
       </c>
       <c r="E417" s="3">
-        <v>1089.9</v>
+        <v>203.22</v>
       </c>
       <c r="F417" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="418">
       <c r="A418" s="0" t="s">
-        <v>1053</v>
+        <v>1043</v>
       </c>
       <c r="B418" s="0" t="s">
-        <v>1054</v>
+        <v>1044</v>
       </c>
       <c r="C418" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D418" s="1" t="s">
-        <v>1055</v>
+        <v>1045</v>
       </c>
       <c r="E418" s="3">
-        <v>2526.34</v>
+        <v>1079.17</v>
       </c>
       <c r="F418" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="419">
       <c r="A419" s="0" t="s">
-        <v>1056</v>
+        <v>1046</v>
       </c>
       <c r="B419" s="0" t="s">
-        <v>1057</v>
+        <v>1044</v>
       </c>
       <c r="C419" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D419" s="1" t="s">
-        <v>1055</v>
+        <v>1047</v>
       </c>
       <c r="E419" s="3">
-        <v>413.39</v>
+        <v>91.72</v>
       </c>
       <c r="F419" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="420">
       <c r="A420" s="0" t="s">
-        <v>1058</v>
+        <v>1048</v>
       </c>
       <c r="B420" s="0" t="s">
-        <v>1059</v>
+        <v>1049</v>
       </c>
       <c r="C420" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D420" s="1" t="s">
-        <v>1060</v>
+        <v>1050</v>
       </c>
       <c r="E420" s="3">
-        <v>1034.49</v>
+        <v>980.73</v>
       </c>
       <c r="F420" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="421">
       <c r="A421" s="0" t="s">
-        <v>1061</v>
+        <v>1051</v>
       </c>
       <c r="B421" s="0" t="s">
-        <v>1062</v>
+        <v>1049</v>
       </c>
       <c r="C421" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D421" s="1" t="s">
-        <v>1063</v>
+        <v>1052</v>
       </c>
       <c r="E421" s="3">
-        <v>1080.13</v>
+        <v>60.27</v>
       </c>
       <c r="F421" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="422">
       <c r="A422" s="0" t="s">
-        <v>1064</v>
+        <v>1053</v>
       </c>
       <c r="B422" s="0" t="s">
-        <v>1065</v>
+        <v>1054</v>
       </c>
       <c r="C422" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D422" s="0" t="s">
-        <v>1066</v>
+      <c r="D422" s="1" t="s">
+        <v>1055</v>
       </c>
       <c r="E422" s="3">
-        <v>75.72</v>
+        <v>45.44</v>
       </c>
       <c r="F422" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="423">
       <c r="A423" s="0" t="s">
-        <v>1067</v>
+        <v>1056</v>
       </c>
       <c r="B423" s="0" t="s">
-        <v>1068</v>
+        <v>1054</v>
       </c>
       <c r="C423" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D423" s="0" t="s">
-        <v>1069</v>
+      <c r="D423" s="1" t="s">
+        <v>1057</v>
       </c>
       <c r="E423" s="3">
-        <v>35.65</v>
+        <v>2.21</v>
       </c>
       <c r="F423" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="424">
       <c r="A424" s="0" t="s">
-        <v>1070</v>
+        <v>1058</v>
       </c>
       <c r="B424" s="0" t="s">
-        <v>1071</v>
+        <v>1054</v>
       </c>
       <c r="C424" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D424" s="0" t="s">
-        <v>1072</v>
+      <c r="D424" s="1" t="s">
+        <v>1057</v>
       </c>
       <c r="E424" s="3">
-        <v>14.52</v>
+        <v>92.44</v>
       </c>
       <c r="F424" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="425">
       <c r="A425" s="0" t="s">
-        <v>1073</v>
+        <v>1059</v>
       </c>
       <c r="B425" s="0" t="s">
-        <v>1074</v>
+        <v>1060</v>
       </c>
       <c r="C425" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D425" s="0" t="s">
-        <v>1075</v>
+      <c r="D425" s="1" t="s">
+        <v>1061</v>
       </c>
       <c r="E425" s="3">
-        <v>115.67</v>
+        <v>82.99</v>
       </c>
       <c r="F425" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="426">
       <c r="A426" s="0" t="s">
-        <v>1076</v>
+        <v>1062</v>
       </c>
       <c r="B426" s="0" t="s">
-        <v>1077</v>
+        <v>1063</v>
       </c>
       <c r="C426" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D426" s="0" t="s">
-        <v>1078</v>
+      <c r="D426" s="1" t="s">
+        <v>1064</v>
       </c>
       <c r="E426" s="3">
-        <v>504.69</v>
+        <v>868.1</v>
       </c>
       <c r="F426" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="427">
       <c r="A427" s="0" t="s">
-        <v>1079</v>
+        <v>1065</v>
       </c>
       <c r="B427" s="0" t="s">
-        <v>1054</v>
+        <v>1066</v>
       </c>
       <c r="C427" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D427" s="1" t="s">
-        <v>1055</v>
+        <v>1067</v>
       </c>
       <c r="E427" s="3">
-        <v>184.04</v>
+        <v>815.97</v>
       </c>
       <c r="F427" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="428">
       <c r="A428" s="0" t="s">
-        <v>1080</v>
+        <v>1068</v>
       </c>
       <c r="B428" s="0" t="s">
-        <v>1081</v>
+        <v>1069</v>
       </c>
       <c r="C428" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D428" s="1" t="s">
-        <v>1082</v>
+        <v>1070</v>
       </c>
       <c r="E428" s="3">
-        <v>1619.57</v>
+        <v>96.76</v>
       </c>
       <c r="F428" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="429">
       <c r="A429" s="0" t="s">
-        <v>1083</v>
+        <v>1071</v>
       </c>
       <c r="B429" s="0" t="s">
-        <v>1084</v>
+        <v>1069</v>
       </c>
       <c r="C429" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D429" s="1" t="s">
-        <v>1085</v>
+        <v>1072</v>
       </c>
       <c r="E429" s="3">
-        <v>600.87</v>
+        <v>144.05</v>
       </c>
       <c r="F429" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="430">
       <c r="A430" s="0" t="s">
-        <v>1086</v>
+        <v>1073</v>
       </c>
       <c r="B430" s="0" t="s">
-        <v>1087</v>
+        <v>1074</v>
       </c>
       <c r="C430" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D430" s="1" t="s">
-        <v>1088</v>
+      <c r="D430" s="0" t="s">
+        <v>1075</v>
       </c>
       <c r="E430" s="3">
-        <v>1033.11</v>
+        <v>89.99</v>
       </c>
       <c r="F430" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="431">
       <c r="A431" s="0" t="s">
-        <v>1089</v>
+        <v>1076</v>
       </c>
       <c r="B431" s="0" t="s">
-        <v>1090</v>
+        <v>1077</v>
       </c>
       <c r="C431" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D431" s="1" t="s">
-        <v>1091</v>
+      <c r="D431" s="0" t="s">
+        <v>1078</v>
       </c>
       <c r="E431" s="3">
-        <v>689.94</v>
+        <v>595.74</v>
       </c>
       <c r="F431" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="432">
       <c r="A432" s="0" t="s">
-        <v>1092</v>
+        <v>1079</v>
       </c>
       <c r="B432" s="0" t="s">
-        <v>1087</v>
+        <v>1080</v>
       </c>
       <c r="C432" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D432" s="1" t="s">
-        <v>1088</v>
+      <c r="D432" s="0" t="s">
+        <v>1081</v>
       </c>
       <c r="E432" s="3">
-        <v>499.09</v>
+        <v>265.74</v>
       </c>
       <c r="F432" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="433">
       <c r="A433" s="0" t="s">
-        <v>1093</v>
+        <v>1082</v>
       </c>
       <c r="B433" s="0" t="s">
-        <v>1094</v>
+        <v>1083</v>
       </c>
       <c r="C433" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D433" s="1" t="s">
-        <v>1095</v>
+      <c r="D433" s="0" t="s">
+        <v>1084</v>
       </c>
       <c r="E433" s="3">
-        <v>556</v>
+        <v>33.92</v>
       </c>
       <c r="F433" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="434">
       <c r="A434" s="0" t="s">
-        <v>1096</v>
+        <v>1085</v>
       </c>
       <c r="B434" s="0" t="s">
-        <v>1097</v>
+        <v>1086</v>
       </c>
       <c r="C434" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D434" s="1" t="s">
-        <v>1098</v>
+      <c r="D434" s="0" t="s">
+        <v>1087</v>
       </c>
       <c r="E434" s="3">
-        <v>348.4</v>
+        <v>66.51</v>
       </c>
       <c r="F434" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="435">
       <c r="A435" s="0" t="s">
-        <v>1099</v>
+        <v>1088</v>
       </c>
       <c r="B435" s="0" t="s">
-        <v>1100</v>
+        <v>1089</v>
       </c>
       <c r="C435" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D435" s="1" t="s">
-        <v>1101</v>
+      <c r="D435" s="0" t="s">
+        <v>1090</v>
       </c>
       <c r="E435" s="3">
-        <v>386.69</v>
+        <v>154.32</v>
       </c>
       <c r="F435" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="436">
       <c r="A436" s="0" t="s">
-        <v>1102</v>
+        <v>1091</v>
       </c>
       <c r="B436" s="0" t="s">
-        <v>1100</v>
+        <v>1092</v>
       </c>
       <c r="C436" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D436" s="1" t="s">
-        <v>1103</v>
+      <c r="D436" s="0" t="s">
+        <v>1093</v>
       </c>
       <c r="E436" s="3">
-        <v>848.78</v>
+        <v>64.18</v>
       </c>
       <c r="F436" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="437">
       <c r="A437" s="0" t="s">
-        <v>1104</v>
+        <v>1094</v>
       </c>
       <c r="B437" s="0" t="s">
-        <v>1105</v>
+        <v>1092</v>
       </c>
       <c r="C437" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D437" s="1" t="s">
-        <v>1106</v>
+      <c r="D437" s="0" t="s">
+        <v>1095</v>
       </c>
       <c r="E437" s="3">
-        <v>3274.41</v>
+        <v>53.48</v>
       </c>
       <c r="F437" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="438">
       <c r="A438" s="0" t="s">
-        <v>1107</v>
+        <v>1096</v>
       </c>
       <c r="B438" s="0" t="s">
-        <v>1105</v>
+        <v>1092</v>
       </c>
       <c r="C438" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D438" s="1" t="s">
-        <v>1101</v>
+      <c r="D438" s="0" t="s">
+        <v>1097</v>
       </c>
       <c r="E438" s="3">
-        <v>607.08</v>
+        <v>57.02</v>
       </c>
       <c r="F438" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="439">
       <c r="A439" s="0" t="s">
-        <v>1108</v>
+        <v>1098</v>
       </c>
       <c r="B439" s="0" t="s">
-        <v>1109</v>
+        <v>1092</v>
       </c>
       <c r="C439" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D439" s="1" t="s">
-        <v>1110</v>
+      <c r="D439" s="0" t="s">
+        <v>1099</v>
       </c>
       <c r="E439" s="3">
-        <v>149.24</v>
+        <v>60.66</v>
       </c>
       <c r="F439" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="440">
       <c r="A440" s="0" t="s">
-        <v>1111</v>
+        <v>1100</v>
       </c>
       <c r="B440" s="0" t="s">
-        <v>1109</v>
+        <v>1101</v>
       </c>
       <c r="C440" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D440" s="1" t="s">
-        <v>625</v>
+        <v>1102</v>
       </c>
       <c r="E440" s="3">
-        <v>9.89</v>
+        <v>727.04</v>
       </c>
       <c r="F440" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="441">
       <c r="A441" s="0" t="s">
-        <v>1112</v>
+        <v>1103</v>
       </c>
       <c r="B441" s="0" t="s">
-        <v>1113</v>
+        <v>1104</v>
       </c>
       <c r="C441" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D441" s="1" t="s">
-        <v>1114</v>
+        <v>1105</v>
       </c>
       <c r="E441" s="3">
-        <v>3.12</v>
+        <v>167.52</v>
       </c>
       <c r="F441" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="442">
       <c r="A442" s="0" t="s">
-        <v>1115</v>
+        <v>1106</v>
       </c>
       <c r="B442" s="0" t="s">
-        <v>1116</v>
+        <v>1107</v>
       </c>
       <c r="C442" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D442" s="1" t="s">
-        <v>1117</v>
+        <v>1108</v>
       </c>
       <c r="E442" s="3">
-        <v>1016.36</v>
+        <v>696.08</v>
       </c>
       <c r="F442" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="443">
       <c r="A443" s="0" t="s">
-        <v>1118</v>
+        <v>1109</v>
       </c>
       <c r="B443" s="0" t="s">
-        <v>1119</v>
+        <v>1110</v>
       </c>
       <c r="C443" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D443" s="1" t="s">
-        <v>1120</v>
+        <v>1111</v>
       </c>
       <c r="E443" s="3">
-        <v>21.53</v>
+        <v>1611.42</v>
       </c>
       <c r="F443" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="444">
       <c r="A444" s="0" t="s">
-        <v>1121</v>
+        <v>1112</v>
       </c>
       <c r="B444" s="0" t="s">
-        <v>1122</v>
+        <v>1107</v>
       </c>
       <c r="C444" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D444" s="0" t="s">
-        <v>1123</v>
+        <v>1113</v>
       </c>
       <c r="E444" s="3">
-        <v>64.08</v>
+        <v>69.69</v>
       </c>
       <c r="F444" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="445">
       <c r="A445" s="0" t="s">
-        <v>1124</v>
+        <v>1114</v>
       </c>
       <c r="B445" s="0" t="s">
-        <v>1125</v>
+        <v>1101</v>
       </c>
       <c r="C445" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D445" s="0" t="s">
-        <v>202</v>
+        <v>1115</v>
       </c>
       <c r="E445" s="3">
-        <v>84.88</v>
+        <v>264.15</v>
       </c>
       <c r="F445" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="446">
       <c r="A446" s="0" t="s">
-        <v>1126</v>
+        <v>1116</v>
       </c>
       <c r="B446" s="0" t="s">
-        <v>1127</v>
+        <v>1117</v>
       </c>
       <c r="C446" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D446" s="0" t="s">
-        <v>1128</v>
+        <v>1118</v>
       </c>
       <c r="E446" s="3">
-        <v>358.03</v>
+        <v>294.05</v>
       </c>
       <c r="F446" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="447">
       <c r="A447" s="0" t="s">
-        <v>1129</v>
+        <v>1119</v>
       </c>
       <c r="B447" s="0" t="s">
-        <v>1130</v>
+        <v>1120</v>
       </c>
       <c r="C447" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D447" s="0" t="s">
-        <v>1131</v>
+        <v>1121</v>
       </c>
       <c r="E447" s="3">
-        <v>33.66</v>
+        <v>64</v>
       </c>
       <c r="F447" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="448">
       <c r="A448" s="0" t="s">
-        <v>1132</v>
+        <v>1122</v>
       </c>
       <c r="B448" s="0" t="s">
-        <v>1116</v>
+        <v>1123</v>
       </c>
       <c r="C448" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D448" s="0" t="s">
-        <v>1133</v>
+        <v>1124</v>
       </c>
       <c r="E448" s="3">
-        <v>219.08</v>
+        <v>72.78</v>
       </c>
       <c r="F448" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="449">
       <c r="A449" s="0" t="s">
-        <v>1134</v>
+        <v>1125</v>
       </c>
       <c r="B449" s="0" t="s">
-        <v>1135</v>
+        <v>1126</v>
       </c>
       <c r="C449" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D449" s="1" t="s">
-        <v>1136</v>
+        <v>1127</v>
       </c>
       <c r="E449" s="3">
-        <v>647.76</v>
+        <v>96.98</v>
       </c>
       <c r="F449" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="450">
       <c r="A450" s="0" t="s">
-        <v>1137</v>
+        <v>1128</v>
       </c>
       <c r="B450" s="0" t="s">
-        <v>1138</v>
+        <v>1129</v>
       </c>
       <c r="C450" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D450" s="1" t="s">
-        <v>1139</v>
+        <v>1130</v>
       </c>
       <c r="E450" s="3">
-        <v>733.45</v>
+        <v>1033.49</v>
       </c>
       <c r="F450" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="451">
       <c r="A451" s="0" t="s">
-        <v>1140</v>
+        <v>1131</v>
       </c>
       <c r="B451" s="0" t="s">
-        <v>1141</v>
+        <v>1132</v>
       </c>
       <c r="C451" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D451" s="1" t="s">
-        <v>1142</v>
+        <v>1133</v>
       </c>
       <c r="E451" s="3">
-        <v>37.1</v>
+        <v>2191.42</v>
       </c>
       <c r="F451" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="452">
       <c r="A452" s="0" t="s">
-        <v>1143</v>
+        <v>1134</v>
       </c>
       <c r="B452" s="0" t="s">
-        <v>1144</v>
+        <v>1126</v>
       </c>
       <c r="C452" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D452" s="1" t="s">
-        <v>1145</v>
+        <v>1135</v>
       </c>
       <c r="E452" s="3">
-        <v>5280.33</v>
+        <v>22.48</v>
       </c>
       <c r="F452" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="453">
       <c r="A453" s="0" t="s">
-        <v>1146</v>
+        <v>1136</v>
       </c>
       <c r="B453" s="0" t="s">
-        <v>1147</v>
+        <v>932</v>
       </c>
       <c r="C453" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D453" s="1" t="s">
-        <v>1148</v>
+        <v>1137</v>
       </c>
       <c r="E453" s="3">
-        <v>568.37</v>
+        <v>1088.49</v>
       </c>
       <c r="F453" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="454">
       <c r="A454" s="0" t="s">
-        <v>1149</v>
+        <v>1138</v>
       </c>
       <c r="B454" s="0" t="s">
-        <v>1150</v>
+        <v>1139</v>
       </c>
       <c r="C454" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D454" s="1" t="s">
-        <v>1151</v>
+        <v>1140</v>
       </c>
       <c r="E454" s="3">
-        <v>27.88</v>
+        <v>270.89</v>
       </c>
       <c r="F454" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="455">
       <c r="A455" s="0" t="s">
-        <v>1152</v>
+        <v>1141</v>
       </c>
       <c r="B455" s="0" t="s">
-        <v>1150</v>
+        <v>1142</v>
       </c>
       <c r="C455" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D455" s="1" t="s">
-        <v>1153</v>
+        <v>1143</v>
       </c>
       <c r="E455" s="3">
-        <v>1352.77</v>
+        <v>271.38</v>
       </c>
       <c r="F455" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="456">
       <c r="A456" s="0" t="s">
-        <v>1154</v>
+        <v>1144</v>
       </c>
       <c r="B456" s="0" t="s">
-        <v>1155</v>
+        <v>1145</v>
       </c>
       <c r="C456" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D456" s="1" t="s">
-        <v>1156</v>
+        <v>205</v>
       </c>
       <c r="E456" s="3">
-        <v>949.14</v>
+        <v>2.77</v>
       </c>
       <c r="F456" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="457">
       <c r="A457" s="0" t="s">
-        <v>1157</v>
+        <v>1146</v>
       </c>
       <c r="B457" s="0" t="s">
-        <v>65</v>
+        <v>1145</v>
       </c>
       <c r="C457" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D457" s="1" t="s">
-        <v>1158</v>
+        <v>205</v>
       </c>
       <c r="E457" s="3">
-        <v>110.04</v>
+        <v>2.77</v>
       </c>
       <c r="F457" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="458">
       <c r="A458" s="0" t="s">
-        <v>1159</v>
+        <v>1147</v>
       </c>
       <c r="B458" s="0" t="s">
-        <v>65</v>
+        <v>1145</v>
       </c>
       <c r="C458" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D458" s="1" t="s">
-        <v>1160</v>
+        <v>205</v>
       </c>
       <c r="E458" s="3">
-        <v>842.11</v>
+        <v>2.77</v>
       </c>
       <c r="F458" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="459">
       <c r="A459" s="0" t="s">
-        <v>1161</v>
+        <v>1148</v>
       </c>
       <c r="B459" s="0" t="s">
-        <v>1162</v>
+        <v>1145</v>
       </c>
       <c r="C459" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D459" s="1" t="s">
-        <v>1160</v>
+        <v>205</v>
       </c>
       <c r="E459" s="3">
-        <v>447.27</v>
+        <v>2.77</v>
       </c>
       <c r="F459" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="460">
       <c r="A460" s="0" t="s">
-        <v>1163</v>
+        <v>1149</v>
       </c>
       <c r="B460" s="0" t="s">
-        <v>1162</v>
+        <v>108</v>
       </c>
       <c r="C460" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D460" s="1" t="s">
-        <v>1160</v>
+        <v>1150</v>
       </c>
       <c r="E460" s="3">
-        <v>447.27</v>
+        <v>24.64</v>
       </c>
       <c r="F460" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="461">
       <c r="A461" s="0" t="s">
-        <v>1164</v>
+        <v>1151</v>
       </c>
       <c r="B461" s="0" t="s">
-        <v>1162</v>
+        <v>108</v>
       </c>
       <c r="C461" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D461" s="1" t="s">
-        <v>1160</v>
+        <v>1150</v>
       </c>
       <c r="E461" s="3">
-        <v>447.27</v>
+        <v>5.65</v>
       </c>
       <c r="F461" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="462">
       <c r="A462" s="0" t="s">
-        <v>1165</v>
+        <v>1152</v>
       </c>
       <c r="B462" s="0" t="s">
-        <v>1166</v>
+        <v>1153</v>
       </c>
       <c r="C462" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D462" s="1" t="s">
-        <v>1167</v>
+      <c r="D462" s="0" t="s">
+        <v>1154</v>
       </c>
       <c r="E462" s="3">
-        <v>171.37</v>
+        <v>117.31</v>
       </c>
       <c r="F462" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="463">
       <c r="A463" s="0" t="s">
-        <v>1168</v>
+        <v>1155</v>
       </c>
       <c r="B463" s="0" t="s">
-        <v>1169</v>
+        <v>1156</v>
       </c>
       <c r="C463" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D463" s="1" t="s">
-        <v>1170</v>
+        <v>1157</v>
       </c>
       <c r="E463" s="3">
-        <v>461.34</v>
+        <v>79.04</v>
       </c>
       <c r="F463" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="464">
       <c r="A464" s="0" t="s">
-        <v>1171</v>
+        <v>1158</v>
       </c>
       <c r="B464" s="0" t="s">
-        <v>1172</v>
+        <v>1159</v>
       </c>
       <c r="C464" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D464" s="1" t="s">
-        <v>1173</v>
+        <v>1160</v>
       </c>
       <c r="E464" s="3">
-        <v>778.17</v>
+        <v>92.55</v>
       </c>
       <c r="F464" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="465">
       <c r="A465" s="0" t="s">
-        <v>1174</v>
+        <v>1161</v>
       </c>
       <c r="B465" s="0" t="s">
-        <v>1175</v>
+        <v>1162</v>
       </c>
       <c r="C465" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D465" s="1" t="s">
-        <v>1176</v>
+        <v>1163</v>
       </c>
       <c r="E465" s="3">
-        <v>3944.78</v>
+        <v>1423.25</v>
       </c>
       <c r="F465" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="466">
       <c r="A466" s="0" t="s">
-        <v>1177</v>
+        <v>1164</v>
       </c>
       <c r="B466" s="0" t="s">
-        <v>1178</v>
+        <v>1165</v>
       </c>
       <c r="C466" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D466" s="1" t="s">
-        <v>1179</v>
+        <v>1166</v>
       </c>
       <c r="E466" s="3">
-        <v>1815.15</v>
+        <v>138.13</v>
       </c>
       <c r="F466" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="467">
       <c r="A467" s="0" t="s">
-        <v>1180</v>
+        <v>1167</v>
       </c>
       <c r="B467" s="0" t="s">
-        <v>1181</v>
+        <v>1168</v>
       </c>
       <c r="C467" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D467" s="1" t="s">
-        <v>1182</v>
+        <v>1169</v>
       </c>
       <c r="E467" s="3">
-        <v>392.13</v>
+        <v>1848.69</v>
       </c>
       <c r="F467" s="2" t="s">
-        <v>10</v>
-[...3118 lines deleted...]
-      <c r="F623" s="2" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="F3" r:id="rId3"/>
     <hyperlink ref="F4" r:id="rId4"/>
     <hyperlink ref="F5" r:id="rId5"/>
     <hyperlink ref="F6" r:id="rId6"/>
     <hyperlink ref="F7" r:id="rId7"/>
     <hyperlink ref="F8" r:id="rId8"/>
     <hyperlink ref="F9" r:id="rId9"/>
     <hyperlink ref="F10" r:id="rId10"/>
     <hyperlink ref="F11" r:id="rId11"/>
     <hyperlink ref="F12" r:id="rId12"/>
     <hyperlink ref="F13" r:id="rId13"/>
     <hyperlink ref="F14" r:id="rId14"/>
     <hyperlink ref="F15" r:id="rId15"/>
     <hyperlink ref="F16" r:id="rId16"/>
     <hyperlink ref="F17" r:id="rId17"/>
     <hyperlink ref="F18" r:id="rId18"/>
     <hyperlink ref="F19" r:id="rId19"/>
     <hyperlink ref="F20" r:id="rId20"/>
     <hyperlink ref="F21" r:id="rId21"/>
@@ -18143,188 +13710,32 @@
     <hyperlink ref="F443" r:id="rId443"/>
     <hyperlink ref="F444" r:id="rId444"/>
     <hyperlink ref="F445" r:id="rId445"/>
     <hyperlink ref="F446" r:id="rId446"/>
     <hyperlink ref="F447" r:id="rId447"/>
     <hyperlink ref="F448" r:id="rId448"/>
     <hyperlink ref="F449" r:id="rId449"/>
     <hyperlink ref="F450" r:id="rId450"/>
     <hyperlink ref="F451" r:id="rId451"/>
     <hyperlink ref="F452" r:id="rId452"/>
     <hyperlink ref="F453" r:id="rId453"/>
     <hyperlink ref="F454" r:id="rId454"/>
     <hyperlink ref="F455" r:id="rId455"/>
     <hyperlink ref="F456" r:id="rId456"/>
     <hyperlink ref="F457" r:id="rId457"/>
     <hyperlink ref="F458" r:id="rId458"/>
     <hyperlink ref="F459" r:id="rId459"/>
     <hyperlink ref="F460" r:id="rId460"/>
     <hyperlink ref="F461" r:id="rId461"/>
     <hyperlink ref="F462" r:id="rId462"/>
     <hyperlink ref="F463" r:id="rId463"/>
     <hyperlink ref="F464" r:id="rId464"/>
     <hyperlink ref="F465" r:id="rId465"/>
     <hyperlink ref="F466" r:id="rId466"/>
     <hyperlink ref="F467" r:id="rId467"/>
-    <hyperlink ref="F468" r:id="rId468"/>
-[...154 lines deleted...]
-    <hyperlink ref="F623" r:id="rId623"/>
   </hyperlinks>
   <headerFooter/>
   <tableParts>
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>