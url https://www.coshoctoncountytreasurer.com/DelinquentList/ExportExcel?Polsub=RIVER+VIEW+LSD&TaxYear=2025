--- v1 (2026-06-11)
+++ v2 (2026-07-27)
@@ -5,51 +5,51 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Delinquent List" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1170" uniqueCount="1170">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1004" uniqueCount="1004">
   <si>
     <t>Property Number</t>
   </si>
   <si>
     <t>Owner Name</t>
   </si>
   <si>
     <t>School District</t>
   </si>
   <si>
     <t>Location Address</t>
   </si>
   <si>
     <t>Amount</t>
   </si>
   <si>
     <t>View Property</t>
   </si>
   <si>
     <t>003-00000028-00</t>
   </si>
   <si>
     <t>MORAN TINA M</t>
   </si>
   <si>
@@ -78,109 +78,89 @@
   <si>
     <t>SHAW JESSY RAY</t>
   </si>
   <si>
     <t xml:space="preserve">41004 TR 78  
 </t>
   </si>
   <si>
     <t>003-00000340-01</t>
   </si>
   <si>
     <t>SHAW JESSY RAY &amp; JEFFREY E DICKERSON</t>
   </si>
   <si>
     <t xml:space="preserve">TOWNSHIP ROAD 78  
 COSHOCTON OH 43812</t>
   </si>
   <si>
     <t>003-00000340-02</t>
   </si>
   <si>
     <t xml:space="preserve">40840 TOWNSHIP ROAD 78  
 COSHOCTON OH 43812</t>
   </si>
   <si>
-    <t>003-00000477-09</t>
-[...8 lines deleted...]
-  <si>
     <t>003-00000487-00</t>
   </si>
   <si>
     <t>LANGDON JOHN E</t>
   </si>
   <si>
     <t xml:space="preserve">CR 3  
 </t>
   </si>
   <si>
     <t>003-00000488-00</t>
   </si>
   <si>
     <t>LANGDON WILLIAM H &amp; JOYCE A LANGDON</t>
   </si>
   <si>
     <t>003-00000489-00</t>
   </si>
   <si>
     <t>003-00000490-00</t>
   </si>
   <si>
     <t xml:space="preserve">20700 CR 3  
 </t>
   </si>
   <si>
     <t>003-00000491-00</t>
   </si>
   <si>
     <t>003-00000493-00</t>
   </si>
   <si>
     <t>003-00000494-00</t>
   </si>
   <si>
     <t>003-00000495-00</t>
   </si>
   <si>
     <t xml:space="preserve">20712 CR 3  
-</t>
-[...8 lines deleted...]
-    <t xml:space="preserve">23300 SR 79  
 </t>
   </si>
   <si>
     <t>003-00000874-00</t>
   </si>
   <si>
     <t>ROYALTY ENTERPRISES INC AN OHIO CORPORATION</t>
   </si>
   <si>
     <t xml:space="preserve">19913 CR 3  
 </t>
   </si>
   <si>
     <t>003-00000876-14</t>
   </si>
   <si>
     <t>HOWARD JERAMIE DANIEL &amp; JLRS</t>
   </si>
   <si>
     <t xml:space="preserve">19368 CR 3  
 </t>
   </si>
   <si>
     <t>003-00000876-15</t>
   </si>
@@ -192,59 +172,50 @@
   </si>
   <si>
     <t xml:space="preserve">19311 CR 18  
 WARSAW OH 43844</t>
   </si>
   <si>
     <t>003-00000937-00</t>
   </si>
   <si>
     <t>BRICK SERVICE AND SALES INC</t>
   </si>
   <si>
     <t xml:space="preserve">4714 COSHOCTON COUNTY  
 </t>
   </si>
   <si>
     <t>00300073</t>
   </si>
   <si>
     <t>LANGDON SUSAN</t>
   </si>
   <si>
     <t>20700 CR 3</t>
   </si>
   <si>
-    <t>00300145</t>
-[...7 lines deleted...]
-  <si>
     <t>00300168</t>
   </si>
   <si>
     <t>MOORE KELSIE R</t>
   </si>
   <si>
     <t>20539 SR 60</t>
   </si>
   <si>
     <t>00300170</t>
   </si>
   <si>
     <t>GRANT DUSTIE L &amp; JOSHUA M CAIRATI</t>
   </si>
   <si>
     <t>22191 TR 135</t>
   </si>
   <si>
     <t>003-13302002-00</t>
   </si>
   <si>
     <t>TUNNEL HILL TOWN HALL &amp; VOTING STATION</t>
   </si>
   <si>
     <t xml:space="preserve">SR 541  
@@ -335,60 +306,50 @@
   <si>
     <t xml:space="preserve">28400 TR 29  
 </t>
   </si>
   <si>
     <t>004-00000487-00</t>
   </si>
   <si>
     <t>MUNN AMY J</t>
   </si>
   <si>
     <t xml:space="preserve">43601 TR 28  
 </t>
   </si>
   <si>
     <t>004-00000546-00</t>
   </si>
   <si>
     <t>KEMPF STEVEN C TRUSTEE OF THE STEVEN C KEMPF &amp; CHERYL D KEMPF FAMILY TRUST &amp;</t>
   </si>
   <si>
     <t xml:space="preserve">42704 TR 1153  
 </t>
   </si>
   <si>
-    <t>004-00000871-03</t>
-[...8 lines deleted...]
-  <si>
     <t>004-00001011-00</t>
   </si>
   <si>
     <t>ATLAS NOBLE LLC</t>
   </si>
   <si>
     <t xml:space="preserve">625999 COSHOCTON COUNTY  
 </t>
   </si>
   <si>
     <t>004-00001093-00</t>
   </si>
   <si>
     <t>AM-TEK OIL INC</t>
   </si>
   <si>
     <t xml:space="preserve">4083 COSHOCTON COUNTY  
 </t>
   </si>
   <si>
     <t>004-00001093-01</t>
   </si>
   <si>
     <t>004-00001172-00</t>
   </si>
@@ -544,74 +505,50 @@
   </si>
   <si>
     <t xml:space="preserve">450399 COSHOCTON COUNTY  
 </t>
   </si>
   <si>
     <t>004-00001294-00</t>
   </si>
   <si>
     <t xml:space="preserve">668099 COSHOCTON COUNTY  
 </t>
   </si>
   <si>
     <t>004-00001294-01</t>
   </si>
   <si>
     <t>00400036</t>
   </si>
   <si>
     <t>LAUGESEN MARY</t>
   </si>
   <si>
     <t>NOT ON FILE</t>
   </si>
   <si>
-    <t>00400044</t>
-[...22 lines deleted...]
-  <si>
     <t>00400135</t>
   </si>
   <si>
     <t>FOSTER KEVIN</t>
   </si>
   <si>
     <t>41081 US 36</t>
   </si>
   <si>
     <t>00400142</t>
   </si>
   <si>
     <t>MCPEAK SHAWN</t>
   </si>
   <si>
     <t>28232 CR 24</t>
   </si>
   <si>
     <t>00400165</t>
   </si>
   <si>
     <t>CUTSHALL STANLEY A</t>
   </si>
   <si>
     <t>28228 CR 25</t>
@@ -629,69 +566,50 @@
     <t>00400181</t>
   </si>
   <si>
     <t>WISE LAKEIN</t>
   </si>
   <si>
     <t>43537 US 36</t>
   </si>
   <si>
     <t>00400182</t>
   </si>
   <si>
     <t>SNYDER RUSSELL E</t>
   </si>
   <si>
     <t>44890 TR 1232</t>
   </si>
   <si>
     <t>00400208</t>
   </si>
   <si>
     <t>LANGDON WILLIAM A &amp; LANGDON JOYCE A</t>
   </si>
   <si>
     <t>26982 CR 25</t>
-  </si>
-[...17 lines deleted...]
-BLISSFIELD OH 43805</t>
   </si>
   <si>
     <t>005-00000198-00</t>
   </si>
   <si>
     <t>BLISSFIELD MEMORIES LLC</t>
   </si>
   <si>
     <t xml:space="preserve">30218 SR 60  
 </t>
   </si>
   <si>
     <t>005-00000214-01</t>
   </si>
   <si>
     <t xml:space="preserve">30410 SR 60  
 </t>
   </si>
   <si>
     <t>005-00000242-00</t>
   </si>
   <si>
     <t>WILLIAMSON DAVID A SUC TTEE THE WANETA WILLIAMSON REVOCABLE LIVING TRUST BY &amp;</t>
   </si>
   <si>
@@ -714,213 +632,128 @@
   <si>
     <t>005-00000248-00</t>
   </si>
   <si>
     <t xml:space="preserve">29806 SR 60  
 WARSAW OH 43844</t>
   </si>
   <si>
     <t>005-00000250-00</t>
   </si>
   <si>
     <t xml:space="preserve">29619 SR 60  
 </t>
   </si>
   <si>
     <t>005-00000279-00</t>
   </si>
   <si>
     <t>MOORE RODGER DEAN</t>
   </si>
   <si>
     <t xml:space="preserve">42205 CR 318  
 </t>
   </si>
   <si>
-    <t>005-00000295-00</t>
-[...18 lines deleted...]
-  <si>
     <t>005-00000536-00</t>
   </si>
   <si>
     <t>JACKNA JACQUELINE</t>
   </si>
   <si>
     <t xml:space="preserve">TR 25  
 WARSAW OH 43844</t>
   </si>
   <si>
-    <t>00500025</t>
-[...7 lines deleted...]
-  <si>
     <t>00500036</t>
   </si>
   <si>
     <t>WILLIAMSON MARSHA</t>
   </si>
   <si>
     <t>29716 SR 60</t>
   </si>
   <si>
-    <t>00500053</t>
-[...7 lines deleted...]
-  <si>
     <t>00500059</t>
   </si>
   <si>
     <t>BROWN TED F &amp; BROWN PATRICIA &amp;</t>
   </si>
   <si>
     <t>29860 CR 25</t>
   </si>
   <si>
     <t>007-00000060-04</t>
   </si>
   <si>
     <t>MILLER ABE N &amp; JLRS</t>
   </si>
   <si>
     <t xml:space="preserve">30111 CR 190  
-</t>
-[...18 lines deleted...]
-    <t xml:space="preserve">TR 285  
 </t>
   </si>
   <si>
     <t>010-00000332-02</t>
   </si>
   <si>
     <t>JENNINGS KENNETH L &amp; JLRS</t>
   </si>
   <si>
     <t xml:space="preserve">50051 TR 146  
 COSHOCTON OH 43812</t>
   </si>
   <si>
-    <t>010-00000345-00</t>
-[...18 lines deleted...]
-  <si>
     <t>010-00000353-00</t>
   </si>
   <si>
     <t>GREEN JOSHUA</t>
   </si>
   <si>
     <t xml:space="preserve">SR 16  
 </t>
   </si>
   <si>
     <t>010-00000386-00</t>
   </si>
   <si>
     <t>SAGLE SHERRIE M</t>
   </si>
   <si>
     <t xml:space="preserve">18444 TR 284  
 </t>
   </si>
   <si>
     <t>010-00000438-03</t>
   </si>
   <si>
     <t>JOHNSON ROBERT J &amp;</t>
   </si>
   <si>
     <t xml:space="preserve">CR 429  
 </t>
   </si>
   <si>
-    <t>010-00000663-00</t>
-[...5 lines deleted...]
-  <si>
     <t>010-00000665-00</t>
   </si>
   <si>
     <t>O'NEIL RANDY &amp; DEBORAH O'NEIL</t>
   </si>
   <si>
     <t xml:space="preserve">15402 CR 274  
 </t>
   </si>
   <si>
     <t>010-00000672-00</t>
   </si>
   <si>
     <t>CRISP WALTER O</t>
   </si>
   <si>
     <t xml:space="preserve">TR 15  
 </t>
   </si>
   <si>
     <t>010-00000691-00</t>
   </si>
   <si>
     <t>LAWRENCE JESSE A &amp; JLRS</t>
   </si>
@@ -964,145 +797,99 @@
     <t>BONEY JANET S</t>
   </si>
   <si>
     <t xml:space="preserve">18716 TR 284  
 </t>
   </si>
   <si>
     <t>01000097</t>
   </si>
   <si>
     <t>MARTIN RONALD G</t>
   </si>
   <si>
     <t>15471 CR 274</t>
   </si>
   <si>
     <t>01000106</t>
   </si>
   <si>
     <t>HAMILTON SAMANTHA ROSS</t>
   </si>
   <si>
     <t>15562 TR 483C</t>
   </si>
   <si>
-    <t>01000112</t>
-[...16 lines deleted...]
-  <si>
     <t>01000119</t>
   </si>
   <si>
     <t>BATES CORY &amp; KIMBERLY</t>
   </si>
   <si>
     <t>16778 TR 483A</t>
   </si>
   <si>
     <t>01000135</t>
   </si>
   <si>
     <t>LAWRENCE JESSE LAWRENCE KRISTIN</t>
   </si>
   <si>
     <t>46505 TR 483B</t>
   </si>
   <si>
-    <t>01000147</t>
-[...7 lines deleted...]
-  <si>
     <t>01000149</t>
   </si>
   <si>
     <t>COMPTON LEAH</t>
   </si>
   <si>
     <t>18248 TR 284</t>
   </si>
   <si>
     <t>01000150</t>
   </si>
   <si>
     <t>18716 CR 284</t>
   </si>
   <si>
-    <t>01000173</t>
-[...7 lines deleted...]
-  <si>
     <t>01000178</t>
   </si>
   <si>
     <t>17601 SR 16</t>
   </si>
   <si>
     <t>01015076</t>
   </si>
   <si>
     <t>O'NEIL RANDY V</t>
   </si>
   <si>
     <t>010-21202020-00</t>
   </si>
   <si>
     <t>DAVIS PEARL</t>
-  </si>
-[...8 lines deleted...]
-CONESVILLE OH 43811</t>
   </si>
   <si>
     <t>012-00000157-00</t>
   </si>
   <si>
     <t>TAYLOR DANNY R &amp; JLRS</t>
   </si>
   <si>
     <t xml:space="preserve">204 BANK ST  
 </t>
   </si>
   <si>
     <t>012-00000180-00</t>
   </si>
   <si>
     <t>ETY PAUL E &amp; JLRS</t>
   </si>
   <si>
     <t xml:space="preserve">214 BANK ST  
 </t>
   </si>
   <si>
     <t>01200012</t>
   </si>
   <si>
@@ -1200,60 +987,50 @@
   <si>
     <t xml:space="preserve">44742 CR 23  
 </t>
   </si>
   <si>
     <t>013-00001294-00</t>
   </si>
   <si>
     <t>GROSS ROBERT AKA ROBERT S GROSS</t>
   </si>
   <si>
     <t xml:space="preserve">20296 CR 6  
 </t>
   </si>
   <si>
     <t>013-00001302-00</t>
   </si>
   <si>
     <t>STUBBS PATRICIA E</t>
   </si>
   <si>
     <t xml:space="preserve">21239 TR 303  
 </t>
   </si>
   <si>
-    <t>013-00001529-00</t>
-[...8 lines deleted...]
-  <si>
     <t>013-00001705-00</t>
   </si>
   <si>
     <t>HUNT LARRY A</t>
   </si>
   <si>
     <t xml:space="preserve">1015 SR 541  
 </t>
   </si>
   <si>
     <t>013-00001752-00</t>
   </si>
   <si>
     <t>STARCHER CAROLE M</t>
   </si>
   <si>
     <t xml:space="preserve">44628 CR 58  
 </t>
   </si>
   <si>
     <t>013-00001831-01</t>
   </si>
   <si>
     <t>FORFEITED- MORRIS JAY E CASE NO 20 CI 0320</t>
   </si>
@@ -1343,228 +1120,175 @@
     <t xml:space="preserve">425099 COSHOCTON COUNTY  
 </t>
   </si>
   <si>
     <t>013-00002283-01</t>
   </si>
   <si>
     <t xml:space="preserve">4250 COSHOCTON COUNTY  
 </t>
   </si>
   <si>
     <t>013-00002344-01</t>
   </si>
   <si>
     <t xml:space="preserve">599999 COSHOCTON COUNTY  
 </t>
   </si>
   <si>
     <t>013-00002348-01</t>
   </si>
   <si>
     <t xml:space="preserve">4525 COSHOCTON COUNTY  
 </t>
   </si>
   <si>
-    <t>01300016</t>
-[...4 lines deleted...]
-  <si>
     <t>01300044</t>
   </si>
   <si>
     <t>MORNINGSTAR INVESTMENT PROPERTIES LLC</t>
   </si>
   <si>
     <t xml:space="preserve">46115 US 36  LOT 37</t>
   </si>
   <si>
-    <t>01300096</t>
-[...7 lines deleted...]
-  <si>
     <t>01300122</t>
   </si>
   <si>
     <t>FELTON DAWN</t>
   </si>
   <si>
     <t>21442 TR 283</t>
   </si>
   <si>
     <t>01300138</t>
   </si>
   <si>
     <t>MORRIS JAY E</t>
   </si>
   <si>
     <t>01300206</t>
   </si>
   <si>
     <t>HUGHES DONNIE</t>
   </si>
   <si>
     <t>45046 CR 58</t>
   </si>
   <si>
-    <t>01300208</t>
-[...7 lines deleted...]
-  <si>
     <t>01300243</t>
   </si>
   <si>
     <t>SAMMONS WILLIAM</t>
   </si>
   <si>
     <t>20188 TR 306</t>
   </si>
   <si>
     <t>01300254</t>
   </si>
   <si>
     <t>CARTER BERNARD</t>
   </si>
   <si>
     <t>44840 SR 541</t>
   </si>
   <si>
     <t>01300263</t>
   </si>
   <si>
     <t>STOTTLEMIRE RICHARD</t>
   </si>
   <si>
     <t>46341 CR 58</t>
   </si>
   <si>
-    <t>01300306</t>
-[...7 lines deleted...]
-  <si>
     <t>01300312</t>
   </si>
   <si>
     <t>SHARIER REBECCA</t>
   </si>
   <si>
     <t>20336 TR 306</t>
   </si>
   <si>
     <t>01308045</t>
   </si>
   <si>
     <t>HOLMES NANCY L</t>
   </si>
   <si>
     <t>43316 TOWNSHIP ROAD 55</t>
   </si>
   <si>
     <t>014-00000009-01</t>
   </si>
   <si>
     <t>STUTZMAN WILMA N</t>
   </si>
   <si>
     <t xml:space="preserve">28385 TR 341  
 </t>
   </si>
   <si>
     <t>014-00000221-00</t>
   </si>
   <si>
     <t>JACKSON ROGER L</t>
   </si>
   <si>
     <t xml:space="preserve">38600 US 36  
 </t>
   </si>
   <si>
     <t>014-00000279-11</t>
   </si>
   <si>
     <t>MCFARLAND INGRID</t>
   </si>
   <si>
     <t xml:space="preserve">39891 CR 41  
 </t>
   </si>
   <si>
-    <t>014-00000324-00</t>
-[...8 lines deleted...]
-  <si>
     <t>014-00000327-00</t>
   </si>
   <si>
     <t>BUSSARD JOHN S &amp; JLRS</t>
   </si>
   <si>
     <t xml:space="preserve">39069 CR 41  
 </t>
   </si>
   <si>
     <t>014-00000327-01</t>
   </si>
   <si>
     <t>BUSSARD JOHN S &amp;</t>
   </si>
   <si>
     <t xml:space="preserve">CR 41  
-</t>
-[...8 lines deleted...]
-    <t xml:space="preserve">39010 US 36  
 </t>
   </si>
   <si>
     <t>014-00000373-05</t>
   </si>
   <si>
     <t>STUTZMAN ADAM N &amp; JLRS</t>
   </si>
   <si>
     <t xml:space="preserve">TR 341  
 WARSAW OH 43844</t>
   </si>
   <si>
     <t>014-00000413-10</t>
   </si>
   <si>
     <t>LOPER JOHN P II &amp; JLRS</t>
   </si>
   <si>
     <t xml:space="preserve">37969 CR 82  
 </t>
   </si>
   <si>
     <t>014-00000446-00</t>
   </si>
@@ -1582,122 +1306,87 @@
     <t>SPURLING LINDA J</t>
   </si>
   <si>
     <t xml:space="preserve">27368 CR 22  
 </t>
   </si>
   <si>
     <t>01400056</t>
   </si>
   <si>
     <t>WEESE GEORGE S</t>
   </si>
   <si>
     <t>27368 TR 22</t>
   </si>
   <si>
     <t>01400074</t>
   </si>
   <si>
     <t>HINKLE GREG</t>
   </si>
   <si>
     <t>26951 TR 345</t>
   </si>
   <si>
-    <t>01400077</t>
-[...7 lines deleted...]
-  <si>
     <t>01400081</t>
   </si>
   <si>
     <t>HINKLE GRETCHEN</t>
   </si>
   <si>
-    <t>01400092</t>
-[...7 lines deleted...]
-  <si>
     <t>01400108</t>
   </si>
   <si>
     <t>ANDERSON STACY L</t>
   </si>
   <si>
     <t>40600 TR 55</t>
   </si>
   <si>
     <t>01400112</t>
   </si>
   <si>
     <t>NATION MICHAEL J JR</t>
   </si>
   <si>
     <t>24922 TR 59</t>
   </si>
   <si>
     <t>014-07405040-00</t>
   </si>
   <si>
     <t>POWELSON LEONARD</t>
   </si>
   <si>
     <t>01413033</t>
   </si>
   <si>
     <t>STEVENS BROCK A</t>
   </si>
   <si>
     <t>39160 CR 41</t>
-  </si>
-[...15 lines deleted...]
-</t>
   </si>
   <si>
     <t>015-00000085-00</t>
   </si>
   <si>
     <t>GEARY STEPHEN</t>
   </si>
   <si>
     <t xml:space="preserve">400 4TH ST  
 </t>
   </si>
   <si>
     <t>015-00000102-00</t>
   </si>
   <si>
     <t>BASSETTE MICHELLE M</t>
   </si>
   <si>
     <t xml:space="preserve">118 MAIN ST  
 WARSAW OH 43844</t>
   </si>
   <si>
     <t>016-00000029-00</t>
   </si>
   <si>
@@ -1753,106 +1442,71 @@
   </si>
   <si>
     <t>016-00000169-00</t>
   </si>
   <si>
     <t>WALKER SHANIQUA M</t>
   </si>
   <si>
     <t>016-00000181-00</t>
   </si>
   <si>
     <t xml:space="preserve">124 MAIN ST E 
 </t>
   </si>
   <si>
     <t>016-00000242-00</t>
   </si>
   <si>
     <t>SHEARN TRUDIE</t>
   </si>
   <si>
     <t xml:space="preserve">108 CHERRY ST  
 WARSAW OH 43844</t>
   </si>
   <si>
-    <t>016-00000321-00</t>
-[...8 lines deleted...]
-  <si>
     <t>016-00000325-00</t>
   </si>
   <si>
     <t xml:space="preserve">114 CHERRY ST  
 WARSAW OH 43844</t>
   </si>
   <si>
     <t>016-00000374-00</t>
   </si>
   <si>
     <t xml:space="preserve">122 CHERRY ST  
 WARSAW OH 43844</t>
   </si>
   <si>
-    <t>016-00000397-00</t>
-[...5 lines deleted...]
-  <si>
     <t>01600053</t>
   </si>
   <si>
     <t>WRIGHT LINDA C &amp; DAVID W</t>
   </si>
   <si>
     <t>33 EDGEWOOD DR</t>
-  </si>
-[...16 lines deleted...]
-    <t>28 EDGEWOOD DR</t>
   </si>
   <si>
     <t>01600101</t>
   </si>
   <si>
     <t>FORD PATRICIA M</t>
   </si>
   <si>
     <t>14 EDGEWOOD DR</t>
   </si>
   <si>
     <t>01600110</t>
   </si>
   <si>
     <t>WHITE JENNIFER</t>
   </si>
   <si>
     <t>634 RAILROAD ST LOT A</t>
   </si>
   <si>
     <t>01600111</t>
   </si>
   <si>
     <t>FISHER KAYLA</t>
   </si>
@@ -2060,68 +1714,50 @@
   <si>
     <t>RHOADES MELISSA</t>
   </si>
   <si>
     <t xml:space="preserve">24171 TR 1169  LOT 9</t>
   </si>
   <si>
     <t>01700046</t>
   </si>
   <si>
     <t>MATHIAS BRAD</t>
   </si>
   <si>
     <t>49870 CR 186</t>
   </si>
   <si>
     <t>01700104</t>
   </si>
   <si>
     <t>MOSES STEVEN L</t>
   </si>
   <si>
     <t>47515 TR 198</t>
   </si>
   <si>
-    <t>01700117</t>
-[...16 lines deleted...]
-  <si>
     <t>01700125</t>
   </si>
   <si>
     <t>SCHEETZ WALTER W &amp; ROSEMARY A</t>
   </si>
   <si>
     <t>24160 TR 1173</t>
   </si>
   <si>
     <t>01700165</t>
   </si>
   <si>
     <t>WILSON CHRISTIAN</t>
   </si>
   <si>
     <t xml:space="preserve">24171 TR 1169  LOT 19</t>
   </si>
   <si>
     <t>01700187</t>
   </si>
   <si>
     <t>DRUMM KITTY S</t>
   </si>
   <si>
     <t>50060 CR 186</t>
@@ -2132,113 +1768,93 @@
   <si>
     <t>SCHLABACH LEROY J JL/RS &amp;</t>
   </si>
   <si>
     <t xml:space="preserve">50377 TR 215  
 </t>
   </si>
   <si>
     <t>023-00000100-09</t>
   </si>
   <si>
     <t>SCHLABACH LEROY J &amp;</t>
   </si>
   <si>
     <t xml:space="preserve">TR 213  
 </t>
   </si>
   <si>
     <t>023-00000121-01</t>
   </si>
   <si>
     <t>MODEN RICHARD EUGENE &amp; JENNIFER SUE MODEN JL/RS</t>
   </si>
   <si>
     <t xml:space="preserve">29397 TR 209  
-</t>
-[...8 lines deleted...]
-    <t xml:space="preserve">TR 216  
 </t>
   </si>
   <si>
     <t>023-00000199-00</t>
   </si>
   <si>
     <t>SMITH LAUREL A TTEE OF THE LAUREL A SMITH LIVING TRUST</t>
   </si>
   <si>
     <t xml:space="preserve">31780 TR 212  
 </t>
   </si>
   <si>
     <t>023-00000211-00</t>
   </si>
   <si>
     <t>YODER DAVID R &amp; JLRS</t>
   </si>
   <si>
     <t xml:space="preserve">33170 CR 12  
 </t>
   </si>
   <si>
     <t>023-00000262-00</t>
   </si>
   <si>
     <t>PATTERSON MARY</t>
   </si>
   <si>
     <t xml:space="preserve">31396 TR 212  
 </t>
   </si>
   <si>
     <t>023-00000290-00</t>
   </si>
   <si>
     <t>YODER DAN H &amp; JLRS</t>
   </si>
   <si>
     <t xml:space="preserve">30289 TR 214  
 FRESNO OH 43824</t>
   </si>
   <si>
-    <t>023-00000305-01</t>
-[...8 lines deleted...]
-  <si>
     <t>023-00000308-00</t>
   </si>
   <si>
     <t>TURNS RYAN &amp; JLRS</t>
   </si>
   <si>
     <t xml:space="preserve">TR 50  
 </t>
   </si>
   <si>
     <t>023-00000348-01</t>
   </si>
   <si>
     <t xml:space="preserve">4415 COSHOCTON COUNTY  
 </t>
   </si>
   <si>
     <t>023-00000368-01</t>
   </si>
   <si>
     <t xml:space="preserve">4417 COSHOCTON COUNTY  
 </t>
   </si>
   <si>
     <t>023-00000381-01</t>
@@ -2588,147 +2204,108 @@
   <si>
     <t>MARTIN JEFFREY R</t>
   </si>
   <si>
     <t xml:space="preserve">TR 330  
 </t>
   </si>
   <si>
     <t>026-00000118-00</t>
   </si>
   <si>
     <t>YANNAYON DANA</t>
   </si>
   <si>
     <t xml:space="preserve">32705 TR 326  
 </t>
   </si>
   <si>
     <t>026-00000171-02</t>
   </si>
   <si>
     <t>DILLY RICHARD J JR &amp; HEIKE DILLY JL/RS</t>
   </si>
   <si>
     <t xml:space="preserve">TR 19  
-</t>
-[...18 lines deleted...]
-    <t xml:space="preserve">30360 TR 336  
 </t>
   </si>
   <si>
     <t>026-00000540-00</t>
   </si>
   <si>
     <t>HAGY'S REPAIR LLC</t>
   </si>
   <si>
     <t xml:space="preserve">TR 336  
 </t>
   </si>
   <si>
     <t>026-00000542-00</t>
   </si>
   <si>
     <t>HAGY LARRY D</t>
   </si>
   <si>
     <t>026-00000722-00</t>
   </si>
   <si>
     <t>COOL JOHNNY LEE</t>
   </si>
   <si>
     <t xml:space="preserve">38685 CR 19  
 KILLBUCK OH 44637</t>
   </si>
   <si>
     <t>026-00000723-04</t>
   </si>
   <si>
     <t>MARTIN BRIAN M &amp;</t>
   </si>
   <si>
     <t xml:space="preserve">CR 19  
 </t>
   </si>
   <si>
     <t>02600086</t>
   </si>
   <si>
     <t>FORFEITED - BARKMAN ANDY R</t>
   </si>
   <si>
     <t>38957 CR 33</t>
   </si>
   <si>
-    <t>02600094</t>
-[...7 lines deleted...]
-  <si>
     <t>02600097</t>
   </si>
   <si>
     <t>MEDLEY SMOKEY</t>
   </si>
   <si>
     <t>39486 CR 19</t>
   </si>
   <si>
     <t>026-02301051-00</t>
-  </si>
-[...8 lines deleted...]
-</t>
   </si>
   <si>
     <t>027-00000058-01</t>
   </si>
   <si>
     <t>BAIRD JOHN</t>
   </si>
   <si>
     <t xml:space="preserve">TR 422  
 </t>
   </si>
   <si>
     <t>027-00000069-02</t>
   </si>
   <si>
     <t>027-00000256-00</t>
   </si>
   <si>
     <t>HOLSKEY RICHARD &amp; STEVE HIXON</t>
   </si>
   <si>
     <t xml:space="preserve">STATE ROUTE 715  
 WALHONDING OH 43843</t>
   </si>
   <si>
@@ -2776,59 +2353,50 @@
   </si>
   <si>
     <t>3 COW FARM LLC</t>
   </si>
   <si>
     <t xml:space="preserve">TR 111  
 </t>
   </si>
   <si>
     <t>027-00000740-00</t>
   </si>
   <si>
     <t>SCHNEIDER CHRISTOPHER K</t>
   </si>
   <si>
     <t xml:space="preserve">26014 TR 111  
 </t>
   </si>
   <si>
     <t>02700006</t>
   </si>
   <si>
     <t>GLASS WILLIAM E</t>
   </si>
   <si>
-    <t>02700050</t>
-[...7 lines deleted...]
-  <si>
     <t>02700061</t>
   </si>
   <si>
     <t>SHAFER DARREN</t>
   </si>
   <si>
     <t>24140 TR 113</t>
   </si>
   <si>
     <t>031-00000026-00</t>
   </si>
   <si>
     <t>STEVENSON ELIZABETH V</t>
   </si>
   <si>
     <t xml:space="preserve">18995 TR 382  
 </t>
   </si>
   <si>
     <t>031-00000055-26</t>
   </si>
   <si>
     <t>PARKER CARMAN DALE</t>
   </si>
   <si>
@@ -2870,60 +2438,50 @@
   </si>
   <si>
     <t xml:space="preserve">SR 79  
 </t>
   </si>
   <si>
     <t>031-00000216-05</t>
   </si>
   <si>
     <t xml:space="preserve">CR 18  
 </t>
   </si>
   <si>
     <t>031-00000216-20</t>
   </si>
   <si>
     <t>YODER HENRY A &amp; JLRS</t>
   </si>
   <si>
     <t>031-00000216-21</t>
   </si>
   <si>
     <t>031-00000216-22</t>
   </si>
   <si>
-    <t>031-00000242-03</t>
-[...8 lines deleted...]
-  <si>
     <t>031-00000262-00</t>
   </si>
   <si>
     <t>VAN MINH-TRI C &amp; ANDREW BRADLEY</t>
   </si>
   <si>
     <t xml:space="preserve">21721 TOWNSHIP ROAD 374  
 WARSAW OH 43844</t>
   </si>
   <si>
     <t>031-00000262-07</t>
   </si>
   <si>
     <t>HARMON GREGORY L &amp;</t>
   </si>
   <si>
     <t xml:space="preserve">21799 TR 374  
 </t>
   </si>
   <si>
     <t>031-00000311-00</t>
   </si>
   <si>
     <t>MEADE BRIAN WILLIAM &amp; JLRS</t>
   </si>
@@ -2946,109 +2504,84 @@
   </si>
   <si>
     <t xml:space="preserve">21002 CR 367  
 </t>
   </si>
   <si>
     <t>031-00000355-00</t>
   </si>
   <si>
     <t>GOODWIN TIMOTHY I &amp; JLRS</t>
   </si>
   <si>
     <t xml:space="preserve">33629 CR 383  
 </t>
   </si>
   <si>
     <t>03100062</t>
   </si>
   <si>
     <t>KENNEDY GILES</t>
   </si>
   <si>
     <t>32821 SR 541</t>
   </si>
   <si>
-    <t>03100087</t>
-[...13 lines deleted...]
-  <si>
     <t>03100134</t>
   </si>
   <si>
     <t>STARNER MICHAEL LEE</t>
   </si>
   <si>
     <t>20298 TR 411</t>
   </si>
   <si>
     <t>03100137</t>
   </si>
   <si>
     <t>KINSER CRYSTAL</t>
   </si>
   <si>
     <t>34539 SR 541</t>
   </si>
   <si>
     <t>03100139</t>
   </si>
   <si>
     <t>BOWERS CHRISTINE E</t>
   </si>
   <si>
     <t>21376 SR 79</t>
   </si>
   <si>
     <t>031-12300027-00</t>
   </si>
   <si>
     <t>EVANGELICAL LUTHERAN CHURCH OF THE WINDING FORK OF WAKATOMICA</t>
   </si>
   <si>
     <t xml:space="preserve">CR 367  
-</t>
-[...8 lines deleted...]
-    <t xml:space="preserve">TR 396  
 </t>
   </si>
   <si>
     <t>032-00000086-01</t>
   </si>
   <si>
     <t>LAFOUNTAINE RACHEL L</t>
   </si>
   <si>
     <t xml:space="preserve">18751 COUNTY ROAD 3  
 WARSAW OH 43844</t>
   </si>
   <si>
     <t>032-00000087-02</t>
   </si>
   <si>
     <t xml:space="preserve">COUNTY ROAD 3  
 WARSAW OH 43844</t>
   </si>
   <si>
     <t>032-00000095-02</t>
   </si>
   <si>
     <t>WILSON DANIEL R</t>
   </si>
@@ -3150,146 +2683,113 @@
     <t>032-00001256-00</t>
   </si>
   <si>
     <t>FRAZEE PAUL O</t>
   </si>
   <si>
     <t xml:space="preserve">204499 COSHOCTON COUNTY  
 </t>
   </si>
   <si>
     <t>03200105</t>
   </si>
   <si>
     <t>CAMPBELL LESLIE K</t>
   </si>
   <si>
     <t>14594 TR 424</t>
   </si>
   <si>
     <t>032-18100054-00</t>
   </si>
   <si>
     <t>WOITEL MATTHEW W &amp; JLRS</t>
   </si>
   <si>
-    <t>03225026</t>
-[...4 lines deleted...]
-  <si>
     <t>033-00000006-00</t>
   </si>
   <si>
     <t>ANSELM FREDERICK C</t>
   </si>
   <si>
     <t xml:space="preserve">30282 TR 358  
 WALHONDING OH 43843</t>
   </si>
   <si>
     <t>033-00000006-01</t>
   </si>
   <si>
     <t>VARGA EDWARD A JR &amp;</t>
   </si>
   <si>
     <t xml:space="preserve">TR 358  
 </t>
   </si>
   <si>
-    <t>033-00000199-01</t>
-[...15 lines deleted...]
-  <si>
     <t>033-00000345-00</t>
   </si>
   <si>
     <t>O'DELL ANDREW &amp; JENIFER A TTEES</t>
   </si>
   <si>
     <t xml:space="preserve">33620 TR 136  
 </t>
   </si>
   <si>
     <t>033-00000408-00</t>
   </si>
   <si>
     <t>BAKER ROY</t>
   </si>
   <si>
     <t xml:space="preserve">CR 368  
 </t>
   </si>
   <si>
     <t>033-00000432-00</t>
   </si>
   <si>
     <t>UHL JAMES &amp; JOSEPHINE UHL</t>
   </si>
   <si>
     <t xml:space="preserve">31070 CR 368  
 </t>
   </si>
   <si>
     <t>033-00000435-00</t>
   </si>
   <si>
     <t xml:space="preserve">31070 CR 368  
 WALHONDING OH 43843</t>
   </si>
   <si>
     <t>033-00000436-00</t>
   </si>
   <si>
     <t>UHL JAMES A &amp; JOSEPHINE UHL</t>
   </si>
   <si>
-    <t>033-00000806-03</t>
-[...8 lines deleted...]
-  <si>
     <t>033-00001211-00</t>
   </si>
   <si>
     <t>HELMS OIL</t>
   </si>
   <si>
     <t xml:space="preserve">94199 COSHOCTON COUNTY  
 </t>
   </si>
   <si>
     <t>033-00001212-00</t>
   </si>
   <si>
     <t xml:space="preserve">98199 COSHOCTON COUNTY  
 </t>
   </si>
   <si>
     <t>033-00001214-00</t>
   </si>
   <si>
     <t xml:space="preserve">709899 COSHOCTON COUNTY  
 </t>
   </si>
   <si>
     <t>033-00001216-00</t>
@@ -3516,59 +3016,50 @@
   </si>
   <si>
     <t>ROGERS SONNY B</t>
   </si>
   <si>
     <t xml:space="preserve">108 BRENAIRD ST  
 </t>
   </si>
   <si>
     <t>035-00000732-00</t>
   </si>
   <si>
     <t xml:space="preserve">BRENAIRD ST  
 </t>
   </si>
   <si>
     <t>03500043</t>
   </si>
   <si>
     <t>KLINE RICHARD L</t>
   </si>
   <si>
     <t>953 LINN ST</t>
   </si>
   <si>
-    <t>03500047</t>
-[...7 lines deleted...]
-  <si>
     <t>03500069</t>
   </si>
   <si>
     <t>MCPHERSON MIKE &amp; TAMI</t>
   </si>
   <si>
     <t>49421 CR 105</t>
   </si>
   <si>
     <t>03500116</t>
   </si>
   <si>
     <t>SELDERS BRANDON</t>
   </si>
   <si>
     <t>900 ASPEN ST</t>
   </si>
   <si>
     <t>03500120</t>
   </si>
   <si>
     <t>NEMETH DAVID</t>
   </si>
   <si>
     <t>19118 SR 83</t>
@@ -3615,60 +3106,50 @@
   <si>
     <t>GEORGE SCOTT A</t>
   </si>
   <si>
     <t xml:space="preserve">18451 CR 6  
 </t>
   </si>
   <si>
     <t>038-00000065-04</t>
   </si>
   <si>
     <t>THOMAS DEBBIE K</t>
   </si>
   <si>
     <t xml:space="preserve">18384 CR 6  
 </t>
   </si>
   <si>
     <t>038-00000065-05</t>
   </si>
   <si>
     <t>ARONHALT SHAWN</t>
   </si>
   <si>
     <t xml:space="preserve">18388 CR 6  
-</t>
-[...8 lines deleted...]
-    <t xml:space="preserve">18239 CR 6  
 </t>
   </si>
   <si>
     <t>03800035</t>
   </si>
   <si>
     <t>18388 CR 6</t>
   </si>
   <si>
     <t>03800120</t>
   </si>
   <si>
     <t>18451 CR 6</t>
   </si>
   <si>
     <t>03800128</t>
   </si>
   <si>
     <t>BANKS JAMES JR</t>
   </si>
   <si>
     <t>18636 CR 6</t>
   </si>
   <si>
     <t>03800131</t>
@@ -3772,60 +3253,50 @@
   </si>
   <si>
     <t xml:space="preserve">102799 COSHOCTON COUNTY  
 </t>
   </si>
   <si>
     <t>040-00000447-01</t>
   </si>
   <si>
     <t>04000029</t>
   </si>
   <si>
     <t>BROOKOVER ERIC D &amp; SIMPSON YOLANDA L</t>
   </si>
   <si>
     <t>17033 CR 436</t>
   </si>
   <si>
     <t>044-00000024-00</t>
   </si>
   <si>
     <t>FOSTER WILLIAM L JR</t>
   </si>
   <si>
     <t xml:space="preserve">20TH ST N 
-</t>
-[...8 lines deleted...]
-    <t xml:space="preserve">525 HILL ST  
 </t>
   </si>
   <si>
     <t>044-00000552-00</t>
   </si>
   <si>
     <t>MATTHEWS VALORIE L &amp;</t>
   </si>
   <si>
     <t xml:space="preserve">1665 CASSINGHAM HOLLOW DR  
 </t>
   </si>
   <si>
     <t>044-00000553-00</t>
   </si>
   <si>
     <t>ENGLISH TONY &amp;</t>
   </si>
   <si>
     <t xml:space="preserve">1431 CASSINGHAM HOLLOW DR  
 </t>
   </si>
   <si>
     <t>044-00000782-02</t>
   </si>
@@ -3869,70 +3340,70 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F467" headerRowCount="1">
-  <autoFilter ref="A1:F467"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F408" headerRowCount="1">
+  <autoFilter ref="A1:F408"/>
   <tableColumns count="6">
     <tableColumn id="1" name="Property Number"/>
     <tableColumn id="2" name="Owner Name"/>
     <tableColumn id="3" name="School District"/>
     <tableColumn id="4" name="Location Address"/>
     <tableColumn id="5" name="Amount"/>
     <tableColumn id="6" name="View Property"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=1339&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=1768&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=1771&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=1772&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=1773&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=1885&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=1893&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=1894&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=1895&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=1896&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=1897&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=1899&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=1900&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=1901&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=1986&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=2109&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=2125&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=2126&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=2137&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=2196&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43124&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43165&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43188&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=48495&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=2338&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=2395&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=2396&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=2458&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=2483&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=2677&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=2678&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=2706&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=2731&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=2763&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=2916&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=2977&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3199&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3383&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3487&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3488&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3616&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3646&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3647&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3648&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3649&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3670&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3693&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3694&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3695&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3696&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3697&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3698&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3699&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3700&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3701&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3702&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3703&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3704&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3710&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3711&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3730&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3731&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3740&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3741&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3766&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3767&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3774&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3775&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=46989&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=46367&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=45827&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43194&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43203&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43208&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=45932&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43226&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=46792&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=48383&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43251&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=46795&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3912&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=4062&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=4077&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=4103&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=4104&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=4108&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=4110&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=4112&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=4147&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=4164&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=4165&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=4166&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=4309&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43289&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=46378&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43301&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43307&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=5363&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=7023&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=7268&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=7339&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=7359&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=7361&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=7382&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=7411&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=7463&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=7652&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=7654&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=7659&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=7673&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=7674&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=7750&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=7817&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=7877&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=7911&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=48160&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=48440&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43431&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=45837&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43433&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43447&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43458&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43460&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43461&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=48297&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=48403&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=45315&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=7983&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=8132&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=8171&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=8193&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43484&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=8287&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=8542&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=8620&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=8713&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=8735&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=8771&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=8776&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=9168&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=9375&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=9673&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=9677&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=9814&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=9954&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=9991&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=10041&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=10167&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=10168&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=10362&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=10363&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=10398&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=10399&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=10400&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=10401&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=10402&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=10403&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=10420&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=10421&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=10709&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=10710&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=10826&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=10832&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=47027&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=47531&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43505&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43517&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=46267&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43581&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43583&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43603&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43609&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43613&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43627&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=48278&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=45605&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=10919&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=11146&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=11267&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=11321&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=11323&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=11324&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=11342&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=11370&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=11416&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=11443&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=11773&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=48119&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43663&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43666&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=46525&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43679&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43693&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43697&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=12380&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=47046&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=12445&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=12446&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=12468&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=12485&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=12565&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=12583&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=12668&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=12669&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=12699&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=12704&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=12706&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=12716&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=12779&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=12861&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=12865&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=12913&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=12936&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43747&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=48098&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=48173&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43770&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43779&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43780&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43781&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=48434&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43788&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43789&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43797&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43800&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43811&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=48216&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=13104&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=13119&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=13283&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=13394&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=13442&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=13574&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=13805&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=13842&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=13908&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=13909&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=13953&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=14080&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=14359&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=47875&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43826&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43871&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43882&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=48125&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43886&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=48341&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43920&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20187&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20196&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20270&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20357&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20422&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20437&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20466&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20513&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20552&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20560&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20624&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20651&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20672&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20705&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20706&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20710&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20711&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20712&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20713&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20717&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20737&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20738&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20741&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20742&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20751&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20752&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20795&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20796&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20807&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20808&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20809&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20831&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20832&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20862&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20868&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20871&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20872&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20941&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20955&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20956&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=21224&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=21226&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=21227&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=21230&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=21232&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=21233&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=21234&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=21241&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=21245&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=21247&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=21248&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=21249&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=21250&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=21251&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=21252&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=21253&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=21257&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=21259&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=21261&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=21263&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=21268&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=21269&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=21276&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=21277&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=21278&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=21279&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=21285&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=21286&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=46706&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=21830&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=21946&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=22008&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=22221&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=22250&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=22453&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=22455&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=22526&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=22531&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44360&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44366&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44369&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=23079&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=23136&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=23154&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=23169&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=23404&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=23424&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=23593&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=23594&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=23597&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=23598&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=23729&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=23731&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=47353&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44397&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44403&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=26329&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=26386&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=26477&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=26587&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=26596&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=26640&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=26646&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=26661&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=26662&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=26663&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=48619&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=26732&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=26739&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=26789&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=26842&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=26844&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=26897&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44520&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44530&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44531&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44574&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=48324&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44578&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=27473&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=27531&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=27595&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=27600&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=27616&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=27772&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=27798&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=27901&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=27926&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=27978&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=28134&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=28135&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=28136&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=28137&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=28138&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=28318&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=28494&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44626&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=28708&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=45549&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=28735&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=28736&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=28974&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=29118&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=29192&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=29276&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=29280&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=29283&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=29284&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=29402&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=29759&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=29760&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=29762&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=29764&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=29765&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=29949&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=29983&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=30013&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=30048&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=30099&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=30125&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=30131&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=30147&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=30153&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=30154&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=30155&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=30156&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=30162&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=30204&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=30284&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=30285&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=30343&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=30346&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=30370&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=30371&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=30448&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=30508&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=30564&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=30608&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=30609&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=30610&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44676&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44678&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44689&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44731&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44735&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=48214&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44777&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44778&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44779&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44780&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=31815&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=31819&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=31820&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=32418&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44827&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44869&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44877&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=48295&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44887&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=32792&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=32794&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=32841&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=32855&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=32942&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=33073&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=33096&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=33098&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=33100&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=33102&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=33104&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=33280&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=33281&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44920&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=42210&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=42620&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=42682&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=42683&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=42873&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=1339&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=1768&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=1771&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=1772&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=1773&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=1893&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=1894&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=1895&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=1896&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=1897&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=1899&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=1900&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=1901&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=2109&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=2125&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=2126&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=2137&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=2196&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43124&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43188&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=48495&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=2338&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=2395&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=2396&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=2458&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=2483&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=2677&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=2678&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=2706&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=2731&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=2763&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=2916&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=2977&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3383&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3487&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3488&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3616&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3646&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3647&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3648&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3649&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3670&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3693&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3694&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3695&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3696&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3697&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3698&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3699&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3700&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3701&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3702&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3703&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3704&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3710&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3711&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3730&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3731&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3740&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3741&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3766&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3767&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3774&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3775&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=46989&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43203&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43208&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=45932&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43226&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=46792&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=48383&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43251&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=4062&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=4077&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=4103&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=4104&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=4108&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=4110&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=4112&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=4147&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=4309&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=46378&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43307&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=5363&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=7339&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=7382&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=7411&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=7463&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=7654&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=7659&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=7673&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=7674&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=7750&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=7817&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=7877&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=7911&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=48160&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=48440&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43433&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43447&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43460&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43461&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=48403&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=45315&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=7983&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=8171&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=8193&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43484&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=8287&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=8542&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=8620&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=8713&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=8735&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=8771&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=8776&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=9168&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=9375&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=9673&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=9677&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=9954&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=9991&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=10041&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=10167&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=10168&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=10362&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=10363&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=10398&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=10399&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=10400&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=10401&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=10402&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=10403&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=10420&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=10421&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=10709&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=10710&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=10826&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=10832&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=47531&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43517&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=46267&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43581&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43603&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43609&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43613&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=48278&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=45605&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=10919&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=11146&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=11267&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=11323&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=11324&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=11370&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=11416&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=11443&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=11773&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=48119&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43663&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=46525&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43693&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43697&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=12380&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=47046&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=12468&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=12485&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=12565&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=12583&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=12668&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=12669&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=12699&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=12704&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=12706&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=12716&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=12779&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=12865&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=12913&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43747&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43770&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43779&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43780&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43781&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=48434&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43788&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43789&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43797&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43800&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43811&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=48216&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=13104&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=13119&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=13283&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=13394&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=13442&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=13574&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=13805&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=13842&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=13908&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=13909&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=13953&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=14080&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=14359&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=47875&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43826&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43871&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43886&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=48341&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43920&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20187&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20196&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20270&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20422&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20437&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20466&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20513&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20560&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20624&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20651&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20672&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20705&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20706&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20710&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20711&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20712&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20713&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20717&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20737&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20738&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20741&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20742&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20751&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20752&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20795&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20796&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20807&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20808&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20809&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20831&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20832&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20862&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20868&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20871&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20872&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20941&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20955&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20956&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=21224&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=21226&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=21227&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=21230&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=21232&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=21233&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=21234&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=21241&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=21245&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=21247&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=21248&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=21249&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=21250&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=21251&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=21252&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=21253&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=21257&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=21259&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=21261&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=21263&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=21268&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=21269&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=21276&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=21277&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=21278&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=21279&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=21285&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=21286&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=46706&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=21830&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=21946&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=22008&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=22453&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=22455&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=22526&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=22531&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44360&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44369&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=23079&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=23154&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=23169&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=23404&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=23424&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=23593&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=23594&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=23597&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=23598&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=23729&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=23731&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=47353&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44403&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=26329&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=26386&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=26477&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=26587&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=26596&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=26640&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=26646&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=26661&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=26662&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=26663&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=26732&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=26739&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=26789&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=26842&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=26844&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=26897&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44520&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44574&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=48324&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44578&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=27473&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=27595&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=27600&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=27616&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=27772&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=27798&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=27901&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=27926&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=27978&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=28134&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=28135&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=28136&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=28137&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=28138&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=28318&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=28494&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44626&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=28708&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=28735&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=28736&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=29192&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=29276&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=29280&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=29283&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=29284&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=29759&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=29760&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=29762&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=29764&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=29765&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=29949&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=29983&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=30013&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=30048&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=30099&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=30125&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=30131&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=30147&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=30153&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=30154&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=30155&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=30156&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=30162&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=30204&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=30284&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=30285&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=30343&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=30346&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=30370&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=30371&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=30448&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=30508&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=30564&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=30608&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=30609&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=30610&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44676&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44689&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44731&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44735&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=48214&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44777&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44778&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44779&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44780&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=31815&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=31819&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=31820&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44827&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44869&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44877&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=48295&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44887&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=32792&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=32794&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=32841&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=32855&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=32942&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=33073&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=33096&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=33098&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=33100&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=33102&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=33104&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=33280&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=33281&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44920&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=42210&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=42682&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=42683&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=42873&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:F467"/>
+  <dimension ref="A1:F408"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="19.02606964111328" customWidth="1"/>
     <col min="2" max="2" width="83.642578125" customWidth="1"/>
     <col min="3" max="3" width="16.232078552246094" customWidth="1"/>
     <col min="4" max="4" width="25.49872398376465" customWidth="1"/>
     <col min="5" max="5" width="10.763794898986816" customWidth="1"/>
     <col min="6" max="6" width="16.1522798538208" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
@@ -3976,9313 +3447,8133 @@
       </c>
       <c r="D3" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E3" s="3">
         <v>3080</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E4" s="3">
-        <v>983.18</v>
+        <v>583.18</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>17</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>18</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E5" s="3">
-        <v>1830.01</v>
+        <v>1530.01</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>18</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="3">
-        <v>1351.65</v>
+        <v>1051.65</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
         <v>22</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>23</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E7" s="3">
-        <v>457.17</v>
+        <v>91.66</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
         <v>25</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>26</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D8" s="1" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="E8" s="3">
-        <v>91.66</v>
+        <v>21.77</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="E9" s="3">
-        <v>21.77</v>
+        <v>399.8</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="E10" s="3">
-        <v>399.8</v>
+        <v>71.56</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>26</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>32</v>
+        <v>24</v>
       </c>
       <c r="E11" s="3">
-        <v>71.56</v>
+        <v>2.65</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D12" s="1" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="E12" s="3">
-        <v>2.65</v>
+        <v>165.19</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="E13" s="3">
-        <v>165.19</v>
+        <v>5.69</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="E14" s="3">
-        <v>5.69</v>
+        <v>4462.98</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="B15" s="0" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>37</v>
       </c>
       <c r="E15" s="3">
-        <v>4562.98</v>
+        <v>2331.11</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
         <v>38</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>39</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>40</v>
       </c>
       <c r="E16" s="3">
-        <v>1027.59</v>
+        <v>209.16</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
         <v>41</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>43</v>
+        <v>24</v>
       </c>
       <c r="E17" s="3">
-        <v>2331.11</v>
+        <v>176.03</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="B18" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="C18" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D18" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="B18" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E18" s="3">
-        <v>209.16</v>
+        <v>270.98</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="B19" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="C19" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D19" s="1" t="s">
         <v>47</v>
       </c>
-      <c r="B19" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E19" s="3">
-        <v>176.03</v>
+        <v>2.52</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
         <v>48</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>49</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D20" s="1" t="s">
+      <c r="D20" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E20" s="3">
-        <v>370.98</v>
+        <v>124.88</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
         <v>51</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>52</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D21" s="1" t="s">
+      <c r="D21" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E21" s="3">
-        <v>2.52</v>
+        <v>167.22</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
         <v>54</v>
       </c>
       <c r="B22" s="0" t="s">
         <v>55</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E22" s="3">
-        <v>124.88</v>
+        <v>416.13</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
         <v>57</v>
       </c>
       <c r="B23" s="0" t="s">
         <v>58</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D23" s="0" t="s">
+      <c r="D23" s="1" t="s">
         <v>59</v>
       </c>
       <c r="E23" s="3">
-        <v>1477.27</v>
+        <v>2.38</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
         <v>60</v>
       </c>
       <c r="B24" s="0" t="s">
         <v>61</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D24" s="0" t="s">
+      <c r="D24" s="1" t="s">
         <v>62</v>
       </c>
       <c r="E24" s="3">
-        <v>167.22</v>
+        <v>10468.82</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
         <v>63</v>
       </c>
       <c r="B25" s="0" t="s">
         <v>64</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D25" s="0" t="s">
-        <v>65</v>
+      <c r="D25" s="1" t="s">
+        <v>62</v>
       </c>
       <c r="E25" s="3">
-        <v>416.13</v>
+        <v>4900.57</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="B26" s="0" t="s">
         <v>66</v>
       </c>
-      <c r="B26" s="0" t="s">
+      <c r="C26" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D26" s="1" t="s">
         <v>67</v>
       </c>
-      <c r="C26" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E26" s="3">
-        <v>2.38</v>
+        <v>2706.62</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="B27" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="B27" s="0" t="s">
+      <c r="C27" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D27" s="1" t="s">
         <v>70</v>
       </c>
-      <c r="C27" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E27" s="3">
-        <v>10468.82</v>
+        <v>2148.56</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="B28" s="0" t="s">
         <v>72</v>
       </c>
-      <c r="B28" s="0" t="s">
+      <c r="C28" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D28" s="1" t="s">
         <v>73</v>
       </c>
-      <c r="C28" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E28" s="3">
-        <v>4900.57</v>
+        <v>329.39</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
         <v>74</v>
       </c>
       <c r="B29" s="0" t="s">
         <v>75</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>76</v>
       </c>
       <c r="E29" s="3">
-        <v>2706.62</v>
+        <v>17.62</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
         <v>77</v>
       </c>
       <c r="B30" s="0" t="s">
         <v>78</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D30" s="1" t="s">
         <v>79</v>
       </c>
       <c r="E30" s="3">
-        <v>2448.56</v>
+        <v>493.23</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
         <v>80</v>
       </c>
       <c r="B31" s="0" t="s">
         <v>81</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>82</v>
       </c>
       <c r="E31" s="3">
-        <v>329.39</v>
+        <v>734.14</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
         <v>83</v>
       </c>
       <c r="B32" s="0" t="s">
         <v>84</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>85</v>
       </c>
       <c r="E32" s="3">
-        <v>17.62</v>
+        <v>2991.14</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
         <v>86</v>
       </c>
       <c r="B33" s="0" t="s">
         <v>87</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D33" s="1" t="s">
         <v>88</v>
       </c>
       <c r="E33" s="3">
-        <v>493.23</v>
+        <v>573.42</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
         <v>89</v>
       </c>
       <c r="B34" s="0" t="s">
         <v>90</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D34" s="1" t="s">
         <v>91</v>
       </c>
       <c r="E34" s="3">
-        <v>784.14</v>
+        <v>1900.72</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
         <v>92</v>
       </c>
       <c r="B35" s="0" t="s">
         <v>93</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>94</v>
       </c>
       <c r="E35" s="3">
-        <v>3091.14</v>
+        <v>20.87</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
         <v>95</v>
       </c>
       <c r="B36" s="0" t="s">
         <v>96</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>97</v>
       </c>
       <c r="E36" s="3">
-        <v>573.42</v>
+        <v>4.77</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
         <v>98</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D37" s="1" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
       <c r="E37" s="3">
-        <v>1900.72</v>
+        <v>3.39</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>102</v>
+        <v>96</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D38" s="1" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="E38" s="3">
-        <v>1814.89</v>
+        <v>4.41</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>105</v>
+        <v>96</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D39" s="1" t="s">
-        <v>106</v>
+        <v>102</v>
       </c>
       <c r="E39" s="3">
-        <v>20.87</v>
+        <v>22.04</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
-        <v>107</v>
+        <v>103</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>108</v>
+        <v>96</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D40" s="1" t="s">
-        <v>109</v>
+        <v>104</v>
       </c>
       <c r="E40" s="3">
-        <v>4.77</v>
+        <v>0.73</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
-        <v>110</v>
+        <v>105</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>108</v>
+        <v>96</v>
       </c>
       <c r="C41" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D41" s="1" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
       <c r="E41" s="3">
-        <v>3.39</v>
+        <v>22.04</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
-        <v>111</v>
+        <v>107</v>
       </c>
       <c r="B42" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="C42" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D42" s="1" t="s">
         <v>108</v>
       </c>
-      <c r="C42" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E42" s="3">
-        <v>4.41</v>
+        <v>0.73</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>108</v>
+        <v>96</v>
       </c>
       <c r="C43" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D43" s="1" t="s">
-        <v>114</v>
+        <v>110</v>
       </c>
       <c r="E43" s="3">
-        <v>22.04</v>
+        <v>4.41</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
-        <v>115</v>
+        <v>111</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>108</v>
+        <v>96</v>
       </c>
       <c r="C44" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D44" s="1" t="s">
-        <v>116</v>
+        <v>112</v>
       </c>
       <c r="E44" s="3">
-        <v>0.73</v>
+        <v>1.25</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
-        <v>117</v>
+        <v>113</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>108</v>
+        <v>96</v>
       </c>
       <c r="C45" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D45" s="1" t="s">
-        <v>118</v>
+        <v>112</v>
       </c>
       <c r="E45" s="3">
-        <v>22.04</v>
+        <v>4</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
-        <v>119</v>
+        <v>114</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>108</v>
+        <v>96</v>
       </c>
       <c r="C46" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D46" s="1" t="s">
-        <v>120</v>
+        <v>115</v>
       </c>
       <c r="E46" s="3">
-        <v>0.73</v>
+        <v>1.25</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
-        <v>121</v>
+        <v>116</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>108</v>
+        <v>96</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D47" s="1" t="s">
-        <v>122</v>
+        <v>115</v>
       </c>
       <c r="E47" s="3">
-        <v>4.41</v>
+        <v>4</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
-        <v>123</v>
+        <v>117</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>108</v>
+        <v>96</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D48" s="1" t="s">
-        <v>124</v>
+        <v>118</v>
       </c>
       <c r="E48" s="3">
         <v>1.25</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
-        <v>125</v>
+        <v>119</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>108</v>
+        <v>96</v>
       </c>
       <c r="C49" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D49" s="1" t="s">
-        <v>124</v>
+        <v>118</v>
       </c>
       <c r="E49" s="3">
         <v>4</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
-        <v>126</v>
+        <v>120</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>108</v>
+        <v>96</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D50" s="1" t="s">
-        <v>127</v>
+        <v>121</v>
       </c>
       <c r="E50" s="3">
         <v>1.25</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
-        <v>128</v>
+        <v>122</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>108</v>
+        <v>96</v>
       </c>
       <c r="C51" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D51" s="1" t="s">
-        <v>127</v>
+        <v>121</v>
       </c>
       <c r="E51" s="3">
         <v>4</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
-        <v>129</v>
+        <v>123</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>108</v>
+        <v>96</v>
       </c>
       <c r="C52" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D52" s="1" t="s">
-        <v>130</v>
+        <v>124</v>
       </c>
       <c r="E52" s="3">
         <v>1.25</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
-        <v>131</v>
+        <v>125</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>108</v>
+        <v>96</v>
       </c>
       <c r="C53" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D53" s="1" t="s">
-        <v>130</v>
+        <v>124</v>
       </c>
       <c r="E53" s="3">
-        <v>4</v>
+        <v>3.39</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
-        <v>132</v>
+        <v>126</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>108</v>
+        <v>96</v>
       </c>
       <c r="C54" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D54" s="1" t="s">
-        <v>133</v>
+        <v>127</v>
       </c>
       <c r="E54" s="3">
-        <v>1.25</v>
+        <v>22.04</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
-        <v>134</v>
+        <v>128</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>108</v>
+        <v>96</v>
       </c>
       <c r="C55" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D55" s="1" t="s">
-        <v>133</v>
+        <v>129</v>
       </c>
       <c r="E55" s="3">
-        <v>4</v>
+        <v>0.73</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
-        <v>135</v>
+        <v>130</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>108</v>
+        <v>96</v>
       </c>
       <c r="C56" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D56" s="1" t="s">
-        <v>136</v>
+        <v>131</v>
       </c>
       <c r="E56" s="3">
         <v>1.25</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
-        <v>137</v>
+        <v>132</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>108</v>
+        <v>96</v>
       </c>
       <c r="C57" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D57" s="1" t="s">
-        <v>136</v>
+        <v>131</v>
       </c>
       <c r="E57" s="3">
         <v>3.39</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
-        <v>138</v>
+        <v>133</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>108</v>
+        <v>96</v>
       </c>
       <c r="C58" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D58" s="1" t="s">
-        <v>139</v>
+        <v>134</v>
       </c>
       <c r="E58" s="3">
-        <v>22.04</v>
+        <v>21.31</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
-        <v>140</v>
+        <v>135</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>108</v>
+        <v>96</v>
       </c>
       <c r="C59" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D59" s="1" t="s">
-        <v>141</v>
+        <v>136</v>
       </c>
       <c r="E59" s="3">
         <v>0.73</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
-        <v>142</v>
+        <v>137</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>108</v>
+        <v>138</v>
       </c>
       <c r="C60" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D60" s="1" t="s">
-        <v>143</v>
+        <v>139</v>
       </c>
       <c r="E60" s="3">
-        <v>1.25</v>
+        <v>113.39</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
-        <v>144</v>
+        <v>140</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>108</v>
+        <v>138</v>
       </c>
       <c r="C61" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D61" s="1" t="s">
-        <v>143</v>
+        <v>139</v>
       </c>
       <c r="E61" s="3">
-        <v>3.39</v>
+        <v>28.45</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
-        <v>145</v>
+        <v>141</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>108</v>
+        <v>96</v>
       </c>
       <c r="C62" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D62" s="1" t="s">
-        <v>146</v>
+        <v>142</v>
       </c>
       <c r="E62" s="3">
-        <v>21.31</v>
+        <v>15.7</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
-        <v>147</v>
+        <v>143</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>108</v>
+        <v>96</v>
       </c>
       <c r="C63" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D63" s="1" t="s">
-        <v>148</v>
+        <v>144</v>
       </c>
       <c r="E63" s="3">
         <v>0.73</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
-        <v>149</v>
+        <v>145</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>150</v>
+        <v>96</v>
       </c>
       <c r="C64" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D64" s="1" t="s">
-        <v>151</v>
+        <v>146</v>
       </c>
       <c r="E64" s="3">
-        <v>113.39</v>
+        <v>17.63</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="s">
-        <v>152</v>
+        <v>147</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>150</v>
+        <v>96</v>
       </c>
       <c r="C65" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D65" s="1" t="s">
-        <v>151</v>
+        <v>146</v>
       </c>
       <c r="E65" s="3">
-        <v>28.45</v>
+        <v>0.73</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>108</v>
+        <v>149</v>
       </c>
       <c r="C66" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D66" s="1" t="s">
-        <v>154</v>
+      <c r="D66" s="0" t="s">
+        <v>150</v>
       </c>
       <c r="E66" s="3">
-        <v>15.7</v>
+        <v>69.07</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="s">
-        <v>155</v>
+        <v>151</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>108</v>
+        <v>152</v>
       </c>
       <c r="C67" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D67" s="1" t="s">
-        <v>156</v>
+      <c r="D67" s="0" t="s">
+        <v>153</v>
       </c>
       <c r="E67" s="3">
-        <v>0.73</v>
+        <v>7.61</v>
       </c>
       <c r="F67" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="s">
-        <v>157</v>
+        <v>154</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>108</v>
+        <v>155</v>
       </c>
       <c r="C68" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D68" s="1" t="s">
-        <v>158</v>
+      <c r="D68" s="0" t="s">
+        <v>156</v>
       </c>
       <c r="E68" s="3">
-        <v>17.63</v>
+        <v>830.55</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="s">
+        <v>157</v>
+      </c>
+      <c r="B69" s="0" t="s">
+        <v>158</v>
+      </c>
+      <c r="C69" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D69" s="0" t="s">
         <v>159</v>
       </c>
-      <c r="B69" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E69" s="3">
-        <v>0.73</v>
+        <v>429.52</v>
       </c>
       <c r="F69" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="s">
         <v>160</v>
       </c>
       <c r="B70" s="0" t="s">
         <v>161</v>
       </c>
       <c r="C70" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>162</v>
       </c>
       <c r="E70" s="3">
-        <v>69.07</v>
+        <v>226.76</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="s">
         <v>163</v>
       </c>
       <c r="B71" s="0" t="s">
         <v>164</v>
       </c>
       <c r="C71" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="E71" s="3">
-        <v>202.2</v>
+        <v>35.63</v>
       </c>
       <c r="F71" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B72" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="C72" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="E72" s="3">
-        <v>2.28</v>
+        <v>108.77</v>
       </c>
       <c r="F72" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B73" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="C73" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="E73" s="3">
-        <v>162.46</v>
+        <v>539.87</v>
       </c>
       <c r="F73" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B74" s="0" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="C74" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D74" s="0" t="s">
-        <v>173</v>
+      <c r="D74" s="1" t="s">
+        <v>174</v>
       </c>
       <c r="E74" s="3">
-        <v>7.61</v>
+        <v>1326.54</v>
       </c>
       <c r="F74" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B75" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="C75" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D75" s="0" t="s">
+      <c r="D75" s="1" t="s">
         <v>176</v>
       </c>
       <c r="E75" s="3">
-        <v>830.55</v>
+        <v>866.16</v>
       </c>
       <c r="F75" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="s">
         <v>177</v>
       </c>
       <c r="B76" s="0" t="s">
         <v>178</v>
       </c>
       <c r="C76" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D76" s="0" t="s">
+      <c r="D76" s="1" t="s">
         <v>179</v>
       </c>
       <c r="E76" s="3">
-        <v>429.52</v>
+        <v>654.93</v>
       </c>
       <c r="F76" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0" t="s">
         <v>180</v>
       </c>
       <c r="B77" s="0" t="s">
         <v>181</v>
       </c>
       <c r="C77" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D77" s="0" t="s">
-        <v>182</v>
+      <c r="D77" s="1" t="s">
+        <v>179</v>
       </c>
       <c r="E77" s="3">
-        <v>226.76</v>
+        <v>278.5</v>
       </c>
       <c r="F77" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="s">
+        <v>182</v>
+      </c>
+      <c r="B78" s="0" t="s">
+        <v>181</v>
+      </c>
+      <c r="C78" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D78" s="1" t="s">
         <v>183</v>
       </c>
-      <c r="B78" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E78" s="3">
-        <v>35.63</v>
+        <v>893.01</v>
       </c>
       <c r="F78" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="B79" s="0" t="s">
-        <v>187</v>
+        <v>181</v>
       </c>
       <c r="C79" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D79" s="0" t="s">
-        <v>188</v>
+      <c r="D79" s="1" t="s">
+        <v>185</v>
       </c>
       <c r="E79" s="3">
-        <v>108.77</v>
+        <v>1523.98</v>
       </c>
       <c r="F79" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="s">
-        <v>189</v>
+        <v>186</v>
       </c>
       <c r="B80" s="0" t="s">
-        <v>190</v>
+        <v>181</v>
       </c>
       <c r="C80" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D80" s="0" t="s">
-        <v>191</v>
+      <c r="D80" s="1" t="s">
+        <v>187</v>
       </c>
       <c r="E80" s="3">
-        <v>539.87</v>
+        <v>1368.56</v>
       </c>
       <c r="F80" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="s">
-        <v>192</v>
+        <v>188</v>
       </c>
       <c r="B81" s="0" t="s">
-        <v>193</v>
+        <v>189</v>
       </c>
       <c r="C81" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D81" s="0" t="s">
-        <v>194</v>
+      <c r="D81" s="1" t="s">
+        <v>190</v>
       </c>
       <c r="E81" s="3">
-        <v>123.16</v>
+        <v>98.85</v>
       </c>
       <c r="F81" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0" t="s">
-        <v>195</v>
+        <v>191</v>
       </c>
       <c r="B82" s="0" t="s">
-        <v>196</v>
+        <v>192</v>
       </c>
       <c r="C82" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D82" s="1" t="s">
-        <v>197</v>
+        <v>193</v>
       </c>
       <c r="E82" s="3">
-        <v>542.96</v>
+        <v>2650.61</v>
       </c>
       <c r="F82" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="0" t="s">
-        <v>198</v>
+        <v>194</v>
       </c>
       <c r="B83" s="0" t="s">
-        <v>199</v>
+        <v>195</v>
       </c>
       <c r="C83" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D83" s="1" t="s">
-        <v>200</v>
+      <c r="D83" s="0" t="s">
+        <v>196</v>
       </c>
       <c r="E83" s="3">
-        <v>1326.54</v>
+        <v>11.66</v>
       </c>
       <c r="F83" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0" t="s">
-        <v>201</v>
+        <v>197</v>
       </c>
       <c r="B84" s="0" t="s">
+        <v>198</v>
+      </c>
+      <c r="C84" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D84" s="0" t="s">
         <v>199</v>
       </c>
-      <c r="C84" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E84" s="3">
-        <v>866.16</v>
+        <v>27.06</v>
       </c>
       <c r="F84" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0" t="s">
-        <v>203</v>
+        <v>200</v>
       </c>
       <c r="B85" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="C85" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D85" s="1" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E85" s="3">
-        <v>654.93</v>
+        <v>1415.26</v>
       </c>
       <c r="F85" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="B86" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
       <c r="C86" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D86" s="1" t="s">
         <v>205</v>
       </c>
       <c r="E86" s="3">
-        <v>278.5</v>
+        <v>250</v>
       </c>
       <c r="F86" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
       <c r="B87" s="0" t="s">
         <v>207</v>
       </c>
       <c r="C87" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D87" s="1" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="E87" s="3">
-        <v>893.01</v>
+        <v>896.38</v>
       </c>
       <c r="F87" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="0" t="s">
+        <v>209</v>
+      </c>
+      <c r="B88" s="0" t="s">
         <v>210</v>
-      </c>
-[...1 lines deleted...]
-        <v>207</v>
       </c>
       <c r="C88" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D88" s="1" t="s">
         <v>211</v>
       </c>
       <c r="E88" s="3">
-        <v>1523.98</v>
+        <v>3685.35</v>
       </c>
       <c r="F88" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="0" t="s">
         <v>212</v>
       </c>
       <c r="B89" s="0" t="s">
-        <v>207</v>
+        <v>213</v>
       </c>
       <c r="C89" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D89" s="1" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="E89" s="3">
-        <v>1368.56</v>
+        <v>156.42</v>
       </c>
       <c r="F89" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B90" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="C90" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D90" s="1" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="E90" s="3">
-        <v>98.85</v>
+        <v>872.46</v>
       </c>
       <c r="F90" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B91" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="C91" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D91" s="1" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="E91" s="3">
-        <v>181.93</v>
+        <v>104.35</v>
       </c>
       <c r="F91" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B92" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="C92" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D92" s="1" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="E92" s="3">
-        <v>181.93</v>
+        <v>177.04</v>
       </c>
       <c r="F92" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="0" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="B93" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="C93" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D93" s="1" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E93" s="3">
-        <v>1751.33</v>
+        <v>228.62</v>
       </c>
       <c r="F93" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="B94" s="0" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="C94" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D94" s="1" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="E94" s="3">
-        <v>2650.61</v>
+        <v>1068.44</v>
       </c>
       <c r="F94" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="0" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="B95" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="C95" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D95" s="0" t="s">
-        <v>228</v>
+      <c r="D95" s="1" t="s">
+        <v>230</v>
       </c>
       <c r="E95" s="3">
-        <v>669.62</v>
+        <v>26.1</v>
       </c>
       <c r="F95" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="B96" s="0" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="C96" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D96" s="0" t="s">
-        <v>231</v>
+      <c r="D96" s="1" t="s">
+        <v>227</v>
       </c>
       <c r="E96" s="3">
-        <v>11.66</v>
+        <v>871.06</v>
       </c>
       <c r="F96" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B97" s="0" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="C97" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D97" s="0" t="s">
-        <v>234</v>
+      <c r="D97" s="1" t="s">
+        <v>235</v>
       </c>
       <c r="E97" s="3">
-        <v>162.33</v>
+        <v>619.98</v>
       </c>
       <c r="F97" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B98" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="C98" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="E98" s="3">
-        <v>27.06</v>
+        <v>138.15</v>
       </c>
       <c r="F98" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B99" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="C99" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D99" s="1" t="s">
-        <v>240</v>
+      <c r="D99" s="0" t="s">
+        <v>241</v>
       </c>
       <c r="E99" s="3">
-        <v>1415.26</v>
+        <v>65.11</v>
       </c>
       <c r="F99" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B100" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="C100" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D100" s="1" t="s">
-        <v>243</v>
+      <c r="D100" s="0" t="s">
+        <v>244</v>
       </c>
       <c r="E100" s="3">
-        <v>9949.81</v>
+        <v>308.36</v>
       </c>
       <c r="F100" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="0" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B101" s="0" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="C101" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D101" s="1" t="s">
-        <v>246</v>
+      <c r="D101" s="0" t="s">
+        <v>247</v>
       </c>
       <c r="E101" s="3">
-        <v>87.52</v>
+        <v>36.57</v>
       </c>
       <c r="F101" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="B102" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="C102" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D102" s="1" t="s">
-        <v>249</v>
+      <c r="D102" s="0" t="s">
+        <v>250</v>
       </c>
       <c r="E102" s="3">
-        <v>250</v>
+        <v>15.65</v>
       </c>
       <c r="F102" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="B103" s="0" t="s">
-        <v>251</v>
+        <v>234</v>
       </c>
       <c r="C103" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D103" s="1" t="s">
+      <c r="D103" s="0" t="s">
         <v>252</v>
       </c>
       <c r="E103" s="3">
-        <v>282.68</v>
+        <v>56.42</v>
       </c>
       <c r="F103" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="0" t="s">
         <v>253</v>
       </c>
       <c r="B104" s="0" t="s">
+        <v>207</v>
+      </c>
+      <c r="C104" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D104" s="0" t="s">
         <v>254</v>
       </c>
-      <c r="C104" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E104" s="3">
-        <v>64.9</v>
+        <v>66.31</v>
       </c>
       <c r="F104" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="0" t="s">
+        <v>255</v>
+      </c>
+      <c r="B105" s="0" t="s">
         <v>256</v>
       </c>
-      <c r="B105" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C105" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D105" s="1" t="s">
-        <v>258</v>
+      <c r="D105" s="0" t="s">
+        <v>150</v>
       </c>
       <c r="E105" s="3">
-        <v>896.38</v>
+        <v>240.29</v>
       </c>
       <c r="F105" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="B106" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
       <c r="C106" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D106" s="1" t="s">
-        <v>261</v>
+        <v>208</v>
       </c>
       <c r="E106" s="3">
-        <v>3685.35</v>
+        <v>43.35</v>
       </c>
       <c r="F106" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="0" t="s">
-        <v>262</v>
+        <v>259</v>
       </c>
       <c r="B107" s="0" t="s">
-        <v>263</v>
+        <v>260</v>
       </c>
       <c r="C107" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D107" s="1" t="s">
-        <v>264</v>
+        <v>261</v>
       </c>
       <c r="E107" s="3">
-        <v>156.42</v>
+        <v>423.91</v>
       </c>
       <c r="F107" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="0" t="s">
-        <v>265</v>
+        <v>262</v>
       </c>
       <c r="B108" s="0" t="s">
-        <v>254</v>
+        <v>263</v>
       </c>
       <c r="C108" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D108" s="1" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
       <c r="E108" s="3">
-        <v>988.87</v>
+        <v>238.43</v>
       </c>
       <c r="F108" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="0" t="s">
+        <v>265</v>
+      </c>
+      <c r="B109" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="C109" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D109" s="0" t="s">
         <v>267</v>
       </c>
-      <c r="B109" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E109" s="3">
-        <v>872.46</v>
+        <v>76.12</v>
       </c>
       <c r="F109" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="0" t="s">
+        <v>268</v>
+      </c>
+      <c r="B110" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="C110" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D110" s="1" t="s">
         <v>270</v>
       </c>
-      <c r="B110" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E110" s="3">
-        <v>104.35</v>
+        <v>272.33</v>
       </c>
       <c r="F110" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="0" t="s">
+        <v>271</v>
+      </c>
+      <c r="B111" s="0" t="s">
+        <v>272</v>
+      </c>
+      <c r="C111" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D111" s="1" t="s">
         <v>273</v>
       </c>
-      <c r="B111" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E111" s="3">
-        <v>177.04</v>
+        <v>242.18</v>
       </c>
       <c r="F111" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="0" t="s">
+        <v>274</v>
+      </c>
+      <c r="B112" s="0" t="s">
+        <v>275</v>
+      </c>
+      <c r="C112" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D112" s="1" t="s">
         <v>276</v>
       </c>
-      <c r="B112" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E112" s="3">
-        <v>228.62</v>
+        <v>1106.26</v>
       </c>
       <c r="F112" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="0" t="s">
         <v>277</v>
       </c>
       <c r="B113" s="0" t="s">
         <v>278</v>
       </c>
       <c r="C113" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D113" s="1" t="s">
         <v>279</v>
       </c>
       <c r="E113" s="3">
-        <v>1068.44</v>
+        <v>1258.96</v>
       </c>
       <c r="F113" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="0" t="s">
         <v>280</v>
       </c>
       <c r="B114" s="0" t="s">
         <v>281</v>
       </c>
       <c r="C114" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D114" s="1" t="s">
         <v>282</v>
       </c>
       <c r="E114" s="3">
-        <v>26.1</v>
+        <v>377.11</v>
       </c>
       <c r="F114" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="0" t="s">
         <v>283</v>
       </c>
       <c r="B115" s="0" t="s">
         <v>284</v>
       </c>
       <c r="C115" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D115" s="1" t="s">
-        <v>279</v>
+        <v>285</v>
       </c>
       <c r="E115" s="3">
-        <v>871.06</v>
+        <v>171.52</v>
       </c>
       <c r="F115" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="B116" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="C116" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D116" s="1" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="E116" s="3">
-        <v>619.98</v>
+        <v>32.65</v>
       </c>
       <c r="F116" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="B117" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="C117" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D117" s="0" t="s">
-        <v>290</v>
+      <c r="D117" s="1" t="s">
+        <v>291</v>
       </c>
       <c r="E117" s="3">
-        <v>138.15</v>
+        <v>976.88</v>
       </c>
       <c r="F117" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="B118" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="C118" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D118" s="0" t="s">
-        <v>293</v>
+      <c r="D118" s="1" t="s">
+        <v>294</v>
       </c>
       <c r="E118" s="3">
-        <v>65.11</v>
+        <v>236.93</v>
       </c>
       <c r="F118" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="B119" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="C119" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D119" s="0" t="s">
-        <v>296</v>
+      <c r="D119" s="1" t="s">
+        <v>297</v>
       </c>
       <c r="E119" s="3">
-        <v>448.94</v>
+        <v>1045.52</v>
       </c>
       <c r="F119" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="0" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="B120" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="C120" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D120" s="0" t="s">
-        <v>299</v>
+      <c r="D120" s="1" t="s">
+        <v>300</v>
       </c>
       <c r="E120" s="3">
-        <v>412.44</v>
+        <v>1183.33</v>
       </c>
       <c r="F120" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="B121" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="C121" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D121" s="0" t="s">
-        <v>302</v>
+      <c r="D121" s="1" t="s">
+        <v>303</v>
       </c>
       <c r="E121" s="3">
-        <v>308.36</v>
+        <v>1325.4</v>
       </c>
       <c r="F121" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="0" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="B122" s="0" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="C122" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D122" s="0" t="s">
-        <v>305</v>
+      <c r="D122" s="1" t="s">
+        <v>306</v>
       </c>
       <c r="E122" s="3">
-        <v>36.57</v>
+        <v>1774.74</v>
       </c>
       <c r="F122" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="0" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="B123" s="0" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="C123" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D123" s="0" t="s">
-        <v>308</v>
+      <c r="D123" s="1" t="s">
+        <v>309</v>
       </c>
       <c r="E123" s="3">
-        <v>98.39</v>
+        <v>878.24</v>
       </c>
       <c r="F123" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="0" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="B124" s="0" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="C124" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D124" s="0" t="s">
-        <v>311</v>
+      <c r="D124" s="1" t="s">
+        <v>312</v>
       </c>
       <c r="E124" s="3">
-        <v>15.65</v>
+        <v>302.83</v>
       </c>
       <c r="F124" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="0" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="B125" s="0" t="s">
-        <v>286</v>
+        <v>311</v>
       </c>
       <c r="C125" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D125" s="0" t="s">
-        <v>313</v>
+      <c r="D125" s="1" t="s">
+        <v>314</v>
       </c>
       <c r="E125" s="3">
-        <v>56.42</v>
+        <v>2345.19</v>
       </c>
       <c r="F125" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="0" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="B126" s="0" t="s">
-        <v>315</v>
+        <v>46</v>
       </c>
       <c r="C126" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D126" s="0" t="s">
+      <c r="D126" s="1" t="s">
         <v>316</v>
       </c>
       <c r="E126" s="3">
-        <v>98.76</v>
+        <v>23</v>
       </c>
       <c r="F126" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="0" t="s">
         <v>317</v>
       </c>
       <c r="B127" s="0" t="s">
-        <v>257</v>
+        <v>96</v>
       </c>
       <c r="C127" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D127" s="0" t="s">
+      <c r="D127" s="1" t="s">
         <v>318</v>
       </c>
       <c r="E127" s="3">
-        <v>66.31</v>
+        <v>0.04</v>
       </c>
       <c r="F127" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="0" t="s">
         <v>319</v>
       </c>
       <c r="B128" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="C128" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D128" s="1" t="s">
         <v>320</v>
       </c>
-      <c r="C128" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E128" s="3">
-        <v>240.29</v>
+        <v>4.08</v>
       </c>
       <c r="F128" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="0" t="s">
         <v>321</v>
       </c>
       <c r="B129" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="C129" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D129" s="1" t="s">
         <v>322</v>
       </c>
-      <c r="C129" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E129" s="3">
-        <v>43.35</v>
+        <v>4.65</v>
       </c>
       <c r="F129" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="0" t="s">
         <v>323</v>
       </c>
       <c r="B130" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="C130" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D130" s="1" t="s">
         <v>324</v>
       </c>
-      <c r="C130" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E130" s="3">
-        <v>4.98</v>
+        <v>25.63</v>
       </c>
       <c r="F130" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="0" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="B131" s="0" t="s">
-        <v>327</v>
+        <v>96</v>
       </c>
       <c r="C131" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D131" s="1" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="E131" s="3">
-        <v>423.91</v>
+        <v>6.01</v>
       </c>
       <c r="F131" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="0" t="s">
-        <v>329</v>
+        <v>326</v>
       </c>
       <c r="B132" s="0" t="s">
-        <v>330</v>
+        <v>96</v>
       </c>
       <c r="C132" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D132" s="1" t="s">
-        <v>331</v>
+        <v>327</v>
       </c>
       <c r="E132" s="3">
-        <v>238.43</v>
+        <v>23.2</v>
       </c>
       <c r="F132" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="0" t="s">
-        <v>332</v>
+        <v>328</v>
       </c>
       <c r="B133" s="0" t="s">
-        <v>333</v>
+        <v>96</v>
       </c>
       <c r="C133" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D133" s="0" t="s">
-        <v>334</v>
+      <c r="D133" s="1" t="s">
+        <v>327</v>
       </c>
       <c r="E133" s="3">
-        <v>76.12</v>
+        <v>6.01</v>
       </c>
       <c r="F133" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="0" t="s">
-        <v>335</v>
+        <v>329</v>
       </c>
       <c r="B134" s="0" t="s">
-        <v>336</v>
+        <v>96</v>
       </c>
       <c r="C134" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D134" s="1" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E134" s="3">
-        <v>272.33</v>
+        <v>0.12</v>
       </c>
       <c r="F134" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="0" t="s">
-        <v>338</v>
+        <v>331</v>
       </c>
       <c r="B135" s="0" t="s">
-        <v>339</v>
+        <v>96</v>
       </c>
       <c r="C135" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D135" s="1" t="s">
-        <v>340</v>
+        <v>330</v>
       </c>
       <c r="E135" s="3">
-        <v>364.3</v>
+        <v>0.02</v>
       </c>
       <c r="F135" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="B136" s="0" t="s">
-        <v>342</v>
+        <v>96</v>
       </c>
       <c r="C136" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D136" s="1" t="s">
-        <v>343</v>
+        <v>333</v>
       </c>
       <c r="E136" s="3">
-        <v>1106.26</v>
+        <v>4.08</v>
       </c>
       <c r="F136" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="0" t="s">
-        <v>344</v>
+        <v>334</v>
       </c>
       <c r="B137" s="0" t="s">
-        <v>345</v>
+        <v>96</v>
       </c>
       <c r="C137" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D137" s="1" t="s">
-        <v>346</v>
+        <v>335</v>
       </c>
       <c r="E137" s="3">
-        <v>1258.96</v>
+        <v>4.65</v>
       </c>
       <c r="F137" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="0" t="s">
-        <v>347</v>
+        <v>336</v>
       </c>
       <c r="B138" s="0" t="s">
-        <v>348</v>
+        <v>96</v>
       </c>
       <c r="C138" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D138" s="1" t="s">
-        <v>349</v>
+        <v>337</v>
       </c>
       <c r="E138" s="3">
-        <v>377.11</v>
+        <v>3.44</v>
       </c>
       <c r="F138" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="0" t="s">
-        <v>350</v>
+        <v>338</v>
       </c>
       <c r="B139" s="0" t="s">
-        <v>351</v>
+        <v>96</v>
       </c>
       <c r="C139" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D139" s="1" t="s">
-        <v>352</v>
+        <v>339</v>
       </c>
       <c r="E139" s="3">
-        <v>171.52</v>
+        <v>1.9</v>
       </c>
       <c r="F139" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="0" t="s">
-        <v>353</v>
+        <v>340</v>
       </c>
       <c r="B140" s="0" t="s">
-        <v>354</v>
+        <v>341</v>
       </c>
       <c r="C140" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D140" s="1" t="s">
-        <v>355</v>
+      <c r="D140" s="0" t="s">
+        <v>342</v>
       </c>
       <c r="E140" s="3">
-        <v>32.65</v>
+        <v>179.45</v>
       </c>
       <c r="F140" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="0" t="s">
-        <v>356</v>
+        <v>343</v>
       </c>
       <c r="B141" s="0" t="s">
-        <v>357</v>
+        <v>344</v>
       </c>
       <c r="C141" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D141" s="1" t="s">
-        <v>358</v>
+      <c r="D141" s="0" t="s">
+        <v>345</v>
       </c>
       <c r="E141" s="3">
-        <v>976.88</v>
+        <v>129.33</v>
       </c>
       <c r="F141" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="0" t="s">
-        <v>359</v>
+        <v>346</v>
       </c>
       <c r="B142" s="0" t="s">
-        <v>360</v>
+        <v>347</v>
       </c>
       <c r="C142" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D142" s="1" t="s">
-        <v>361</v>
+      <c r="D142" s="0" t="s">
+        <v>150</v>
       </c>
       <c r="E142" s="3">
-        <v>236.93</v>
+        <v>42.69</v>
       </c>
       <c r="F142" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="0" t="s">
-        <v>362</v>
+        <v>348</v>
       </c>
       <c r="B143" s="0" t="s">
-        <v>363</v>
+        <v>349</v>
       </c>
       <c r="C143" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D143" s="1" t="s">
-        <v>364</v>
+      <c r="D143" s="0" t="s">
+        <v>350</v>
       </c>
       <c r="E143" s="3">
-        <v>1205.52</v>
+        <v>223.31</v>
       </c>
       <c r="F143" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="0" t="s">
-        <v>365</v>
+        <v>351</v>
       </c>
       <c r="B144" s="0" t="s">
-        <v>366</v>
+        <v>352</v>
       </c>
       <c r="C144" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D144" s="1" t="s">
-        <v>367</v>
+      <c r="D144" s="0" t="s">
+        <v>353</v>
       </c>
       <c r="E144" s="3">
-        <v>1183.33</v>
+        <v>393.22</v>
       </c>
       <c r="F144" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="0" t="s">
-        <v>368</v>
+        <v>354</v>
       </c>
       <c r="B145" s="0" t="s">
-        <v>369</v>
+        <v>355</v>
       </c>
       <c r="C145" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D145" s="1" t="s">
-        <v>370</v>
+      <c r="D145" s="0" t="s">
+        <v>356</v>
       </c>
       <c r="E145" s="3">
-        <v>844.33</v>
+        <v>2032.57</v>
       </c>
       <c r="F145" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="0" t="s">
-        <v>371</v>
+        <v>357</v>
       </c>
       <c r="B146" s="0" t="s">
-        <v>372</v>
+        <v>358</v>
       </c>
       <c r="C146" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D146" s="1" t="s">
-        <v>373</v>
+      <c r="D146" s="0" t="s">
+        <v>359</v>
       </c>
       <c r="E146" s="3">
-        <v>1325.4</v>
+        <v>112.62</v>
       </c>
       <c r="F146" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="0" t="s">
-        <v>374</v>
+        <v>360</v>
       </c>
       <c r="B147" s="0" t="s">
-        <v>375</v>
+        <v>361</v>
       </c>
       <c r="C147" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D147" s="1" t="s">
-        <v>376</v>
+      <c r="D147" s="0" t="s">
+        <v>362</v>
       </c>
       <c r="E147" s="3">
-        <v>1774.74</v>
+        <v>27.25</v>
       </c>
       <c r="F147" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="0" t="s">
-        <v>377</v>
+        <v>363</v>
       </c>
       <c r="B148" s="0" t="s">
-        <v>378</v>
+        <v>364</v>
       </c>
       <c r="C148" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D148" s="1" t="s">
-        <v>379</v>
+      <c r="D148" s="0" t="s">
+        <v>365</v>
       </c>
       <c r="E148" s="3">
-        <v>878.24</v>
+        <v>281.37</v>
       </c>
       <c r="F148" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="0" t="s">
-        <v>380</v>
+        <v>366</v>
       </c>
       <c r="B149" s="0" t="s">
-        <v>381</v>
+        <v>367</v>
       </c>
       <c r="C149" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D149" s="1" t="s">
-        <v>382</v>
+        <v>368</v>
       </c>
       <c r="E149" s="3">
-        <v>302.83</v>
+        <v>7519.11</v>
       </c>
       <c r="F149" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="0" t="s">
-        <v>383</v>
+        <v>369</v>
       </c>
       <c r="B150" s="0" t="s">
-        <v>381</v>
+        <v>370</v>
       </c>
       <c r="C150" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D150" s="1" t="s">
-        <v>384</v>
+        <v>371</v>
       </c>
       <c r="E150" s="3">
-        <v>2345.19</v>
+        <v>2604.56</v>
       </c>
       <c r="F150" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="0" t="s">
-        <v>385</v>
+        <v>372</v>
       </c>
       <c r="B151" s="0" t="s">
-        <v>52</v>
+        <v>373</v>
       </c>
       <c r="C151" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D151" s="1" t="s">
-        <v>386</v>
+        <v>374</v>
       </c>
       <c r="E151" s="3">
-        <v>23</v>
+        <v>1149.2</v>
       </c>
       <c r="F151" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="0" t="s">
-        <v>387</v>
+        <v>375</v>
       </c>
       <c r="B152" s="0" t="s">
-        <v>108</v>
+        <v>376</v>
       </c>
       <c r="C152" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D152" s="1" t="s">
-        <v>388</v>
+        <v>377</v>
       </c>
       <c r="E152" s="3">
-        <v>0.04</v>
+        <v>7449</v>
       </c>
       <c r="F152" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="0" t="s">
-        <v>389</v>
+        <v>378</v>
       </c>
       <c r="B153" s="0" t="s">
-        <v>108</v>
+        <v>379</v>
       </c>
       <c r="C153" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D153" s="1" t="s">
-        <v>390</v>
+        <v>380</v>
       </c>
       <c r="E153" s="3">
-        <v>4.08</v>
+        <v>317.14</v>
       </c>
       <c r="F153" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="0" t="s">
-        <v>391</v>
+        <v>381</v>
       </c>
       <c r="B154" s="0" t="s">
-        <v>108</v>
+        <v>382</v>
       </c>
       <c r="C154" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D154" s="1" t="s">
-        <v>392</v>
+        <v>383</v>
       </c>
       <c r="E154" s="3">
-        <v>4.65</v>
+        <v>205.01</v>
       </c>
       <c r="F154" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="0" t="s">
-        <v>393</v>
+        <v>384</v>
       </c>
       <c r="B155" s="0" t="s">
-        <v>108</v>
+        <v>385</v>
       </c>
       <c r="C155" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D155" s="1" t="s">
-        <v>394</v>
+        <v>386</v>
       </c>
       <c r="E155" s="3">
-        <v>25.63</v>
+        <v>1057.13</v>
       </c>
       <c r="F155" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="0" t="s">
-        <v>395</v>
+        <v>387</v>
       </c>
       <c r="B156" s="0" t="s">
-        <v>108</v>
+        <v>388</v>
       </c>
       <c r="C156" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D156" s="1" t="s">
-        <v>394</v>
+        <v>389</v>
       </c>
       <c r="E156" s="3">
-        <v>6.01</v>
+        <v>2.38</v>
       </c>
       <c r="F156" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="0" t="s">
-        <v>396</v>
+        <v>390</v>
       </c>
       <c r="B157" s="0" t="s">
-        <v>108</v>
+        <v>391</v>
       </c>
       <c r="C157" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D157" s="1" t="s">
-        <v>397</v>
+        <v>392</v>
       </c>
       <c r="E157" s="3">
-        <v>23.2</v>
+        <v>1012.73</v>
       </c>
       <c r="F157" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="0" t="s">
-        <v>398</v>
+        <v>393</v>
       </c>
       <c r="B158" s="0" t="s">
-        <v>108</v>
+        <v>394</v>
       </c>
       <c r="C158" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D158" s="1" t="s">
-        <v>397</v>
+      <c r="D158" s="0" t="s">
+        <v>395</v>
       </c>
       <c r="E158" s="3">
-        <v>6.01</v>
+        <v>201</v>
       </c>
       <c r="F158" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="0" t="s">
-        <v>399</v>
+        <v>396</v>
       </c>
       <c r="B159" s="0" t="s">
-        <v>108</v>
+        <v>397</v>
       </c>
       <c r="C159" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D159" s="1" t="s">
-        <v>400</v>
+      <c r="D159" s="0" t="s">
+        <v>398</v>
       </c>
       <c r="E159" s="3">
-        <v>0.12</v>
+        <v>106.79</v>
       </c>
       <c r="F159" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="B160" s="0" t="s">
-        <v>108</v>
+        <v>400</v>
       </c>
       <c r="C160" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D160" s="1" t="s">
-        <v>400</v>
+      <c r="D160" s="0" t="s">
+        <v>150</v>
       </c>
       <c r="E160" s="3">
-        <v>0.02</v>
+        <v>51.35</v>
       </c>
       <c r="F160" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="B161" s="0" t="s">
         <v>402</v>
       </c>
-      <c r="B161" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C161" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D161" s="1" t="s">
+      <c r="D161" s="0" t="s">
         <v>403</v>
       </c>
       <c r="E161" s="3">
-        <v>4.08</v>
+        <v>107.29</v>
       </c>
       <c r="F161" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="0" t="s">
         <v>404</v>
       </c>
       <c r="B162" s="0" t="s">
-        <v>108</v>
+        <v>405</v>
       </c>
       <c r="C162" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D162" s="1" t="s">
-        <v>405</v>
+      <c r="D162" s="0" t="s">
+        <v>406</v>
       </c>
       <c r="E162" s="3">
-        <v>4.65</v>
+        <v>44.62</v>
       </c>
       <c r="F162" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="0" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="B163" s="0" t="s">
-        <v>108</v>
+        <v>408</v>
       </c>
       <c r="C163" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D163" s="1" t="s">
-        <v>407</v>
+        <v>179</v>
       </c>
       <c r="E163" s="3">
-        <v>3.44</v>
+        <v>45.93</v>
       </c>
       <c r="F163" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="0" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="B164" s="0" t="s">
-        <v>108</v>
+        <v>410</v>
       </c>
       <c r="C164" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D164" s="1" t="s">
-        <v>409</v>
+      <c r="D164" s="0" t="s">
+        <v>411</v>
       </c>
       <c r="E164" s="3">
-        <v>1.9</v>
+        <v>84.7</v>
       </c>
       <c r="F164" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="B165" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="C165" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D165" s="0" t="s">
-        <v>162</v>
+      <c r="D165" s="1" t="s">
+        <v>414</v>
       </c>
       <c r="E165" s="3">
-        <v>1276.4</v>
+        <v>625.47</v>
       </c>
       <c r="F165" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="0" t="s">
-        <v>412</v>
+        <v>415</v>
       </c>
       <c r="B166" s="0" t="s">
-        <v>413</v>
+        <v>416</v>
       </c>
       <c r="C166" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D166" s="0" t="s">
-        <v>414</v>
+      <c r="D166" s="1" t="s">
+        <v>417</v>
       </c>
       <c r="E166" s="3">
-        <v>179.45</v>
+        <v>769.22</v>
       </c>
       <c r="F166" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="0" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="B167" s="0" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="C167" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D167" s="0" t="s">
-        <v>417</v>
+      <c r="D167" s="1" t="s">
+        <v>420</v>
       </c>
       <c r="E167" s="3">
-        <v>60.81</v>
+        <v>732.97</v>
       </c>
       <c r="F167" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="0" t="s">
-        <v>418</v>
+        <v>421</v>
       </c>
       <c r="B168" s="0" t="s">
-        <v>419</v>
+        <v>422</v>
       </c>
       <c r="C168" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D168" s="0" t="s">
-        <v>420</v>
+      <c r="D168" s="1" t="s">
+        <v>423</v>
       </c>
       <c r="E168" s="3">
-        <v>129.33</v>
+        <v>1648.2</v>
       </c>
       <c r="F168" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="0" t="s">
-        <v>421</v>
+        <v>424</v>
       </c>
       <c r="B169" s="0" t="s">
-        <v>422</v>
+        <v>90</v>
       </c>
       <c r="C169" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D169" s="0" t="s">
-        <v>162</v>
+      <c r="D169" s="1" t="s">
+        <v>425</v>
       </c>
       <c r="E169" s="3">
-        <v>42.69</v>
+        <v>961.41</v>
       </c>
       <c r="F169" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="0" t="s">
-        <v>423</v>
+        <v>426</v>
       </c>
       <c r="B170" s="0" t="s">
-        <v>424</v>
+        <v>90</v>
       </c>
       <c r="C170" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D170" s="0" t="s">
-        <v>425</v>
+      <c r="D170" s="1" t="s">
+        <v>427</v>
       </c>
       <c r="E170" s="3">
-        <v>223.31</v>
+        <v>219.37</v>
       </c>
       <c r="F170" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="B171" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
       <c r="C171" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D171" s="0" t="s">
-        <v>428</v>
+      <c r="D171" s="1" t="s">
+        <v>430</v>
       </c>
       <c r="E171" s="3">
-        <v>210.56</v>
+        <v>670.28</v>
       </c>
       <c r="F171" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="B172" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
       <c r="C172" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D172" s="0" t="s">
-        <v>431</v>
+      <c r="D172" s="1" t="s">
+        <v>433</v>
       </c>
       <c r="E172" s="3">
-        <v>393.22</v>
+        <v>426.73</v>
       </c>
       <c r="F172" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="B173" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
       <c r="C173" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D173" s="0" t="s">
-        <v>434</v>
+      <c r="D173" s="1" t="s">
+        <v>427</v>
       </c>
       <c r="E173" s="3">
-        <v>2032.57</v>
+        <v>6.96</v>
       </c>
       <c r="F173" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="B174" s="0" t="s">
-        <v>436</v>
+        <v>432</v>
       </c>
       <c r="C174" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D174" s="0" t="s">
+      <c r="D174" s="1" t="s">
         <v>437</v>
       </c>
       <c r="E174" s="3">
-        <v>112.62</v>
+        <v>414.48</v>
       </c>
       <c r="F174" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="0" t="s">
         <v>438</v>
       </c>
       <c r="B175" s="0" t="s">
         <v>439</v>
       </c>
       <c r="C175" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D175" s="0" t="s">
+      <c r="D175" s="1" t="s">
         <v>440</v>
       </c>
       <c r="E175" s="3">
-        <v>118.24</v>
+        <v>728.85</v>
       </c>
       <c r="F175" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="0" t="s">
         <v>441</v>
       </c>
       <c r="B176" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="C176" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D176" s="1" t="s">
         <v>442</v>
       </c>
-      <c r="C176" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E176" s="3">
-        <v>27.25</v>
+        <v>222.78</v>
       </c>
       <c r="F176" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="0" t="s">
+        <v>443</v>
+      </c>
+      <c r="B177" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="C177" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D177" s="1" t="s">
         <v>444</v>
       </c>
-      <c r="B177" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E177" s="3">
-        <v>281.37</v>
+        <v>177.7</v>
       </c>
       <c r="F177" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="0" t="s">
+        <v>445</v>
+      </c>
+      <c r="B178" s="0" t="s">
+        <v>446</v>
+      </c>
+      <c r="C178" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D178" s="0" t="s">
         <v>447</v>
       </c>
-      <c r="B178" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E178" s="3">
-        <v>7519.11</v>
+        <v>267.59</v>
       </c>
       <c r="F178" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="0" t="s">
+        <v>448</v>
+      </c>
+      <c r="B179" s="0" t="s">
+        <v>449</v>
+      </c>
+      <c r="C179" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D179" s="0" t="s">
         <v>450</v>
       </c>
-      <c r="B179" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E179" s="3">
-        <v>2604.56</v>
+        <v>936.99</v>
       </c>
       <c r="F179" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="0" t="s">
+        <v>451</v>
+      </c>
+      <c r="B180" s="0" t="s">
+        <v>452</v>
+      </c>
+      <c r="C180" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D180" s="0" t="s">
         <v>453</v>
       </c>
-      <c r="B180" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E180" s="3">
-        <v>1399.2</v>
+        <v>372.77</v>
       </c>
       <c r="F180" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="0" t="s">
+        <v>454</v>
+      </c>
+      <c r="B181" s="0" t="s">
+        <v>455</v>
+      </c>
+      <c r="C181" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D181" s="0" t="s">
         <v>456</v>
       </c>
-      <c r="B181" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E181" s="3">
-        <v>1463</v>
+        <v>372.77</v>
       </c>
       <c r="F181" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="0" t="s">
+        <v>457</v>
+      </c>
+      <c r="B182" s="0" t="s">
+        <v>458</v>
+      </c>
+      <c r="C182" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D182" s="0" t="s">
         <v>459</v>
       </c>
-      <c r="B182" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E182" s="3">
-        <v>7949</v>
+        <v>215.22</v>
       </c>
       <c r="F182" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="B183" s="0" t="s">
+        <v>461</v>
+      </c>
+      <c r="C183" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D183" s="0" t="s">
         <v>462</v>
       </c>
-      <c r="B183" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E183" s="3">
-        <v>317.14</v>
+        <v>35.36</v>
       </c>
       <c r="F183" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="B184" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="C184" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D184" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="B184" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E184" s="3">
-        <v>3216.76</v>
+        <v>612</v>
       </c>
       <c r="F184" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="0" t="s">
+        <v>466</v>
+      </c>
+      <c r="B185" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="C185" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D185" s="0" t="s">
         <v>468</v>
       </c>
-      <c r="B185" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E185" s="3">
-        <v>205.01</v>
+        <v>1285.39</v>
       </c>
       <c r="F185" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="0" t="s">
+        <v>469</v>
+      </c>
+      <c r="B186" s="0" t="s">
+        <v>470</v>
+      </c>
+      <c r="C186" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D186" s="0" t="s">
         <v>471</v>
       </c>
-      <c r="B186" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E186" s="3">
-        <v>1057.13</v>
+        <v>724.95</v>
       </c>
       <c r="F186" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="0" t="s">
+        <v>472</v>
+      </c>
+      <c r="B187" s="0" t="s">
+        <v>473</v>
+      </c>
+      <c r="C187" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D187" s="0" t="s">
         <v>474</v>
       </c>
-      <c r="B187" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E187" s="3">
-        <v>2.38</v>
+        <v>1106.99</v>
       </c>
       <c r="F187" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="B188" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="C188" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D188" s="0" t="s">
         <v>477</v>
       </c>
-      <c r="B188" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E188" s="3">
-        <v>1077.73</v>
+        <v>70.65</v>
       </c>
       <c r="F188" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="0" t="s">
+        <v>478</v>
+      </c>
+      <c r="B189" s="0" t="s">
+        <v>479</v>
+      </c>
+      <c r="C189" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D189" s="0" t="s">
         <v>480</v>
       </c>
-      <c r="B189" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E189" s="3">
-        <v>251</v>
+        <v>140.76</v>
       </c>
       <c r="F189" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="0" t="s">
+        <v>481</v>
+      </c>
+      <c r="B190" s="0" t="s">
+        <v>482</v>
+      </c>
+      <c r="C190" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D190" s="1" t="s">
         <v>483</v>
       </c>
-      <c r="B190" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E190" s="3">
-        <v>106.79</v>
+        <v>1797.35</v>
       </c>
       <c r="F190" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="0" t="s">
+        <v>484</v>
+      </c>
+      <c r="B191" s="0" t="s">
+        <v>485</v>
+      </c>
+      <c r="C191" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D191" s="1" t="s">
         <v>486</v>
       </c>
-      <c r="B191" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E191" s="3">
-        <v>167.61</v>
+        <v>378.6</v>
       </c>
       <c r="F191" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="0" t="s">
+        <v>487</v>
+      </c>
+      <c r="B192" s="0" t="s">
+        <v>488</v>
+      </c>
+      <c r="C192" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D192" s="1" t="s">
         <v>489</v>
       </c>
-      <c r="B192" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E192" s="3">
-        <v>51.35</v>
+        <v>515.98</v>
       </c>
       <c r="F192" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="0" t="s">
+        <v>490</v>
+      </c>
+      <c r="B193" s="0" t="s">
         <v>491</v>
       </c>
-      <c r="B193" s="0" t="s">
+      <c r="C193" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D193" s="1" t="s">
         <v>492</v>
       </c>
-      <c r="C193" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E193" s="3">
-        <v>316.78</v>
+        <v>2761.75</v>
       </c>
       <c r="F193" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="0" t="s">
+        <v>493</v>
+      </c>
+      <c r="B194" s="0" t="s">
         <v>494</v>
       </c>
-      <c r="B194" s="0" t="s">
+      <c r="C194" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D194" s="1" t="s">
         <v>495</v>
       </c>
-      <c r="C194" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E194" s="3">
-        <v>107.29</v>
+        <v>286.96</v>
       </c>
       <c r="F194" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="0" t="s">
+        <v>496</v>
+      </c>
+      <c r="B195" s="0" t="s">
         <v>497</v>
       </c>
-      <c r="B195" s="0" t="s">
+      <c r="C195" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D195" s="1" t="s">
         <v>498</v>
       </c>
-      <c r="C195" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E195" s="3">
-        <v>44.62</v>
+        <v>2456.38</v>
       </c>
       <c r="F195" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="0" t="s">
+        <v>499</v>
+      </c>
+      <c r="B196" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="B196" s="0" t="s">
+      <c r="C196" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D196" s="1" t="s">
         <v>501</v>
       </c>
-      <c r="C196" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E196" s="3">
-        <v>45.93</v>
+        <v>352.74</v>
       </c>
       <c r="F196" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="0" t="s">
         <v>502</v>
       </c>
       <c r="B197" s="0" t="s">
         <v>503</v>
       </c>
       <c r="C197" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D197" s="0" t="s">
+      <c r="D197" s="1" t="s">
         <v>504</v>
       </c>
       <c r="E197" s="3">
-        <v>84.7</v>
+        <v>326.98</v>
       </c>
       <c r="F197" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="0" t="s">
         <v>505</v>
       </c>
       <c r="B198" s="0" t="s">
         <v>506</v>
       </c>
       <c r="C198" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D198" s="1" t="s">
         <v>507</v>
       </c>
       <c r="E198" s="3">
-        <v>352.1</v>
+        <v>1.15</v>
       </c>
       <c r="F198" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="0" t="s">
         <v>508</v>
       </c>
       <c r="B199" s="0" t="s">
         <v>506</v>
       </c>
       <c r="C199" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D199" s="1" t="s">
-        <v>509</v>
+        <v>507</v>
       </c>
       <c r="E199" s="3">
-        <v>3424.2</v>
+        <v>1.15</v>
       </c>
       <c r="F199" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="0" t="s">
+        <v>509</v>
+      </c>
+      <c r="B200" s="0" t="s">
         <v>510</v>
       </c>
-      <c r="B200" s="0" t="s">
+      <c r="C200" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D200" s="1" t="s">
         <v>511</v>
       </c>
-      <c r="C200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E200" s="3">
-        <v>767.47</v>
+        <v>1980.6</v>
       </c>
       <c r="F200" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="0" t="s">
+        <v>512</v>
+      </c>
+      <c r="B201" s="0" t="s">
         <v>513</v>
       </c>
-      <c r="B201" s="0" t="s">
+      <c r="C201" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D201" s="1" t="s">
         <v>514</v>
       </c>
-      <c r="C201" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E201" s="3">
-        <v>769.22</v>
+        <v>1339.63</v>
       </c>
       <c r="F201" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="0" t="s">
+        <v>515</v>
+      </c>
+      <c r="B202" s="0" t="s">
         <v>516</v>
       </c>
-      <c r="B202" s="0" t="s">
+      <c r="C202" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D202" s="1" t="s">
         <v>517</v>
       </c>
-      <c r="C202" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E202" s="3">
-        <v>732.97</v>
+        <v>496.71</v>
       </c>
       <c r="F202" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="0" t="s">
+        <v>518</v>
+      </c>
+      <c r="B203" s="0" t="s">
         <v>519</v>
       </c>
-      <c r="B203" s="0" t="s">
+      <c r="C203" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D203" s="0" t="s">
         <v>520</v>
       </c>
-      <c r="C203" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E203" s="3">
-        <v>1818.2</v>
+        <v>353.28</v>
       </c>
       <c r="F203" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="0" t="s">
+        <v>521</v>
+      </c>
+      <c r="B204" s="0" t="s">
         <v>522</v>
       </c>
-      <c r="B204" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C204" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D204" s="1" t="s">
+      <c r="D204" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E204" s="3">
-        <v>961.41</v>
+        <v>454.68</v>
       </c>
       <c r="F204" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="0" t="s">
         <v>524</v>
       </c>
       <c r="B205" s="0" t="s">
-        <v>99</v>
+        <v>525</v>
       </c>
       <c r="C205" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D205" s="1" t="s">
-        <v>525</v>
+      <c r="D205" s="0" t="s">
+        <v>526</v>
       </c>
       <c r="E205" s="3">
-        <v>219.37</v>
+        <v>315.62</v>
       </c>
       <c r="F205" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="0" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
       <c r="B206" s="0" t="s">
-        <v>527</v>
+        <v>528</v>
       </c>
       <c r="C206" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D206" s="1" t="s">
-        <v>528</v>
+      <c r="D206" s="0" t="s">
+        <v>529</v>
       </c>
       <c r="E206" s="3">
-        <v>670.28</v>
+        <v>62.01</v>
       </c>
       <c r="F206" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" s="0" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
       <c r="B207" s="0" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
       <c r="C207" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D207" s="1" t="s">
-        <v>531</v>
+      <c r="D207" s="0" t="s">
+        <v>532</v>
       </c>
       <c r="E207" s="3">
-        <v>626.73</v>
+        <v>34.02</v>
       </c>
       <c r="F207" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="0" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="B208" s="0" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
       <c r="C208" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D208" s="1" t="s">
-        <v>525</v>
+      <c r="D208" s="0" t="s">
+        <v>535</v>
       </c>
       <c r="E208" s="3">
-        <v>6.96</v>
+        <v>672.1</v>
       </c>
       <c r="F208" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="0" t="s">
-        <v>534</v>
+        <v>536</v>
       </c>
       <c r="B209" s="0" t="s">
-        <v>530</v>
+        <v>537</v>
       </c>
       <c r="C209" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D209" s="1" t="s">
-        <v>535</v>
+        <v>538</v>
       </c>
       <c r="E209" s="3">
-        <v>664.48</v>
+        <v>1773.47</v>
       </c>
       <c r="F209" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="0" t="s">
-        <v>536</v>
+        <v>539</v>
       </c>
       <c r="B210" s="0" t="s">
-        <v>537</v>
+        <v>540</v>
       </c>
       <c r="C210" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D210" s="1" t="s">
-        <v>538</v>
+        <v>541</v>
       </c>
       <c r="E210" s="3">
-        <v>728.85</v>
+        <v>29</v>
       </c>
       <c r="F210" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="0" t="s">
-        <v>539</v>
+        <v>542</v>
       </c>
       <c r="B211" s="0" t="s">
-        <v>540</v>
+        <v>543</v>
       </c>
       <c r="C211" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D211" s="1" t="s">
-        <v>541</v>
+        <v>544</v>
       </c>
       <c r="E211" s="3">
-        <v>23.24</v>
+        <v>389.25</v>
       </c>
       <c r="F211" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="0" t="s">
-        <v>542</v>
+        <v>545</v>
       </c>
       <c r="B212" s="0" t="s">
-        <v>537</v>
+        <v>546</v>
       </c>
       <c r="C212" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D212" s="1" t="s">
-        <v>543</v>
+        <v>547</v>
       </c>
       <c r="E212" s="3">
-        <v>222.78</v>
+        <v>55.95</v>
       </c>
       <c r="F212" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="0" t="s">
-        <v>544</v>
+        <v>548</v>
       </c>
       <c r="B213" s="0" t="s">
-        <v>537</v>
+        <v>549</v>
       </c>
       <c r="C213" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D213" s="1" t="s">
-        <v>545</v>
+        <v>550</v>
       </c>
       <c r="E213" s="3">
-        <v>177.7</v>
+        <v>553.07</v>
       </c>
       <c r="F213" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="0" t="s">
-        <v>546</v>
+        <v>551</v>
       </c>
       <c r="B214" s="0" t="s">
-        <v>517</v>
+        <v>552</v>
       </c>
       <c r="C214" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D214" s="1" t="s">
-        <v>547</v>
+        <v>553</v>
       </c>
       <c r="E214" s="3">
-        <v>722.76</v>
+        <v>1117.13</v>
       </c>
       <c r="F214" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="0" t="s">
-        <v>548</v>
+        <v>554</v>
       </c>
       <c r="B215" s="0" t="s">
-        <v>549</v>
+        <v>555</v>
       </c>
       <c r="C215" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D215" s="0" t="s">
-        <v>550</v>
+      <c r="D215" s="1" t="s">
+        <v>556</v>
       </c>
       <c r="E215" s="3">
-        <v>267.59</v>
+        <v>6640.95</v>
       </c>
       <c r="F215" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="0" t="s">
-        <v>551</v>
+        <v>557</v>
       </c>
       <c r="B216" s="0" t="s">
-        <v>552</v>
+        <v>558</v>
       </c>
       <c r="C216" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D216" s="0" t="s">
-        <v>553</v>
+      <c r="D216" s="1" t="s">
+        <v>559</v>
       </c>
       <c r="E216" s="3">
-        <v>298.29</v>
+        <v>1301.62</v>
       </c>
       <c r="F216" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" s="0" t="s">
-        <v>554</v>
+        <v>560</v>
       </c>
       <c r="B217" s="0" t="s">
-        <v>555</v>
+        <v>96</v>
       </c>
       <c r="C217" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D217" s="0" t="s">
-        <v>556</v>
+      <c r="D217" s="1" t="s">
+        <v>561</v>
       </c>
       <c r="E217" s="3">
-        <v>616.74</v>
+        <v>6.62</v>
       </c>
       <c r="F217" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" s="0" t="s">
-        <v>557</v>
+        <v>562</v>
       </c>
       <c r="B218" s="0" t="s">
-        <v>558</v>
+        <v>96</v>
       </c>
       <c r="C218" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D218" s="0" t="s">
-        <v>559</v>
+      <c r="D218" s="1" t="s">
+        <v>563</v>
       </c>
       <c r="E218" s="3">
-        <v>936.99</v>
+        <v>6.51</v>
       </c>
       <c r="F218" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="0" t="s">
-        <v>560</v>
+        <v>564</v>
       </c>
       <c r="B219" s="0" t="s">
-        <v>561</v>
+        <v>96</v>
       </c>
       <c r="C219" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D219" s="0" t="s">
-        <v>562</v>
+      <c r="D219" s="1" t="s">
+        <v>565</v>
       </c>
       <c r="E219" s="3">
-        <v>372.77</v>
+        <v>29.95</v>
       </c>
       <c r="F219" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" s="0" t="s">
-        <v>563</v>
+        <v>566</v>
       </c>
       <c r="B220" s="0" t="s">
-        <v>564</v>
+        <v>96</v>
       </c>
       <c r="C220" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D220" s="0" t="s">
-        <v>565</v>
+      <c r="D220" s="1" t="s">
+        <v>567</v>
       </c>
       <c r="E220" s="3">
-        <v>372.77</v>
+        <v>4.1</v>
       </c>
       <c r="F220" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" s="0" t="s">
-        <v>566</v>
+        <v>568</v>
       </c>
       <c r="B221" s="0" t="s">
-        <v>567</v>
+        <v>96</v>
       </c>
       <c r="C221" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D221" s="0" t="s">
-        <v>568</v>
+      <c r="D221" s="1" t="s">
+        <v>569</v>
       </c>
       <c r="E221" s="3">
-        <v>215.22</v>
+        <v>3.21</v>
       </c>
       <c r="F221" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" s="0" t="s">
-        <v>569</v>
+        <v>570</v>
       </c>
       <c r="B222" s="0" t="s">
-        <v>570</v>
+        <v>96</v>
       </c>
       <c r="C222" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D222" s="0" t="s">
+      <c r="D222" s="1" t="s">
         <v>571</v>
       </c>
       <c r="E222" s="3">
-        <v>35.36</v>
+        <v>65.84</v>
       </c>
       <c r="F222" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" s="0" t="s">
         <v>572</v>
       </c>
       <c r="B223" s="0" t="s">
-        <v>573</v>
+        <v>96</v>
       </c>
       <c r="C223" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D223" s="0" t="s">
-        <v>574</v>
+      <c r="D223" s="1" t="s">
+        <v>571</v>
       </c>
       <c r="E223" s="3">
-        <v>612</v>
+        <v>16.22</v>
       </c>
       <c r="F223" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" s="0" t="s">
-        <v>575</v>
+        <v>573</v>
       </c>
       <c r="B224" s="0" t="s">
-        <v>576</v>
+        <v>96</v>
       </c>
       <c r="C224" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D224" s="0" t="s">
-        <v>577</v>
+      <c r="D224" s="1" t="s">
+        <v>574</v>
       </c>
       <c r="E224" s="3">
-        <v>1285.39</v>
+        <v>12.36</v>
       </c>
       <c r="F224" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" s="0" t="s">
-        <v>578</v>
+        <v>575</v>
       </c>
       <c r="B225" s="0" t="s">
-        <v>579</v>
+        <v>96</v>
       </c>
       <c r="C225" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D225" s="0" t="s">
-        <v>580</v>
+      <c r="D225" s="1" t="s">
+        <v>574</v>
       </c>
       <c r="E225" s="3">
-        <v>724.95</v>
+        <v>7.99</v>
       </c>
       <c r="F225" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" s="0" t="s">
-        <v>581</v>
+        <v>576</v>
       </c>
       <c r="B226" s="0" t="s">
-        <v>582</v>
+        <v>96</v>
       </c>
       <c r="C226" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D226" s="0" t="s">
-        <v>583</v>
+      <c r="D226" s="1" t="s">
+        <v>577</v>
       </c>
       <c r="E226" s="3">
-        <v>1106.99</v>
+        <v>12.82</v>
       </c>
       <c r="F226" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="B227" s="0" t="s">
-        <v>585</v>
+        <v>96</v>
       </c>
       <c r="C227" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D227" s="0" t="s">
-        <v>586</v>
+      <c r="D227" s="1" t="s">
+        <v>579</v>
       </c>
       <c r="E227" s="3">
-        <v>70.65</v>
+        <v>16.29</v>
       </c>
       <c r="F227" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" s="0" t="s">
-        <v>587</v>
+        <v>580</v>
       </c>
       <c r="B228" s="0" t="s">
-        <v>588</v>
+        <v>96</v>
       </c>
       <c r="C228" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D228" s="0" t="s">
-        <v>589</v>
+      <c r="D228" s="1" t="s">
+        <v>579</v>
       </c>
       <c r="E228" s="3">
-        <v>140.76</v>
+        <v>25.06</v>
       </c>
       <c r="F228" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" s="0" t="s">
-        <v>590</v>
+        <v>581</v>
       </c>
       <c r="B229" s="0" t="s">
-        <v>591</v>
+        <v>96</v>
       </c>
       <c r="C229" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D229" s="1" t="s">
-        <v>592</v>
+        <v>582</v>
       </c>
       <c r="E229" s="3">
-        <v>1797.35</v>
+        <v>10.27</v>
       </c>
       <c r="F229" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" s="0" t="s">
-        <v>593</v>
+        <v>583</v>
       </c>
       <c r="B230" s="0" t="s">
-        <v>594</v>
+        <v>96</v>
       </c>
       <c r="C230" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D230" s="1" t="s">
-        <v>595</v>
+        <v>584</v>
       </c>
       <c r="E230" s="3">
-        <v>378.6</v>
+        <v>13.48</v>
       </c>
       <c r="F230" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" s="0" t="s">
-        <v>596</v>
+        <v>585</v>
       </c>
       <c r="B231" s="0" t="s">
-        <v>597</v>
+        <v>96</v>
       </c>
       <c r="C231" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D231" s="1" t="s">
-        <v>598</v>
+        <v>586</v>
       </c>
       <c r="E231" s="3">
-        <v>515.98</v>
+        <v>6.17</v>
       </c>
       <c r="F231" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" s="0" t="s">
-        <v>599</v>
+        <v>587</v>
       </c>
       <c r="B232" s="0" t="s">
-        <v>600</v>
+        <v>96</v>
       </c>
       <c r="C232" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D232" s="1" t="s">
-        <v>601</v>
+        <v>588</v>
       </c>
       <c r="E232" s="3">
-        <v>2761.75</v>
+        <v>14.82</v>
       </c>
       <c r="F232" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" s="0" t="s">
-        <v>602</v>
+        <v>589</v>
       </c>
       <c r="B233" s="0" t="s">
-        <v>603</v>
+        <v>96</v>
       </c>
       <c r="C233" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D233" s="1" t="s">
-        <v>604</v>
+        <v>590</v>
       </c>
       <c r="E233" s="3">
-        <v>286.96</v>
+        <v>33.81</v>
       </c>
       <c r="F233" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" s="0" t="s">
-        <v>605</v>
+        <v>591</v>
       </c>
       <c r="B234" s="0" t="s">
-        <v>606</v>
+        <v>96</v>
       </c>
       <c r="C234" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D234" s="1" t="s">
-        <v>607</v>
+        <v>590</v>
       </c>
       <c r="E234" s="3">
-        <v>2456.38</v>
+        <v>3.92</v>
       </c>
       <c r="F234" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" s="0" t="s">
-        <v>608</v>
+        <v>592</v>
       </c>
       <c r="B235" s="0" t="s">
-        <v>609</v>
+        <v>96</v>
       </c>
       <c r="C235" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D235" s="1" t="s">
-        <v>610</v>
+        <v>593</v>
       </c>
       <c r="E235" s="3">
-        <v>352.74</v>
+        <v>18.91</v>
       </c>
       <c r="F235" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" s="0" t="s">
-        <v>611</v>
+        <v>594</v>
       </c>
       <c r="B236" s="0" t="s">
-        <v>612</v>
+        <v>96</v>
       </c>
       <c r="C236" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D236" s="1" t="s">
-        <v>613</v>
+        <v>595</v>
       </c>
       <c r="E236" s="3">
-        <v>326.98</v>
+        <v>9.31</v>
       </c>
       <c r="F236" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" s="0" t="s">
-        <v>614</v>
+        <v>596</v>
       </c>
       <c r="B237" s="0" t="s">
-        <v>615</v>
+        <v>96</v>
       </c>
       <c r="C237" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D237" s="1" t="s">
-        <v>616</v>
+        <v>595</v>
       </c>
       <c r="E237" s="3">
-        <v>1.15</v>
+        <v>12.79</v>
       </c>
       <c r="F237" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" s="0" t="s">
-        <v>617</v>
+        <v>597</v>
       </c>
       <c r="B238" s="0" t="s">
-        <v>615</v>
+        <v>96</v>
       </c>
       <c r="C238" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D238" s="1" t="s">
-        <v>616</v>
+        <v>598</v>
       </c>
       <c r="E238" s="3">
-        <v>1.15</v>
+        <v>5.47</v>
       </c>
       <c r="F238" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" s="0" t="s">
-        <v>618</v>
+        <v>599</v>
       </c>
       <c r="B239" s="0" t="s">
-        <v>619</v>
+        <v>96</v>
       </c>
       <c r="C239" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D239" s="1" t="s">
-        <v>620</v>
+        <v>600</v>
       </c>
       <c r="E239" s="3">
-        <v>2177.7</v>
+        <v>14.82</v>
       </c>
       <c r="F239" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" s="0" t="s">
-        <v>621</v>
+        <v>601</v>
       </c>
       <c r="B240" s="0" t="s">
-        <v>622</v>
+        <v>96</v>
       </c>
       <c r="C240" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D240" s="1" t="s">
-        <v>623</v>
+        <v>602</v>
       </c>
       <c r="E240" s="3">
-        <v>1339.63</v>
+        <v>2.52</v>
       </c>
       <c r="F240" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" s="0" t="s">
-        <v>624</v>
+        <v>603</v>
       </c>
       <c r="B241" s="0" t="s">
-        <v>625</v>
+        <v>96</v>
       </c>
       <c r="C241" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D241" s="1" t="s">
-        <v>626</v>
+        <v>604</v>
       </c>
       <c r="E241" s="3">
-        <v>496.71</v>
+        <v>18.91</v>
       </c>
       <c r="F241" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" s="0" t="s">
-        <v>627</v>
+        <v>605</v>
       </c>
       <c r="B242" s="0" t="s">
-        <v>628</v>
+        <v>96</v>
       </c>
       <c r="C242" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D242" s="0" t="s">
-        <v>629</v>
+      <c r="D242" s="1" t="s">
+        <v>606</v>
       </c>
       <c r="E242" s="3">
-        <v>353.28</v>
+        <v>14.03</v>
       </c>
       <c r="F242" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" s="0" t="s">
-        <v>630</v>
+        <v>607</v>
       </c>
       <c r="B243" s="0" t="s">
-        <v>631</v>
+        <v>96</v>
       </c>
       <c r="C243" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D243" s="0" t="s">
-        <v>632</v>
+      <c r="D243" s="1" t="s">
+        <v>606</v>
       </c>
       <c r="E243" s="3">
-        <v>454.68</v>
+        <v>3.21</v>
       </c>
       <c r="F243" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" s="0" t="s">
-        <v>633</v>
+        <v>608</v>
       </c>
       <c r="B244" s="0" t="s">
-        <v>634</v>
+        <v>96</v>
       </c>
       <c r="C244" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D244" s="0" t="s">
-        <v>635</v>
+      <c r="D244" s="1" t="s">
+        <v>609</v>
       </c>
       <c r="E244" s="3">
-        <v>315.62</v>
+        <v>5.96</v>
       </c>
       <c r="F244" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" s="0" t="s">
-        <v>636</v>
+        <v>610</v>
       </c>
       <c r="B245" s="0" t="s">
-        <v>637</v>
+        <v>96</v>
       </c>
       <c r="C245" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D245" s="0" t="s">
-        <v>638</v>
+      <c r="D245" s="1" t="s">
+        <v>611</v>
       </c>
       <c r="E245" s="3">
-        <v>204.43</v>
+        <v>6.83</v>
       </c>
       <c r="F245" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" s="0" t="s">
-        <v>639</v>
+        <v>612</v>
       </c>
       <c r="B246" s="0" t="s">
-        <v>640</v>
+        <v>96</v>
       </c>
       <c r="C246" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D246" s="0" t="s">
-        <v>641</v>
+      <c r="D246" s="1" t="s">
+        <v>611</v>
       </c>
       <c r="E246" s="3">
-        <v>315.62</v>
+        <v>18.27</v>
       </c>
       <c r="F246" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" s="0" t="s">
-        <v>642</v>
+        <v>613</v>
       </c>
       <c r="B247" s="0" t="s">
-        <v>643</v>
+        <v>96</v>
       </c>
       <c r="C247" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D247" s="0" t="s">
-        <v>644</v>
+      <c r="D247" s="1" t="s">
+        <v>614</v>
       </c>
       <c r="E247" s="3">
-        <v>62.01</v>
+        <v>5.96</v>
       </c>
       <c r="F247" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" s="0" t="s">
-        <v>645</v>
+        <v>615</v>
       </c>
       <c r="B248" s="0" t="s">
-        <v>646</v>
+        <v>96</v>
       </c>
       <c r="C248" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D248" s="0" t="s">
-        <v>647</v>
+      <c r="D248" s="1" t="s">
+        <v>616</v>
       </c>
       <c r="E248" s="3">
-        <v>34.02</v>
+        <v>8.7</v>
       </c>
       <c r="F248" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" s="0" t="s">
-        <v>648</v>
+        <v>617</v>
       </c>
       <c r="B249" s="0" t="s">
-        <v>649</v>
+        <v>96</v>
       </c>
       <c r="C249" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D249" s="0" t="s">
-        <v>650</v>
+      <c r="D249" s="1" t="s">
+        <v>616</v>
       </c>
       <c r="E249" s="3">
-        <v>672.1</v>
+        <v>5.96</v>
       </c>
       <c r="F249" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" s="0" t="s">
-        <v>651</v>
+        <v>618</v>
       </c>
       <c r="B250" s="0" t="s">
-        <v>652</v>
+        <v>96</v>
       </c>
       <c r="C250" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D250" s="1" t="s">
-        <v>653</v>
+        <v>619</v>
       </c>
       <c r="E250" s="3">
-        <v>1773.47</v>
+        <v>9.34</v>
       </c>
       <c r="F250" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" s="0" t="s">
-        <v>654</v>
+        <v>620</v>
       </c>
       <c r="B251" s="0" t="s">
-        <v>655</v>
+        <v>96</v>
       </c>
       <c r="C251" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D251" s="1" t="s">
-        <v>656</v>
+        <v>621</v>
       </c>
       <c r="E251" s="3">
-        <v>29</v>
+        <v>6.62</v>
       </c>
       <c r="F251" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" s="0" t="s">
-        <v>657</v>
+        <v>622</v>
       </c>
       <c r="B252" s="0" t="s">
-        <v>658</v>
+        <v>96</v>
       </c>
       <c r="C252" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D252" s="1" t="s">
-        <v>659</v>
+        <v>623</v>
       </c>
       <c r="E252" s="3">
-        <v>464.25</v>
+        <v>28.03</v>
       </c>
       <c r="F252" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" s="0" t="s">
-        <v>660</v>
+        <v>624</v>
       </c>
       <c r="B253" s="0" t="s">
-        <v>661</v>
+        <v>96</v>
       </c>
       <c r="C253" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D253" s="1" t="s">
-        <v>662</v>
+        <v>625</v>
       </c>
       <c r="E253" s="3">
-        <v>73.61</v>
+        <v>1.86</v>
       </c>
       <c r="F253" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" s="0" t="s">
-        <v>663</v>
+        <v>626</v>
       </c>
       <c r="B254" s="0" t="s">
-        <v>664</v>
+        <v>96</v>
       </c>
       <c r="C254" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D254" s="1" t="s">
-        <v>665</v>
+        <v>627</v>
       </c>
       <c r="E254" s="3">
-        <v>55.95</v>
+        <v>16.21</v>
       </c>
       <c r="F254" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" s="0" t="s">
-        <v>666</v>
+        <v>628</v>
       </c>
       <c r="B255" s="0" t="s">
-        <v>667</v>
+        <v>96</v>
       </c>
       <c r="C255" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D255" s="1" t="s">
-        <v>668</v>
+        <v>629</v>
       </c>
       <c r="E255" s="3">
-        <v>553.07</v>
+        <v>17.61</v>
       </c>
       <c r="F255" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" s="0" t="s">
-        <v>669</v>
+        <v>630</v>
       </c>
       <c r="B256" s="0" t="s">
-        <v>670</v>
+        <v>96</v>
       </c>
       <c r="C256" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D256" s="1" t="s">
-        <v>671</v>
+        <v>631</v>
       </c>
       <c r="E256" s="3">
-        <v>1117.13</v>
+        <v>18.27</v>
       </c>
       <c r="F256" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" s="0" t="s">
-        <v>672</v>
+        <v>632</v>
       </c>
       <c r="B257" s="0" t="s">
-        <v>673</v>
+        <v>96</v>
       </c>
       <c r="C257" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D257" s="1" t="s">
-        <v>674</v>
+        <v>633</v>
       </c>
       <c r="E257" s="3">
-        <v>8860.8</v>
+        <v>5.56</v>
       </c>
       <c r="F257" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" s="0" t="s">
-        <v>675</v>
+        <v>634</v>
       </c>
       <c r="B258" s="0" t="s">
-        <v>676</v>
+        <v>96</v>
       </c>
       <c r="C258" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D258" s="1" t="s">
-        <v>677</v>
+        <v>633</v>
       </c>
       <c r="E258" s="3">
-        <v>5607.62</v>
+        <v>18.27</v>
       </c>
       <c r="F258" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" s="0" t="s">
-        <v>678</v>
+        <v>635</v>
       </c>
       <c r="B259" s="0" t="s">
-        <v>679</v>
+        <v>96</v>
       </c>
       <c r="C259" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D259" s="1" t="s">
-        <v>680</v>
+        <v>636</v>
       </c>
       <c r="E259" s="3">
-        <v>1301.62</v>
+        <v>34.22</v>
       </c>
       <c r="F259" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" s="0" t="s">
-        <v>681</v>
+        <v>637</v>
       </c>
       <c r="B260" s="0" t="s">
-        <v>108</v>
+        <v>96</v>
       </c>
       <c r="C260" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D260" s="1" t="s">
-        <v>682</v>
+        <v>636</v>
       </c>
       <c r="E260" s="3">
-        <v>6.62</v>
+        <v>2.55</v>
       </c>
       <c r="F260" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" s="0" t="s">
-        <v>683</v>
+        <v>638</v>
       </c>
       <c r="B261" s="0" t="s">
-        <v>108</v>
+        <v>96</v>
       </c>
       <c r="C261" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D261" s="1" t="s">
-        <v>684</v>
+        <v>639</v>
       </c>
       <c r="E261" s="3">
-        <v>6.51</v>
+        <v>5.96</v>
       </c>
       <c r="F261" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" s="0" t="s">
-        <v>685</v>
+        <v>640</v>
       </c>
       <c r="B262" s="0" t="s">
-        <v>108</v>
+        <v>96</v>
       </c>
       <c r="C262" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D262" s="1" t="s">
-        <v>686</v>
+        <v>641</v>
       </c>
       <c r="E262" s="3">
-        <v>29.95</v>
+        <v>5.96</v>
       </c>
       <c r="F262" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" s="0" t="s">
-        <v>687</v>
+        <v>642</v>
       </c>
       <c r="B263" s="0" t="s">
-        <v>108</v>
+        <v>96</v>
       </c>
       <c r="C263" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D263" s="1" t="s">
-        <v>688</v>
+        <v>643</v>
       </c>
       <c r="E263" s="3">
-        <v>4.1</v>
+        <v>5.28</v>
       </c>
       <c r="F263" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" s="0" t="s">
-        <v>689</v>
+        <v>644</v>
       </c>
       <c r="B264" s="0" t="s">
-        <v>108</v>
+        <v>96</v>
       </c>
       <c r="C264" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D264" s="1" t="s">
-        <v>690</v>
+        <v>645</v>
       </c>
       <c r="E264" s="3">
-        <v>3.21</v>
+        <v>9.81</v>
       </c>
       <c r="F264" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" s="0" t="s">
-        <v>691</v>
+        <v>646</v>
       </c>
       <c r="B265" s="0" t="s">
-        <v>108</v>
+        <v>96</v>
       </c>
       <c r="C265" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D265" s="1" t="s">
-        <v>692</v>
+        <v>647</v>
       </c>
       <c r="E265" s="3">
-        <v>65.84</v>
+        <v>16.9</v>
       </c>
       <c r="F265" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" s="0" t="s">
-        <v>693</v>
+        <v>648</v>
       </c>
       <c r="B266" s="0" t="s">
-        <v>108</v>
+        <v>96</v>
       </c>
       <c r="C266" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D266" s="1" t="s">
-        <v>692</v>
+        <v>649</v>
       </c>
       <c r="E266" s="3">
-        <v>16.22</v>
+        <v>2.52</v>
       </c>
       <c r="F266" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" s="0" t="s">
-        <v>694</v>
+        <v>650</v>
       </c>
       <c r="B267" s="0" t="s">
-        <v>108</v>
+        <v>96</v>
       </c>
       <c r="C267" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D267" s="1" t="s">
-        <v>695</v>
+        <v>651</v>
       </c>
       <c r="E267" s="3">
-        <v>12.36</v>
+        <v>20.2</v>
       </c>
       <c r="F267" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" s="0" t="s">
-        <v>696</v>
+        <v>652</v>
       </c>
       <c r="B268" s="0" t="s">
-        <v>108</v>
+        <v>96</v>
       </c>
       <c r="C268" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D268" s="1" t="s">
-        <v>695</v>
+        <v>651</v>
       </c>
       <c r="E268" s="3">
-        <v>7.99</v>
+        <v>13.62</v>
       </c>
       <c r="F268" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" s="0" t="s">
-        <v>697</v>
+        <v>653</v>
       </c>
       <c r="B269" s="0" t="s">
-        <v>108</v>
+        <v>96</v>
       </c>
       <c r="C269" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D269" s="1" t="s">
-        <v>698</v>
+        <v>654</v>
       </c>
       <c r="E269" s="3">
-        <v>12.82</v>
+        <v>6.19</v>
       </c>
       <c r="F269" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" s="0" t="s">
-        <v>699</v>
+        <v>655</v>
       </c>
       <c r="B270" s="0" t="s">
-        <v>108</v>
+        <v>96</v>
       </c>
       <c r="C270" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D270" s="1" t="s">
-        <v>700</v>
+        <v>654</v>
       </c>
       <c r="E270" s="3">
-        <v>16.29</v>
+        <v>5.3</v>
       </c>
       <c r="F270" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" s="0" t="s">
-        <v>701</v>
+        <v>656</v>
       </c>
       <c r="B271" s="0" t="s">
-        <v>108</v>
+        <v>96</v>
       </c>
       <c r="C271" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D271" s="1" t="s">
-        <v>700</v>
+        <v>657</v>
       </c>
       <c r="E271" s="3">
-        <v>25.06</v>
+        <v>6.83</v>
       </c>
       <c r="F271" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" s="0" t="s">
-        <v>702</v>
+        <v>658</v>
       </c>
       <c r="B272" s="0" t="s">
-        <v>108</v>
+        <v>96</v>
       </c>
       <c r="C272" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D272" s="1" t="s">
-        <v>703</v>
+        <v>657</v>
       </c>
       <c r="E272" s="3">
-        <v>10.27</v>
+        <v>2.52</v>
       </c>
       <c r="F272" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" s="0" t="s">
-        <v>704</v>
+        <v>659</v>
       </c>
       <c r="B273" s="0" t="s">
-        <v>108</v>
+        <v>96</v>
       </c>
       <c r="C273" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D273" s="1" t="s">
-        <v>705</v>
+        <v>660</v>
       </c>
       <c r="E273" s="3">
-        <v>13.48</v>
+        <v>4.3</v>
       </c>
       <c r="F273" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" s="0" t="s">
-        <v>706</v>
+        <v>661</v>
       </c>
       <c r="B274" s="0" t="s">
-        <v>108</v>
+        <v>96</v>
       </c>
       <c r="C274" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D274" s="1" t="s">
-        <v>707</v>
+        <v>660</v>
       </c>
       <c r="E274" s="3">
-        <v>6.17</v>
+        <v>11.43</v>
       </c>
       <c r="F274" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" s="0" t="s">
-        <v>708</v>
+        <v>662</v>
       </c>
       <c r="B275" s="0" t="s">
-        <v>108</v>
+        <v>663</v>
       </c>
       <c r="C275" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D275" s="1" t="s">
-        <v>709</v>
+      <c r="D275" s="0" t="s">
+        <v>150</v>
       </c>
       <c r="E275" s="3">
-        <v>14.82</v>
+        <v>21.04</v>
       </c>
       <c r="F275" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" s="0" t="s">
-        <v>710</v>
+        <v>664</v>
       </c>
       <c r="B276" s="0" t="s">
-        <v>108</v>
+        <v>665</v>
       </c>
       <c r="C276" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D276" s="1" t="s">
-        <v>711</v>
+        <v>666</v>
       </c>
       <c r="E276" s="3">
-        <v>33.81</v>
+        <v>638.96</v>
       </c>
       <c r="F276" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" s="0" t="s">
-        <v>712</v>
+        <v>667</v>
       </c>
       <c r="B277" s="0" t="s">
-        <v>108</v>
+        <v>668</v>
       </c>
       <c r="C277" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D277" s="1" t="s">
-        <v>711</v>
+        <v>669</v>
       </c>
       <c r="E277" s="3">
-        <v>3.92</v>
+        <v>1289.53</v>
       </c>
       <c r="F277" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" s="0" t="s">
-        <v>713</v>
+        <v>670</v>
       </c>
       <c r="B278" s="0" t="s">
-        <v>108</v>
+        <v>671</v>
       </c>
       <c r="C278" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D278" s="1" t="s">
-        <v>714</v>
+        <v>672</v>
       </c>
       <c r="E278" s="3">
-        <v>18.91</v>
+        <v>273.35</v>
       </c>
       <c r="F278" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" s="0" t="s">
-        <v>715</v>
+        <v>673</v>
       </c>
       <c r="B279" s="0" t="s">
-        <v>108</v>
+        <v>674</v>
       </c>
       <c r="C279" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D279" s="1" t="s">
-        <v>716</v>
+        <v>675</v>
       </c>
       <c r="E279" s="3">
-        <v>9.31</v>
+        <v>2526.34</v>
       </c>
       <c r="F279" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" s="0" t="s">
-        <v>717</v>
+        <v>676</v>
       </c>
       <c r="B280" s="0" t="s">
-        <v>108</v>
+        <v>677</v>
       </c>
       <c r="C280" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D280" s="1" t="s">
-        <v>716</v>
+        <v>675</v>
       </c>
       <c r="E280" s="3">
-        <v>12.79</v>
+        <v>413.39</v>
       </c>
       <c r="F280" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" s="0" t="s">
-        <v>718</v>
+        <v>678</v>
       </c>
       <c r="B281" s="0" t="s">
-        <v>108</v>
+        <v>679</v>
       </c>
       <c r="C281" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D281" s="1" t="s">
-        <v>719</v>
+        <v>680</v>
       </c>
       <c r="E281" s="3">
-        <v>5.47</v>
+        <v>454.49</v>
       </c>
       <c r="F281" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" s="0" t="s">
-        <v>720</v>
+        <v>681</v>
       </c>
       <c r="B282" s="0" t="s">
-        <v>108</v>
+        <v>682</v>
       </c>
       <c r="C282" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D282" s="1" t="s">
-        <v>721</v>
+        <v>683</v>
       </c>
       <c r="E282" s="3">
-        <v>14.82</v>
+        <v>1080.13</v>
       </c>
       <c r="F282" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" s="0" t="s">
-        <v>722</v>
+        <v>684</v>
       </c>
       <c r="B283" s="0" t="s">
-        <v>108</v>
+        <v>685</v>
       </c>
       <c r="C283" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D283" s="1" t="s">
-        <v>723</v>
+      <c r="D283" s="0" t="s">
+        <v>686</v>
       </c>
       <c r="E283" s="3">
-        <v>2.52</v>
+        <v>14.52</v>
       </c>
       <c r="F283" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" s="0" t="s">
-        <v>724</v>
+        <v>687</v>
       </c>
       <c r="B284" s="0" t="s">
-        <v>108</v>
+        <v>688</v>
       </c>
       <c r="C284" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D284" s="1" t="s">
-        <v>725</v>
+      <c r="D284" s="0" t="s">
+        <v>689</v>
       </c>
       <c r="E284" s="3">
-        <v>18.91</v>
+        <v>504.69</v>
       </c>
       <c r="F284" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" s="0" t="s">
-        <v>726</v>
+        <v>690</v>
       </c>
       <c r="B285" s="0" t="s">
-        <v>108</v>
+        <v>674</v>
       </c>
       <c r="C285" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D285" s="1" t="s">
-        <v>727</v>
+        <v>675</v>
       </c>
       <c r="E285" s="3">
-        <v>14.03</v>
+        <v>184.04</v>
       </c>
       <c r="F285" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" s="0" t="s">
-        <v>728</v>
+        <v>691</v>
       </c>
       <c r="B286" s="0" t="s">
-        <v>108</v>
+        <v>692</v>
       </c>
       <c r="C286" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D286" s="1" t="s">
-        <v>727</v>
+        <v>693</v>
       </c>
       <c r="E286" s="3">
-        <v>3.21</v>
+        <v>1033.11</v>
       </c>
       <c r="F286" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" s="0" t="s">
-        <v>729</v>
+        <v>694</v>
       </c>
       <c r="B287" s="0" t="s">
-        <v>108</v>
+        <v>692</v>
       </c>
       <c r="C287" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D287" s="1" t="s">
-        <v>730</v>
+        <v>693</v>
       </c>
       <c r="E287" s="3">
-        <v>5.96</v>
+        <v>499.09</v>
       </c>
       <c r="F287" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" s="0" t="s">
-        <v>731</v>
+        <v>695</v>
       </c>
       <c r="B288" s="0" t="s">
-        <v>108</v>
+        <v>696</v>
       </c>
       <c r="C288" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D288" s="1" t="s">
-        <v>732</v>
+        <v>697</v>
       </c>
       <c r="E288" s="3">
-        <v>6.83</v>
+        <v>263.14</v>
       </c>
       <c r="F288" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" s="0" t="s">
-        <v>733</v>
+        <v>698</v>
       </c>
       <c r="B289" s="0" t="s">
-        <v>108</v>
+        <v>699</v>
       </c>
       <c r="C289" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D289" s="1" t="s">
-        <v>732</v>
+        <v>700</v>
       </c>
       <c r="E289" s="3">
-        <v>18.27</v>
+        <v>348.4</v>
       </c>
       <c r="F289" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" s="0" t="s">
-        <v>734</v>
+        <v>701</v>
       </c>
       <c r="B290" s="0" t="s">
-        <v>108</v>
+        <v>702</v>
       </c>
       <c r="C290" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D290" s="1" t="s">
-        <v>735</v>
+        <v>703</v>
       </c>
       <c r="E290" s="3">
-        <v>5.96</v>
+        <v>386.69</v>
       </c>
       <c r="F290" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" s="0" t="s">
-        <v>736</v>
+        <v>704</v>
       </c>
       <c r="B291" s="0" t="s">
-        <v>108</v>
+        <v>702</v>
       </c>
       <c r="C291" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D291" s="1" t="s">
-        <v>737</v>
+        <v>705</v>
       </c>
       <c r="E291" s="3">
-        <v>8.7</v>
+        <v>848.78</v>
       </c>
       <c r="F291" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" s="0" t="s">
-        <v>738</v>
+        <v>706</v>
       </c>
       <c r="B292" s="0" t="s">
-        <v>108</v>
+        <v>707</v>
       </c>
       <c r="C292" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D292" s="1" t="s">
-        <v>737</v>
+        <v>708</v>
       </c>
       <c r="E292" s="3">
-        <v>5.96</v>
+        <v>1474.41</v>
       </c>
       <c r="F292" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" s="0" t="s">
-        <v>739</v>
+        <v>709</v>
       </c>
       <c r="B293" s="0" t="s">
-        <v>108</v>
+        <v>707</v>
       </c>
       <c r="C293" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D293" s="1" t="s">
-        <v>740</v>
+        <v>703</v>
       </c>
       <c r="E293" s="3">
-        <v>9.34</v>
+        <v>607.08</v>
       </c>
       <c r="F293" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" s="0" t="s">
-        <v>741</v>
+        <v>710</v>
       </c>
       <c r="B294" s="0" t="s">
-        <v>108</v>
+        <v>711</v>
       </c>
       <c r="C294" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D294" s="1" t="s">
-        <v>742</v>
+        <v>712</v>
       </c>
       <c r="E294" s="3">
-        <v>6.62</v>
+        <v>3.12</v>
       </c>
       <c r="F294" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" s="0" t="s">
-        <v>743</v>
+        <v>713</v>
       </c>
       <c r="B295" s="0" t="s">
-        <v>108</v>
+        <v>714</v>
       </c>
       <c r="C295" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D295" s="1" t="s">
-        <v>744</v>
+        <v>715</v>
       </c>
       <c r="E295" s="3">
-        <v>28.03</v>
+        <v>927.36</v>
       </c>
       <c r="F295" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" s="0" t="s">
-        <v>745</v>
+        <v>716</v>
       </c>
       <c r="B296" s="0" t="s">
-        <v>108</v>
+        <v>717</v>
       </c>
       <c r="C296" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D296" s="1" t="s">
-        <v>746</v>
+      <c r="D296" s="0" t="s">
+        <v>150</v>
       </c>
       <c r="E296" s="3">
-        <v>1.86</v>
+        <v>84.88</v>
       </c>
       <c r="F296" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" s="0" t="s">
-        <v>747</v>
+        <v>718</v>
       </c>
       <c r="B297" s="0" t="s">
-        <v>108</v>
+        <v>719</v>
       </c>
       <c r="C297" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D297" s="1" t="s">
-        <v>748</v>
+      <c r="D297" s="0" t="s">
+        <v>720</v>
       </c>
       <c r="E297" s="3">
-        <v>16.21</v>
+        <v>33.66</v>
       </c>
       <c r="F297" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" s="0" t="s">
-        <v>749</v>
+        <v>721</v>
       </c>
       <c r="B298" s="0" t="s">
-        <v>108</v>
+        <v>722</v>
       </c>
       <c r="C298" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D298" s="1" t="s">
-        <v>750</v>
+        <v>723</v>
       </c>
       <c r="E298" s="3">
-        <v>17.61</v>
+        <v>647.76</v>
       </c>
       <c r="F298" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" s="0" t="s">
-        <v>751</v>
+        <v>724</v>
       </c>
       <c r="B299" s="0" t="s">
-        <v>108</v>
+        <v>725</v>
       </c>
       <c r="C299" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D299" s="1" t="s">
-        <v>752</v>
+        <v>726</v>
       </c>
       <c r="E299" s="3">
-        <v>18.27</v>
+        <v>733.45</v>
       </c>
       <c r="F299" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" s="0" t="s">
-        <v>753</v>
+        <v>727</v>
       </c>
       <c r="B300" s="0" t="s">
-        <v>108</v>
+        <v>728</v>
       </c>
       <c r="C300" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D300" s="1" t="s">
-        <v>754</v>
+        <v>729</v>
       </c>
       <c r="E300" s="3">
-        <v>5.56</v>
+        <v>37.1</v>
       </c>
       <c r="F300" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" s="0" t="s">
-        <v>755</v>
+        <v>730</v>
       </c>
       <c r="B301" s="0" t="s">
-        <v>108</v>
+        <v>731</v>
       </c>
       <c r="C301" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D301" s="1" t="s">
-        <v>754</v>
+        <v>732</v>
       </c>
       <c r="E301" s="3">
-        <v>18.27</v>
+        <v>352.77</v>
       </c>
       <c r="F301" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" s="0" t="s">
-        <v>756</v>
+        <v>733</v>
       </c>
       <c r="B302" s="0" t="s">
-        <v>108</v>
+        <v>734</v>
       </c>
       <c r="C302" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D302" s="1" t="s">
-        <v>757</v>
+        <v>735</v>
       </c>
       <c r="E302" s="3">
-        <v>34.22</v>
+        <v>949.14</v>
       </c>
       <c r="F302" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" s="0" t="s">
-        <v>758</v>
+        <v>736</v>
       </c>
       <c r="B303" s="0" t="s">
-        <v>108</v>
+        <v>36</v>
       </c>
       <c r="C303" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D303" s="1" t="s">
-        <v>757</v>
+        <v>737</v>
       </c>
       <c r="E303" s="3">
-        <v>2.55</v>
+        <v>110.04</v>
       </c>
       <c r="F303" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" s="0" t="s">
-        <v>759</v>
+        <v>738</v>
       </c>
       <c r="B304" s="0" t="s">
-        <v>108</v>
+        <v>36</v>
       </c>
       <c r="C304" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D304" s="1" t="s">
-        <v>760</v>
+        <v>739</v>
       </c>
       <c r="E304" s="3">
-        <v>5.96</v>
+        <v>842.11</v>
       </c>
       <c r="F304" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" s="0" t="s">
-        <v>761</v>
+        <v>740</v>
       </c>
       <c r="B305" s="0" t="s">
-        <v>108</v>
+        <v>741</v>
       </c>
       <c r="C305" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D305" s="1" t="s">
-        <v>762</v>
+        <v>739</v>
       </c>
       <c r="E305" s="3">
-        <v>5.96</v>
+        <v>447.27</v>
       </c>
       <c r="F305" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" s="0" t="s">
-        <v>763</v>
+        <v>742</v>
       </c>
       <c r="B306" s="0" t="s">
-        <v>108</v>
+        <v>741</v>
       </c>
       <c r="C306" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D306" s="1" t="s">
-        <v>764</v>
+        <v>739</v>
       </c>
       <c r="E306" s="3">
-        <v>5.28</v>
+        <v>447.27</v>
       </c>
       <c r="F306" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" s="0" t="s">
-        <v>765</v>
+        <v>743</v>
       </c>
       <c r="B307" s="0" t="s">
-        <v>108</v>
+        <v>741</v>
       </c>
       <c r="C307" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D307" s="1" t="s">
-        <v>766</v>
+        <v>739</v>
       </c>
       <c r="E307" s="3">
-        <v>9.81</v>
+        <v>447.27</v>
       </c>
       <c r="F307" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" s="0" t="s">
-        <v>767</v>
+        <v>744</v>
       </c>
       <c r="B308" s="0" t="s">
-        <v>108</v>
+        <v>745</v>
       </c>
       <c r="C308" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D308" s="1" t="s">
-        <v>768</v>
+        <v>746</v>
       </c>
       <c r="E308" s="3">
-        <v>16.9</v>
+        <v>461.34</v>
       </c>
       <c r="F308" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" s="0" t="s">
-        <v>769</v>
+        <v>747</v>
       </c>
       <c r="B309" s="0" t="s">
-        <v>108</v>
+        <v>748</v>
       </c>
       <c r="C309" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D309" s="1" t="s">
-        <v>770</v>
+        <v>749</v>
       </c>
       <c r="E309" s="3">
-        <v>2.52</v>
+        <v>478.17</v>
       </c>
       <c r="F309" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" s="0" t="s">
-        <v>771</v>
+        <v>750</v>
       </c>
       <c r="B310" s="0" t="s">
-        <v>108</v>
+        <v>751</v>
       </c>
       <c r="C310" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D310" s="1" t="s">
-        <v>772</v>
+        <v>752</v>
       </c>
       <c r="E310" s="3">
-        <v>20.2</v>
+        <v>363.15</v>
       </c>
       <c r="F310" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" s="0" t="s">
-        <v>773</v>
+        <v>753</v>
       </c>
       <c r="B311" s="0" t="s">
-        <v>108</v>
+        <v>754</v>
       </c>
       <c r="C311" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D311" s="1" t="s">
-        <v>772</v>
+        <v>755</v>
       </c>
       <c r="E311" s="3">
-        <v>13.62</v>
+        <v>1716.06</v>
       </c>
       <c r="F311" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" s="0" t="s">
-        <v>774</v>
+        <v>756</v>
       </c>
       <c r="B312" s="0" t="s">
-        <v>108</v>
+        <v>754</v>
       </c>
       <c r="C312" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D312" s="1" t="s">
-        <v>775</v>
+        <v>757</v>
       </c>
       <c r="E312" s="3">
-        <v>6.19</v>
+        <v>3004.13</v>
       </c>
       <c r="F312" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" s="0" t="s">
-        <v>776</v>
+        <v>758</v>
       </c>
       <c r="B313" s="0" t="s">
-        <v>108</v>
+        <v>759</v>
       </c>
       <c r="C313" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D313" s="1" t="s">
-        <v>775</v>
+        <v>760</v>
       </c>
       <c r="E313" s="3">
-        <v>5.3</v>
+        <v>3637.68</v>
       </c>
       <c r="F313" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" s="0" t="s">
-        <v>777</v>
+        <v>761</v>
       </c>
       <c r="B314" s="0" t="s">
-        <v>108</v>
+        <v>762</v>
       </c>
       <c r="C314" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D314" s="1" t="s">
-        <v>778</v>
+      <c r="D314" s="0" t="s">
+        <v>763</v>
       </c>
       <c r="E314" s="3">
-        <v>6.83</v>
+        <v>208.07</v>
       </c>
       <c r="F314" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" s="0" t="s">
-        <v>779</v>
+        <v>764</v>
       </c>
       <c r="B315" s="0" t="s">
-        <v>108</v>
+        <v>765</v>
       </c>
       <c r="C315" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D315" s="1" t="s">
-        <v>778</v>
+      <c r="D315" s="0" t="s">
+        <v>766</v>
       </c>
       <c r="E315" s="3">
-        <v>2.52</v>
+        <v>35.83</v>
       </c>
       <c r="F315" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" s="0" t="s">
-        <v>780</v>
+        <v>767</v>
       </c>
       <c r="B316" s="0" t="s">
-        <v>108</v>
+        <v>768</v>
       </c>
       <c r="C316" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D316" s="1" t="s">
-        <v>781</v>
+      <c r="D316" s="0" t="s">
+        <v>769</v>
       </c>
       <c r="E316" s="3">
-        <v>4.3</v>
+        <v>479.16</v>
       </c>
       <c r="F316" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" s="0" t="s">
-        <v>782</v>
+        <v>770</v>
       </c>
       <c r="B317" s="0" t="s">
-        <v>108</v>
+        <v>771</v>
       </c>
       <c r="C317" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D317" s="1" t="s">
-        <v>781</v>
+      <c r="D317" s="0" t="s">
+        <v>772</v>
       </c>
       <c r="E317" s="3">
-        <v>11.43</v>
+        <v>58.98</v>
       </c>
       <c r="F317" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" s="0" t="s">
-        <v>783</v>
+        <v>773</v>
       </c>
       <c r="B318" s="0" t="s">
-        <v>784</v>
+        <v>774</v>
       </c>
       <c r="C318" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D318" s="0" t="s">
-        <v>162</v>
+      <c r="D318" s="1" t="s">
+        <v>775</v>
       </c>
       <c r="E318" s="3">
-        <v>21.04</v>
+        <v>30.64</v>
       </c>
       <c r="F318" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" s="0" t="s">
-        <v>785</v>
+        <v>776</v>
       </c>
       <c r="B319" s="0" t="s">
-        <v>786</v>
+        <v>777</v>
       </c>
       <c r="C319" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D319" s="1" t="s">
-        <v>787</v>
+        <v>778</v>
       </c>
       <c r="E319" s="3">
-        <v>638.96</v>
+        <v>2253.36</v>
       </c>
       <c r="F319" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" s="0" t="s">
-        <v>788</v>
+        <v>779</v>
       </c>
       <c r="B320" s="0" t="s">
-        <v>789</v>
+        <v>777</v>
       </c>
       <c r="C320" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D320" s="1" t="s">
-        <v>790</v>
+        <v>780</v>
       </c>
       <c r="E320" s="3">
-        <v>1289.53</v>
+        <v>79.25</v>
       </c>
       <c r="F320" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" s="0" t="s">
-        <v>791</v>
+        <v>781</v>
       </c>
       <c r="B321" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="C321" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D321" s="1" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
       <c r="E321" s="3">
-        <v>273.35</v>
+        <v>1136.23</v>
       </c>
       <c r="F321" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="322">
       <c r="A322" s="0" t="s">
-        <v>794</v>
+        <v>784</v>
       </c>
       <c r="B322" s="0" t="s">
-        <v>795</v>
+        <v>785</v>
       </c>
       <c r="C322" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D322" s="1" t="s">
-        <v>796</v>
+        <v>786</v>
       </c>
       <c r="E322" s="3">
-        <v>279.31</v>
+        <v>1182.79</v>
       </c>
       <c r="F322" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="323">
       <c r="A323" s="0" t="s">
-        <v>797</v>
+        <v>787</v>
       </c>
       <c r="B323" s="0" t="s">
-        <v>798</v>
+        <v>788</v>
       </c>
       <c r="C323" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D323" s="1" t="s">
-        <v>799</v>
+        <v>789</v>
       </c>
       <c r="E323" s="3">
-        <v>289.9</v>
+        <v>779.48</v>
       </c>
       <c r="F323" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="324">
       <c r="A324" s="0" t="s">
-        <v>800</v>
+        <v>790</v>
       </c>
       <c r="B324" s="0" t="s">
-        <v>801</v>
+        <v>791</v>
       </c>
       <c r="C324" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D324" s="1" t="s">
-        <v>802</v>
+        <v>792</v>
       </c>
       <c r="E324" s="3">
-        <v>2526.34</v>
+        <v>641.72</v>
       </c>
       <c r="F324" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="325">
       <c r="A325" s="0" t="s">
-        <v>803</v>
+        <v>793</v>
       </c>
       <c r="B325" s="0" t="s">
-        <v>804</v>
+        <v>794</v>
       </c>
       <c r="C325" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D325" s="1" t="s">
-        <v>802</v>
+        <v>795</v>
       </c>
       <c r="E325" s="3">
-        <v>413.39</v>
+        <v>84.74</v>
       </c>
       <c r="F325" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="326">
       <c r="A326" s="0" t="s">
-        <v>805</v>
+        <v>796</v>
       </c>
       <c r="B326" s="0" t="s">
-        <v>806</v>
+        <v>797</v>
       </c>
       <c r="C326" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D326" s="1" t="s">
-        <v>807</v>
+        <v>798</v>
       </c>
       <c r="E326" s="3">
-        <v>784.49</v>
+        <v>270.04</v>
       </c>
       <c r="F326" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="327">
       <c r="A327" s="0" t="s">
-        <v>808</v>
+        <v>799</v>
       </c>
       <c r="B327" s="0" t="s">
-        <v>809</v>
+        <v>800</v>
       </c>
       <c r="C327" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D327" s="1" t="s">
-        <v>810</v>
+        <v>801</v>
       </c>
       <c r="E327" s="3">
-        <v>1080.13</v>
+        <v>1126.08</v>
       </c>
       <c r="F327" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="328">
       <c r="A328" s="0" t="s">
-        <v>811</v>
+        <v>802</v>
       </c>
       <c r="B328" s="0" t="s">
-        <v>812</v>
+        <v>800</v>
       </c>
       <c r="C328" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D328" s="0" t="s">
-        <v>813</v>
+      <c r="D328" s="1" t="s">
+        <v>803</v>
       </c>
       <c r="E328" s="3">
-        <v>14.52</v>
+        <v>19.36</v>
       </c>
       <c r="F328" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="329">
       <c r="A329" s="0" t="s">
-        <v>814</v>
+        <v>804</v>
       </c>
       <c r="B329" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="C329" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D329" s="0" t="s">
-        <v>816</v>
+      <c r="D329" s="1" t="s">
+        <v>803</v>
       </c>
       <c r="E329" s="3">
-        <v>115.67</v>
+        <v>9.55</v>
       </c>
       <c r="F329" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="330">
       <c r="A330" s="0" t="s">
-        <v>817</v>
+        <v>805</v>
       </c>
       <c r="B330" s="0" t="s">
-        <v>818</v>
+        <v>800</v>
       </c>
       <c r="C330" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D330" s="0" t="s">
-        <v>819</v>
+      <c r="D330" s="1" t="s">
+        <v>806</v>
       </c>
       <c r="E330" s="3">
-        <v>504.69</v>
+        <v>423.26</v>
       </c>
       <c r="F330" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="331">
       <c r="A331" s="0" t="s">
-        <v>820</v>
+        <v>807</v>
       </c>
       <c r="B331" s="0" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="C331" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D331" s="1" t="s">
-        <v>802</v>
+        <v>803</v>
       </c>
       <c r="E331" s="3">
-        <v>184.04</v>
+        <v>894.18</v>
       </c>
       <c r="F331" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="332">
       <c r="A332" s="0" t="s">
-        <v>821</v>
+        <v>808</v>
       </c>
       <c r="B332" s="0" t="s">
-        <v>822</v>
+        <v>809</v>
       </c>
       <c r="C332" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D332" s="1" t="s">
-        <v>823</v>
+        <v>810</v>
       </c>
       <c r="E332" s="3">
-        <v>419.57</v>
+        <v>1782.06</v>
       </c>
       <c r="F332" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="333">
       <c r="A333" s="0" t="s">
-        <v>824</v>
+        <v>811</v>
       </c>
       <c r="B333" s="0" t="s">
-        <v>825</v>
+        <v>812</v>
       </c>
       <c r="C333" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D333" s="1" t="s">
-        <v>826</v>
+        <v>813</v>
       </c>
       <c r="E333" s="3">
-        <v>1033.11</v>
+        <v>68.63</v>
       </c>
       <c r="F333" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="334">
       <c r="A334" s="0" t="s">
-        <v>827</v>
+        <v>814</v>
       </c>
       <c r="B334" s="0" t="s">
-        <v>825</v>
+        <v>815</v>
       </c>
       <c r="C334" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D334" s="1" t="s">
-        <v>826</v>
+      <c r="D334" s="0" t="s">
+        <v>816</v>
       </c>
       <c r="E334" s="3">
-        <v>499.09</v>
+        <v>68.72</v>
       </c>
       <c r="F334" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="335">
       <c r="A335" s="0" t="s">
-        <v>828</v>
+        <v>817</v>
       </c>
       <c r="B335" s="0" t="s">
-        <v>829</v>
+        <v>818</v>
       </c>
       <c r="C335" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D335" s="1" t="s">
-        <v>830</v>
+        <v>780</v>
       </c>
       <c r="E335" s="3">
-        <v>263.14</v>
+        <v>46.64</v>
       </c>
       <c r="F335" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="336">
       <c r="A336" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="B336" s="0" t="s">
-        <v>832</v>
+        <v>820</v>
       </c>
       <c r="C336" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D336" s="1" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E336" s="3">
-        <v>348.4</v>
+        <v>3550.89</v>
       </c>
       <c r="F336" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="337">
       <c r="A337" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="B337" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
       <c r="C337" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D337" s="1" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E337" s="3">
-        <v>386.69</v>
+        <v>648.7</v>
       </c>
       <c r="F337" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="338">
       <c r="A338" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="B338" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
       <c r="C338" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D338" s="1" t="s">
-        <v>838</v>
+        <v>827</v>
       </c>
       <c r="E338" s="3">
-        <v>848.78</v>
+        <v>4555.3</v>
       </c>
       <c r="F338" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="339">
       <c r="A339" s="0" t="s">
-        <v>839</v>
+        <v>828</v>
       </c>
       <c r="B339" s="0" t="s">
-        <v>840</v>
+        <v>829</v>
       </c>
       <c r="C339" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D339" s="1" t="s">
-        <v>841</v>
+        <v>830</v>
       </c>
       <c r="E339" s="3">
-        <v>1474.41</v>
+        <v>165.99</v>
       </c>
       <c r="F339" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="340">
       <c r="A340" s="0" t="s">
-        <v>842</v>
+        <v>831</v>
       </c>
       <c r="B340" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
       <c r="C340" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D340" s="1" t="s">
-        <v>836</v>
+        <v>833</v>
       </c>
       <c r="E340" s="3">
-        <v>607.08</v>
+        <v>23.61</v>
       </c>
       <c r="F340" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="341">
       <c r="A341" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="B341" s="0" t="s">
-        <v>844</v>
+        <v>832</v>
       </c>
       <c r="C341" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D341" s="1" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
       <c r="E341" s="3">
-        <v>3.12</v>
+        <v>283.5</v>
       </c>
       <c r="F341" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="342">
       <c r="A342" s="0" t="s">
-        <v>846</v>
+        <v>836</v>
       </c>
       <c r="B342" s="0" t="s">
-        <v>847</v>
+        <v>837</v>
       </c>
       <c r="C342" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D342" s="1" t="s">
-        <v>848</v>
+        <v>830</v>
       </c>
       <c r="E342" s="3">
-        <v>927.36</v>
+        <v>47.27</v>
       </c>
       <c r="F342" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="343">
       <c r="A343" s="0" t="s">
-        <v>849</v>
+        <v>838</v>
       </c>
       <c r="B343" s="0" t="s">
-        <v>850</v>
+        <v>839</v>
       </c>
       <c r="C343" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D343" s="0" t="s">
-        <v>162</v>
+      <c r="D343" s="1" t="s">
+        <v>840</v>
       </c>
       <c r="E343" s="3">
-        <v>84.88</v>
+        <v>78.13</v>
       </c>
       <c r="F343" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="344">
       <c r="A344" s="0" t="s">
-        <v>851</v>
+        <v>841</v>
       </c>
       <c r="B344" s="0" t="s">
-        <v>852</v>
+        <v>839</v>
       </c>
       <c r="C344" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D344" s="0" t="s">
-        <v>853</v>
+      <c r="D344" s="1" t="s">
+        <v>842</v>
       </c>
       <c r="E344" s="3">
-        <v>358.03</v>
+        <v>51.93</v>
       </c>
       <c r="F344" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="345">
       <c r="A345" s="0" t="s">
-        <v>854</v>
+        <v>843</v>
       </c>
       <c r="B345" s="0" t="s">
-        <v>855</v>
+        <v>839</v>
       </c>
       <c r="C345" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D345" s="0" t="s">
-        <v>856</v>
+      <c r="D345" s="1" t="s">
+        <v>844</v>
       </c>
       <c r="E345" s="3">
-        <v>33.66</v>
+        <v>57.63</v>
       </c>
       <c r="F345" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="346">
       <c r="A346" s="0" t="s">
-        <v>857</v>
+        <v>845</v>
       </c>
       <c r="B346" s="0" t="s">
-        <v>858</v>
+        <v>846</v>
       </c>
       <c r="C346" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D346" s="1" t="s">
-        <v>859</v>
+        <v>847</v>
       </c>
       <c r="E346" s="3">
-        <v>647.76</v>
+        <v>24.55</v>
       </c>
       <c r="F346" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="347">
       <c r="A347" s="0" t="s">
-        <v>860</v>
+        <v>848</v>
       </c>
       <c r="B347" s="0" t="s">
-        <v>861</v>
+        <v>849</v>
       </c>
       <c r="C347" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D347" s="1" t="s">
-        <v>862</v>
+        <v>703</v>
       </c>
       <c r="E347" s="3">
-        <v>733.45</v>
+        <v>13.82</v>
       </c>
       <c r="F347" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="348">
       <c r="A348" s="0" t="s">
-        <v>863</v>
+        <v>850</v>
       </c>
       <c r="B348" s="0" t="s">
-        <v>864</v>
+        <v>851</v>
       </c>
       <c r="C348" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D348" s="1" t="s">
-        <v>865</v>
+        <v>852</v>
       </c>
       <c r="E348" s="3">
-        <v>37.1</v>
+        <v>22.17</v>
       </c>
       <c r="F348" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="349">
       <c r="A349" s="0" t="s">
-        <v>866</v>
+        <v>853</v>
       </c>
       <c r="B349" s="0" t="s">
-        <v>867</v>
+        <v>854</v>
       </c>
       <c r="C349" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D349" s="1" t="s">
-        <v>868</v>
+        <v>855</v>
       </c>
       <c r="E349" s="3">
-        <v>752.77</v>
+        <v>3314.61</v>
       </c>
       <c r="F349" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="350">
       <c r="A350" s="0" t="s">
-        <v>869</v>
+        <v>856</v>
       </c>
       <c r="B350" s="0" t="s">
-        <v>870</v>
+        <v>857</v>
       </c>
       <c r="C350" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D350" s="1" t="s">
-        <v>871</v>
+        <v>858</v>
       </c>
       <c r="E350" s="3">
-        <v>949.14</v>
+        <v>2.66</v>
       </c>
       <c r="F350" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="351">
       <c r="A351" s="0" t="s">
-        <v>872</v>
+        <v>859</v>
       </c>
       <c r="B351" s="0" t="s">
-        <v>42</v>
+        <v>860</v>
       </c>
       <c r="C351" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D351" s="1" t="s">
-        <v>873</v>
+        <v>861</v>
       </c>
       <c r="E351" s="3">
-        <v>110.04</v>
+        <v>48.46</v>
       </c>
       <c r="F351" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="352">
       <c r="A352" s="0" t="s">
-        <v>874</v>
+        <v>862</v>
       </c>
       <c r="B352" s="0" t="s">
-        <v>42</v>
+        <v>860</v>
       </c>
       <c r="C352" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D352" s="1" t="s">
-        <v>875</v>
+        <v>863</v>
       </c>
       <c r="E352" s="3">
-        <v>842.11</v>
+        <v>296.24</v>
       </c>
       <c r="F352" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="353">
       <c r="A353" s="0" t="s">
-        <v>876</v>
+        <v>864</v>
       </c>
       <c r="B353" s="0" t="s">
-        <v>877</v>
+        <v>865</v>
       </c>
       <c r="C353" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D353" s="1" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="E353" s="3">
-        <v>447.27</v>
+        <v>421.61</v>
       </c>
       <c r="F353" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="354">
       <c r="A354" s="0" t="s">
-        <v>878</v>
+        <v>867</v>
       </c>
       <c r="B354" s="0" t="s">
-        <v>877</v>
+        <v>868</v>
       </c>
       <c r="C354" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D354" s="1" t="s">
-        <v>875</v>
+        <v>869</v>
       </c>
       <c r="E354" s="3">
-        <v>447.27</v>
+        <v>271.28</v>
       </c>
       <c r="F354" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="355">
       <c r="A355" s="0" t="s">
-        <v>879</v>
+        <v>870</v>
       </c>
       <c r="B355" s="0" t="s">
-        <v>877</v>
+        <v>871</v>
       </c>
       <c r="C355" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D355" s="1" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="E355" s="3">
-        <v>447.27</v>
+        <v>495.05</v>
       </c>
       <c r="F355" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="356">
       <c r="A356" s="0" t="s">
-        <v>880</v>
+        <v>873</v>
       </c>
       <c r="B356" s="0" t="s">
-        <v>881</v>
+        <v>874</v>
       </c>
       <c r="C356" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D356" s="1" t="s">
-        <v>882</v>
+        <v>875</v>
       </c>
       <c r="E356" s="3">
-        <v>171.37</v>
+        <v>451.13</v>
       </c>
       <c r="F356" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="357">
       <c r="A357" s="0" t="s">
-        <v>883</v>
+        <v>876</v>
       </c>
       <c r="B357" s="0" t="s">
-        <v>884</v>
+        <v>874</v>
       </c>
       <c r="C357" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D357" s="1" t="s">
-        <v>885</v>
+        <v>877</v>
       </c>
       <c r="E357" s="3">
-        <v>461.34</v>
+        <v>247.95</v>
       </c>
       <c r="F357" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="358">
       <c r="A358" s="0" t="s">
-        <v>886</v>
+        <v>878</v>
       </c>
       <c r="B358" s="0" t="s">
-        <v>887</v>
+        <v>874</v>
       </c>
       <c r="C358" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D358" s="1" t="s">
-        <v>888</v>
+        <v>875</v>
       </c>
       <c r="E358" s="3">
-        <v>478.17</v>
+        <v>239.1</v>
       </c>
       <c r="F358" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="359">
       <c r="A359" s="0" t="s">
-        <v>889</v>
+        <v>879</v>
       </c>
       <c r="B359" s="0" t="s">
-        <v>890</v>
+        <v>874</v>
       </c>
       <c r="C359" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D359" s="1" t="s">
-        <v>891</v>
+        <v>875</v>
       </c>
       <c r="E359" s="3">
-        <v>363.15</v>
+        <v>239.1</v>
       </c>
       <c r="F359" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="360">
       <c r="A360" s="0" t="s">
-        <v>892</v>
+        <v>880</v>
       </c>
       <c r="B360" s="0" t="s">
-        <v>893</v>
+        <v>881</v>
       </c>
       <c r="C360" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D360" s="1" t="s">
-        <v>894</v>
+        <v>882</v>
       </c>
       <c r="E360" s="3">
-        <v>1716.06</v>
+        <v>100.01</v>
       </c>
       <c r="F360" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="361">
       <c r="A361" s="0" t="s">
-        <v>895</v>
+        <v>883</v>
       </c>
       <c r="B361" s="0" t="s">
-        <v>893</v>
+        <v>884</v>
       </c>
       <c r="C361" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D361" s="1" t="s">
-        <v>896</v>
+        <v>885</v>
       </c>
       <c r="E361" s="3">
-        <v>3004.13</v>
+        <v>203.22</v>
       </c>
       <c r="F361" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="362">
       <c r="A362" s="0" t="s">
-        <v>897</v>
+        <v>886</v>
       </c>
       <c r="B362" s="0" t="s">
-        <v>898</v>
+        <v>887</v>
       </c>
       <c r="C362" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D362" s="1" t="s">
-        <v>899</v>
+        <v>888</v>
       </c>
       <c r="E362" s="3">
-        <v>3881.32</v>
+        <v>1079.17</v>
       </c>
       <c r="F362" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="363">
       <c r="A363" s="0" t="s">
-        <v>900</v>
+        <v>889</v>
       </c>
       <c r="B363" s="0" t="s">
-        <v>901</v>
+        <v>887</v>
       </c>
       <c r="C363" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D363" s="0" t="s">
-        <v>902</v>
+      <c r="D363" s="1" t="s">
+        <v>890</v>
       </c>
       <c r="E363" s="3">
-        <v>208.07</v>
+        <v>91.72</v>
       </c>
       <c r="F363" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="364">
       <c r="A364" s="0" t="s">
-        <v>903</v>
+        <v>891</v>
       </c>
       <c r="B364" s="0" t="s">
-        <v>904</v>
+        <v>892</v>
       </c>
       <c r="C364" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D364" s="0" t="s">
-        <v>905</v>
+      <c r="D364" s="1" t="s">
+        <v>893</v>
       </c>
       <c r="E364" s="3">
-        <v>705.72</v>
+        <v>980.73</v>
       </c>
       <c r="F364" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="365">
       <c r="A365" s="0" t="s">
-        <v>906</v>
+        <v>894</v>
       </c>
       <c r="B365" s="0" t="s">
-        <v>904</v>
+        <v>892</v>
       </c>
       <c r="C365" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D365" s="0" t="s">
-        <v>907</v>
+      <c r="D365" s="1" t="s">
+        <v>895</v>
       </c>
       <c r="E365" s="3">
-        <v>838.29</v>
+        <v>60.27</v>
       </c>
       <c r="F365" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="366">
       <c r="A366" s="0" t="s">
-        <v>908</v>
+        <v>896</v>
       </c>
       <c r="B366" s="0" t="s">
-        <v>909</v>
+        <v>897</v>
       </c>
       <c r="C366" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D366" s="0" t="s">
-        <v>910</v>
+      <c r="D366" s="1" t="s">
+        <v>898</v>
       </c>
       <c r="E366" s="3">
-        <v>35.83</v>
+        <v>45.44</v>
       </c>
       <c r="F366" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="367">
       <c r="A367" s="0" t="s">
-        <v>911</v>
+        <v>899</v>
       </c>
       <c r="B367" s="0" t="s">
-        <v>912</v>
+        <v>897</v>
       </c>
       <c r="C367" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D367" s="0" t="s">
-        <v>913</v>
+      <c r="D367" s="1" t="s">
+        <v>900</v>
       </c>
       <c r="E367" s="3">
-        <v>479.16</v>
+        <v>2.21</v>
       </c>
       <c r="F367" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="368">
       <c r="A368" s="0" t="s">
-        <v>914</v>
+        <v>901</v>
       </c>
       <c r="B368" s="0" t="s">
-        <v>915</v>
+        <v>897</v>
       </c>
       <c r="C368" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D368" s="0" t="s">
-        <v>916</v>
+      <c r="D368" s="1" t="s">
+        <v>900</v>
       </c>
       <c r="E368" s="3">
-        <v>58.98</v>
+        <v>92.44</v>
       </c>
       <c r="F368" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="369">
       <c r="A369" s="0" t="s">
-        <v>917</v>
+        <v>902</v>
       </c>
       <c r="B369" s="0" t="s">
-        <v>918</v>
+        <v>903</v>
       </c>
       <c r="C369" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D369" s="1" t="s">
-        <v>919</v>
+        <v>904</v>
       </c>
       <c r="E369" s="3">
-        <v>30.64</v>
+        <v>82.99</v>
       </c>
       <c r="F369" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="370">
       <c r="A370" s="0" t="s">
-        <v>920</v>
+        <v>905</v>
       </c>
       <c r="B370" s="0" t="s">
-        <v>921</v>
+        <v>906</v>
       </c>
       <c r="C370" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D370" s="1" t="s">
-        <v>922</v>
+        <v>907</v>
       </c>
       <c r="E370" s="3">
-        <v>1258.68</v>
+        <v>868.1</v>
       </c>
       <c r="F370" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="371">
       <c r="A371" s="0" t="s">
-        <v>923</v>
+        <v>908</v>
       </c>
       <c r="B371" s="0" t="s">
-        <v>924</v>
+        <v>909</v>
       </c>
       <c r="C371" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D371" s="1" t="s">
-        <v>925</v>
+        <v>910</v>
       </c>
       <c r="E371" s="3">
-        <v>2453.36</v>
+        <v>815.97</v>
       </c>
       <c r="F371" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="372">
       <c r="A372" s="0" t="s">
-        <v>926</v>
+        <v>911</v>
       </c>
       <c r="B372" s="0" t="s">
-        <v>924</v>
+        <v>912</v>
       </c>
       <c r="C372" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D372" s="1" t="s">
-        <v>927</v>
+        <v>913</v>
       </c>
       <c r="E372" s="3">
-        <v>79.25</v>
+        <v>96.76</v>
       </c>
       <c r="F372" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="373">
       <c r="A373" s="0" t="s">
-        <v>928</v>
+        <v>914</v>
       </c>
       <c r="B373" s="0" t="s">
-        <v>929</v>
+        <v>912</v>
       </c>
       <c r="C373" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D373" s="1" t="s">
-        <v>930</v>
+        <v>915</v>
       </c>
       <c r="E373" s="3">
-        <v>1136.23</v>
+        <v>144.05</v>
       </c>
       <c r="F373" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="374">
       <c r="A374" s="0" t="s">
-        <v>931</v>
+        <v>916</v>
       </c>
       <c r="B374" s="0" t="s">
-        <v>932</v>
+        <v>917</v>
       </c>
       <c r="C374" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D374" s="1" t="s">
-        <v>933</v>
+      <c r="D374" s="0" t="s">
+        <v>918</v>
       </c>
       <c r="E374" s="3">
-        <v>1182.79</v>
+        <v>89.99</v>
       </c>
       <c r="F374" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="375">
       <c r="A375" s="0" t="s">
-        <v>934</v>
+        <v>919</v>
       </c>
       <c r="B375" s="0" t="s">
-        <v>935</v>
+        <v>920</v>
       </c>
       <c r="C375" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D375" s="1" t="s">
-        <v>936</v>
+      <c r="D375" s="0" t="s">
+        <v>921</v>
       </c>
       <c r="E375" s="3">
-        <v>779.48</v>
+        <v>265.74</v>
       </c>
       <c r="F375" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="376">
       <c r="A376" s="0" t="s">
-        <v>937</v>
+        <v>922</v>
       </c>
       <c r="B376" s="0" t="s">
-        <v>938</v>
+        <v>923</v>
       </c>
       <c r="C376" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D376" s="1" t="s">
-        <v>939</v>
+      <c r="D376" s="0" t="s">
+        <v>924</v>
       </c>
       <c r="E376" s="3">
-        <v>641.72</v>
+        <v>33.92</v>
       </c>
       <c r="F376" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="377">
       <c r="A377" s="0" t="s">
-        <v>940</v>
+        <v>925</v>
       </c>
       <c r="B377" s="0" t="s">
-        <v>941</v>
+        <v>926</v>
       </c>
       <c r="C377" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D377" s="1" t="s">
-        <v>942</v>
+      <c r="D377" s="0" t="s">
+        <v>927</v>
       </c>
       <c r="E377" s="3">
-        <v>84.74</v>
+        <v>66.51</v>
       </c>
       <c r="F377" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="378">
       <c r="A378" s="0" t="s">
-        <v>943</v>
+        <v>928</v>
       </c>
       <c r="B378" s="0" t="s">
-        <v>944</v>
+        <v>929</v>
       </c>
       <c r="C378" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D378" s="1" t="s">
-        <v>945</v>
+      <c r="D378" s="0" t="s">
+        <v>930</v>
       </c>
       <c r="E378" s="3">
-        <v>270.04</v>
+        <v>154.32</v>
       </c>
       <c r="F378" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="379">
       <c r="A379" s="0" t="s">
-        <v>946</v>
+        <v>931</v>
       </c>
       <c r="B379" s="0" t="s">
-        <v>947</v>
+        <v>932</v>
       </c>
       <c r="C379" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D379" s="1" t="s">
-        <v>948</v>
+      <c r="D379" s="0" t="s">
+        <v>933</v>
       </c>
       <c r="E379" s="3">
-        <v>1126.08</v>
+        <v>64.18</v>
       </c>
       <c r="F379" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="380">
       <c r="A380" s="0" t="s">
-        <v>949</v>
+        <v>934</v>
       </c>
       <c r="B380" s="0" t="s">
-        <v>947</v>
+        <v>932</v>
       </c>
       <c r="C380" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D380" s="1" t="s">
-        <v>950</v>
+      <c r="D380" s="0" t="s">
+        <v>935</v>
       </c>
       <c r="E380" s="3">
-        <v>19.36</v>
+        <v>53.48</v>
       </c>
       <c r="F380" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="381">
       <c r="A381" s="0" t="s">
-        <v>951</v>
+        <v>936</v>
       </c>
       <c r="B381" s="0" t="s">
-        <v>947</v>
+        <v>932</v>
       </c>
       <c r="C381" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D381" s="1" t="s">
-        <v>950</v>
+      <c r="D381" s="0" t="s">
+        <v>937</v>
       </c>
       <c r="E381" s="3">
-        <v>9.55</v>
+        <v>57.02</v>
       </c>
       <c r="F381" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="382">
       <c r="A382" s="0" t="s">
-        <v>952</v>
+        <v>938</v>
       </c>
       <c r="B382" s="0" t="s">
-        <v>947</v>
+        <v>932</v>
       </c>
       <c r="C382" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D382" s="1" t="s">
-        <v>953</v>
+      <c r="D382" s="0" t="s">
+        <v>939</v>
       </c>
       <c r="E382" s="3">
-        <v>423.26</v>
+        <v>60.66</v>
       </c>
       <c r="F382" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="383">
       <c r="A383" s="0" t="s">
-        <v>954</v>
+        <v>940</v>
       </c>
       <c r="B383" s="0" t="s">
-        <v>947</v>
+        <v>941</v>
       </c>
       <c r="C383" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D383" s="1" t="s">
-        <v>950</v>
+        <v>942</v>
       </c>
       <c r="E383" s="3">
-        <v>894.18</v>
+        <v>727.04</v>
       </c>
       <c r="F383" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="384">
       <c r="A384" s="0" t="s">
-        <v>955</v>
+        <v>943</v>
       </c>
       <c r="B384" s="0" t="s">
-        <v>956</v>
+        <v>944</v>
       </c>
       <c r="C384" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D384" s="1" t="s">
-        <v>957</v>
+        <v>945</v>
       </c>
       <c r="E384" s="3">
-        <v>1782.06</v>
+        <v>167.52</v>
       </c>
       <c r="F384" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="385">
       <c r="A385" s="0" t="s">
-        <v>958</v>
+        <v>946</v>
       </c>
       <c r="B385" s="0" t="s">
-        <v>959</v>
+        <v>947</v>
       </c>
       <c r="C385" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D385" s="1" t="s">
-        <v>960</v>
+        <v>948</v>
       </c>
       <c r="E385" s="3">
-        <v>68.63</v>
+        <v>696.08</v>
       </c>
       <c r="F385" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="386">
       <c r="A386" s="0" t="s">
-        <v>961</v>
+        <v>949</v>
       </c>
       <c r="B386" s="0" t="s">
-        <v>962</v>
+        <v>947</v>
       </c>
       <c r="C386" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>963</v>
+        <v>950</v>
       </c>
       <c r="E386" s="3">
-        <v>68.72</v>
+        <v>69.69</v>
       </c>
       <c r="F386" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="387">
       <c r="A387" s="0" t="s">
-        <v>964</v>
+        <v>951</v>
       </c>
       <c r="B387" s="0" t="s">
-        <v>965</v>
+        <v>941</v>
       </c>
       <c r="C387" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D387" s="1" t="s">
-        <v>927</v>
+      <c r="D387" s="0" t="s">
+        <v>952</v>
       </c>
       <c r="E387" s="3">
-        <v>46.64</v>
+        <v>264.15</v>
       </c>
       <c r="F387" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="388">
       <c r="A388" s="0" t="s">
-        <v>966</v>
+        <v>953</v>
       </c>
       <c r="B388" s="0" t="s">
-        <v>967</v>
+        <v>954</v>
       </c>
       <c r="C388" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D388" s="0" t="s">
-        <v>162</v>
+        <v>955</v>
       </c>
       <c r="E388" s="3">
-        <v>105.12</v>
+        <v>294.05</v>
       </c>
       <c r="F388" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="389">
       <c r="A389" s="0" t="s">
-        <v>968</v>
+        <v>956</v>
       </c>
       <c r="B389" s="0" t="s">
-        <v>969</v>
+        <v>957</v>
       </c>
       <c r="C389" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D389" s="1" t="s">
-        <v>970</v>
+      <c r="D389" s="0" t="s">
+        <v>958</v>
       </c>
       <c r="E389" s="3">
-        <v>3550.89</v>
+        <v>64</v>
       </c>
       <c r="F389" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="390">
       <c r="A390" s="0" t="s">
-        <v>971</v>
+        <v>959</v>
       </c>
       <c r="B390" s="0" t="s">
-        <v>972</v>
+        <v>960</v>
       </c>
       <c r="C390" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D390" s="1" t="s">
-        <v>973</v>
+      <c r="D390" s="0" t="s">
+        <v>961</v>
       </c>
       <c r="E390" s="3">
-        <v>793.7</v>
+        <v>72.78</v>
       </c>
       <c r="F390" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="391">
       <c r="A391" s="0" t="s">
-        <v>974</v>
+        <v>962</v>
       </c>
       <c r="B391" s="0" t="s">
-        <v>975</v>
+        <v>963</v>
       </c>
       <c r="C391" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D391" s="1" t="s">
-        <v>976</v>
+        <v>964</v>
       </c>
       <c r="E391" s="3">
-        <v>254.44</v>
+        <v>96.98</v>
       </c>
       <c r="F391" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="392">
       <c r="A392" s="0" t="s">
-        <v>977</v>
+        <v>965</v>
       </c>
       <c r="B392" s="0" t="s">
-        <v>975</v>
+        <v>966</v>
       </c>
       <c r="C392" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D392" s="1" t="s">
-        <v>978</v>
+        <v>967</v>
       </c>
       <c r="E392" s="3">
-        <v>1449.52</v>
+        <v>1033.49</v>
       </c>
       <c r="F392" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="393">
       <c r="A393" s="0" t="s">
-        <v>979</v>
+        <v>968</v>
       </c>
       <c r="B393" s="0" t="s">
-        <v>980</v>
+        <v>969</v>
       </c>
       <c r="C393" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D393" s="1" t="s">
-        <v>981</v>
+        <v>970</v>
       </c>
       <c r="E393" s="3">
-        <v>4555.3</v>
+        <v>2191.42</v>
       </c>
       <c r="F393" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="394">
       <c r="A394" s="0" t="s">
-        <v>982</v>
+        <v>971</v>
       </c>
       <c r="B394" s="0" t="s">
-        <v>983</v>
+        <v>963</v>
       </c>
       <c r="C394" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D394" s="1" t="s">
-        <v>984</v>
+        <v>972</v>
       </c>
       <c r="E394" s="3">
-        <v>165.99</v>
+        <v>22.48</v>
       </c>
       <c r="F394" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="395">
       <c r="A395" s="0" t="s">
-        <v>985</v>
+        <v>973</v>
       </c>
       <c r="B395" s="0" t="s">
-        <v>986</v>
+        <v>785</v>
       </c>
       <c r="C395" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D395" s="1" t="s">
-        <v>987</v>
+        <v>974</v>
       </c>
       <c r="E395" s="3">
-        <v>23.61</v>
+        <v>788.49</v>
       </c>
       <c r="F395" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="396">
       <c r="A396" s="0" t="s">
-        <v>988</v>
+        <v>975</v>
       </c>
       <c r="B396" s="0" t="s">
-        <v>986</v>
+        <v>976</v>
       </c>
       <c r="C396" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D396" s="1" t="s">
-        <v>989</v>
+        <v>977</v>
       </c>
       <c r="E396" s="3">
-        <v>283.5</v>
+        <v>270.89</v>
       </c>
       <c r="F396" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="397">
       <c r="A397" s="0" t="s">
-        <v>990</v>
+        <v>978</v>
       </c>
       <c r="B397" s="0" t="s">
-        <v>991</v>
+        <v>979</v>
       </c>
       <c r="C397" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D397" s="1" t="s">
-        <v>984</v>
+        <v>980</v>
       </c>
       <c r="E397" s="3">
-        <v>47.27</v>
+        <v>271.38</v>
       </c>
       <c r="F397" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="398">
       <c r="A398" s="0" t="s">
-        <v>992</v>
+        <v>981</v>
       </c>
       <c r="B398" s="0" t="s">
-        <v>993</v>
+        <v>982</v>
       </c>
       <c r="C398" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D398" s="1" t="s">
-        <v>994</v>
+        <v>179</v>
       </c>
       <c r="E398" s="3">
-        <v>2340.22</v>
+        <v>2.77</v>
       </c>
       <c r="F398" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="399">
       <c r="A399" s="0" t="s">
-        <v>995</v>
+        <v>983</v>
       </c>
       <c r="B399" s="0" t="s">
-        <v>996</v>
+        <v>982</v>
       </c>
       <c r="C399" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D399" s="1" t="s">
-        <v>997</v>
+        <v>179</v>
       </c>
       <c r="E399" s="3">
-        <v>78.13</v>
+        <v>2.77</v>
       </c>
       <c r="F399" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="400">
       <c r="A400" s="0" t="s">
-        <v>998</v>
+        <v>984</v>
       </c>
       <c r="B400" s="0" t="s">
-        <v>996</v>
+        <v>982</v>
       </c>
       <c r="C400" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D400" s="1" t="s">
-        <v>999</v>
+        <v>179</v>
       </c>
       <c r="E400" s="3">
-        <v>51.93</v>
+        <v>2.77</v>
       </c>
       <c r="F400" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="401">
       <c r="A401" s="0" t="s">
-        <v>1000</v>
+        <v>985</v>
       </c>
       <c r="B401" s="0" t="s">
-        <v>996</v>
+        <v>982</v>
       </c>
       <c r="C401" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D401" s="1" t="s">
-        <v>1001</v>
+        <v>179</v>
       </c>
       <c r="E401" s="3">
-        <v>57.63</v>
+        <v>2.77</v>
       </c>
       <c r="F401" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="402">
       <c r="A402" s="0" t="s">
-        <v>1002</v>
+        <v>986</v>
       </c>
       <c r="B402" s="0" t="s">
-        <v>1003</v>
+        <v>96</v>
       </c>
       <c r="C402" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D402" s="1" t="s">
-        <v>1004</v>
+        <v>987</v>
       </c>
       <c r="E402" s="3">
-        <v>24.55</v>
+        <v>24.64</v>
       </c>
       <c r="F402" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="403">
       <c r="A403" s="0" t="s">
-        <v>1005</v>
+        <v>988</v>
       </c>
       <c r="B403" s="0" t="s">
-        <v>1006</v>
+        <v>96</v>
       </c>
       <c r="C403" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D403" s="1" t="s">
-        <v>836</v>
+        <v>987</v>
       </c>
       <c r="E403" s="3">
-        <v>13.82</v>
+        <v>5.65</v>
       </c>
       <c r="F403" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="404">
       <c r="A404" s="0" t="s">
-        <v>1007</v>
+        <v>989</v>
       </c>
       <c r="B404" s="0" t="s">
-        <v>1008</v>
+        <v>990</v>
       </c>
       <c r="C404" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D404" s="1" t="s">
-        <v>1009</v>
+      <c r="D404" s="0" t="s">
+        <v>991</v>
       </c>
       <c r="E404" s="3">
-        <v>22.17</v>
+        <v>117.31</v>
       </c>
       <c r="F404" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="405">
       <c r="A405" s="0" t="s">
-        <v>1010</v>
+        <v>992</v>
       </c>
       <c r="B405" s="0" t="s">
-        <v>1011</v>
+        <v>993</v>
       </c>
       <c r="C405" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D405" s="1" t="s">
-        <v>1012</v>
+        <v>994</v>
       </c>
       <c r="E405" s="3">
-        <v>3314.61</v>
+        <v>79.04</v>
       </c>
       <c r="F405" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="406">
       <c r="A406" s="0" t="s">
-        <v>1013</v>
+        <v>995</v>
       </c>
       <c r="B406" s="0" t="s">
-        <v>1014</v>
+        <v>996</v>
       </c>
       <c r="C406" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D406" s="1" t="s">
-        <v>1015</v>
+        <v>997</v>
       </c>
       <c r="E406" s="3">
-        <v>302.66</v>
+        <v>1423.25</v>
       </c>
       <c r="F406" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="407">
       <c r="A407" s="0" t="s">
-        <v>1016</v>
+        <v>998</v>
       </c>
       <c r="B407" s="0" t="s">
-        <v>1017</v>
+        <v>999</v>
       </c>
       <c r="C407" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D407" s="1" t="s">
-        <v>1018</v>
+        <v>1000</v>
       </c>
       <c r="E407" s="3">
-        <v>48.46</v>
+        <v>138.13</v>
       </c>
       <c r="F407" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="408">
       <c r="A408" s="0" t="s">
-        <v>1019</v>
+        <v>1001</v>
       </c>
       <c r="B408" s="0" t="s">
-        <v>1017</v>
+        <v>1002</v>
       </c>
       <c r="C408" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D408" s="1" t="s">
-        <v>1020</v>
+        <v>1003</v>
       </c>
       <c r="E408" s="3">
-        <v>296.24</v>
+        <v>1848.69</v>
       </c>
       <c r="F408" s="2" t="s">
-        <v>10</v>
-[...1178 lines deleted...]
-      <c r="F467" s="2" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="F3" r:id="rId3"/>
     <hyperlink ref="F4" r:id="rId4"/>
     <hyperlink ref="F5" r:id="rId5"/>
     <hyperlink ref="F6" r:id="rId6"/>
     <hyperlink ref="F7" r:id="rId7"/>
     <hyperlink ref="F8" r:id="rId8"/>
     <hyperlink ref="F9" r:id="rId9"/>
     <hyperlink ref="F10" r:id="rId10"/>
     <hyperlink ref="F11" r:id="rId11"/>
     <hyperlink ref="F12" r:id="rId12"/>
     <hyperlink ref="F13" r:id="rId13"/>
     <hyperlink ref="F14" r:id="rId14"/>
     <hyperlink ref="F15" r:id="rId15"/>
     <hyperlink ref="F16" r:id="rId16"/>
     <hyperlink ref="F17" r:id="rId17"/>
     <hyperlink ref="F18" r:id="rId18"/>
     <hyperlink ref="F19" r:id="rId19"/>
     <hyperlink ref="F20" r:id="rId20"/>
     <hyperlink ref="F21" r:id="rId21"/>
@@ -13651,91 +11942,32 @@
     <hyperlink ref="F384" r:id="rId384"/>
     <hyperlink ref="F385" r:id="rId385"/>
     <hyperlink ref="F386" r:id="rId386"/>
     <hyperlink ref="F387" r:id="rId387"/>
     <hyperlink ref="F388" r:id="rId388"/>
     <hyperlink ref="F389" r:id="rId389"/>
     <hyperlink ref="F390" r:id="rId390"/>
     <hyperlink ref="F391" r:id="rId391"/>
     <hyperlink ref="F392" r:id="rId392"/>
     <hyperlink ref="F393" r:id="rId393"/>
     <hyperlink ref="F394" r:id="rId394"/>
     <hyperlink ref="F395" r:id="rId395"/>
     <hyperlink ref="F396" r:id="rId396"/>
     <hyperlink ref="F397" r:id="rId397"/>
     <hyperlink ref="F398" r:id="rId398"/>
     <hyperlink ref="F399" r:id="rId399"/>
     <hyperlink ref="F400" r:id="rId400"/>
     <hyperlink ref="F401" r:id="rId401"/>
     <hyperlink ref="F402" r:id="rId402"/>
     <hyperlink ref="F403" r:id="rId403"/>
     <hyperlink ref="F404" r:id="rId404"/>
     <hyperlink ref="F405" r:id="rId405"/>
     <hyperlink ref="F406" r:id="rId406"/>
     <hyperlink ref="F407" r:id="rId407"/>
     <hyperlink ref="F408" r:id="rId408"/>
-    <hyperlink ref="F409" r:id="rId409"/>
-[...57 lines deleted...]
-    <hyperlink ref="F467" r:id="rId467"/>
   </hyperlinks>
   <headerFooter/>
   <tableParts>
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>