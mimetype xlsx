--- v2 (2026-07-27)
+++ v3 (2026-09-10)
@@ -5,51 +5,51 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Delinquent List" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1004" uniqueCount="1004">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="931" uniqueCount="931">
   <si>
     <t>Property Number</t>
   </si>
   <si>
     <t>Owner Name</t>
   </si>
   <si>
     <t>School District</t>
   </si>
   <si>
     <t>Location Address</t>
   </si>
   <si>
     <t>Amount</t>
   </si>
   <si>
     <t>View Property</t>
   </si>
   <si>
     <t>003-00000028-00</t>
   </si>
   <si>
     <t>MORAN TINA M</t>
   </si>
   <si>
@@ -143,123 +143,87 @@
   </si>
   <si>
     <t>003-00000874-00</t>
   </si>
   <si>
     <t>ROYALTY ENTERPRISES INC AN OHIO CORPORATION</t>
   </si>
   <si>
     <t xml:space="preserve">19913 CR 3  
 </t>
   </si>
   <si>
     <t>003-00000876-14</t>
   </si>
   <si>
     <t>HOWARD JERAMIE DANIEL &amp; JLRS</t>
   </si>
   <si>
     <t xml:space="preserve">19368 CR 3  
 </t>
   </si>
   <si>
     <t>003-00000876-15</t>
   </si>
   <si>
-    <t>003-00000876-26</t>
-[...8 lines deleted...]
-  <si>
     <t>003-00000937-00</t>
   </si>
   <si>
     <t>BRICK SERVICE AND SALES INC</t>
   </si>
   <si>
     <t xml:space="preserve">4714 COSHOCTON COUNTY  
 </t>
   </si>
   <si>
     <t>00300073</t>
   </si>
   <si>
     <t>LANGDON SUSAN</t>
   </si>
   <si>
     <t>20700 CR 3</t>
   </si>
   <si>
     <t>00300168</t>
   </si>
   <si>
     <t>MOORE KELSIE R</t>
   </si>
   <si>
     <t>20539 SR 60</t>
   </si>
   <si>
     <t>00300170</t>
   </si>
   <si>
     <t>GRANT DUSTIE L &amp; JOSHUA M CAIRATI</t>
   </si>
   <si>
     <t>22191 TR 135</t>
   </si>
   <si>
-    <t>003-13302002-00</t>
-[...24 lines deleted...]
-  <si>
     <t>004-00000098-00</t>
   </si>
   <si>
     <t>MCKEE JOSHUA M</t>
   </si>
   <si>
     <t xml:space="preserve">44078 US 36  
 </t>
   </si>
   <si>
     <t>004-00000123-00</t>
   </si>
   <si>
     <t>WRIGHT JAYZMIN L</t>
   </si>
   <si>
     <t xml:space="preserve">44869 TR 413  
 </t>
   </si>
   <si>
     <t>004-00000277-02</t>
   </si>
   <si>
     <t>WRIGHT KAMREN A &amp; JLRS</t>
   </si>
@@ -494,59 +458,50 @@
     <t>004-00001272-01</t>
   </si>
   <si>
     <t>004-00001289-00</t>
   </si>
   <si>
     <t xml:space="preserve">4503 COSHOCTON COUNTY  
 </t>
   </si>
   <si>
     <t>004-00001289-01</t>
   </si>
   <si>
     <t xml:space="preserve">450399 COSHOCTON COUNTY  
 </t>
   </si>
   <si>
     <t>004-00001294-00</t>
   </si>
   <si>
     <t xml:space="preserve">668099 COSHOCTON COUNTY  
 </t>
   </si>
   <si>
     <t>004-00001294-01</t>
-  </si>
-[...7 lines deleted...]
-    <t>NOT ON FILE</t>
   </si>
   <si>
     <t>00400135</t>
   </si>
   <si>
     <t>FOSTER KEVIN</t>
   </si>
   <si>
     <t>41081 US 36</t>
   </si>
   <si>
     <t>00400142</t>
   </si>
   <si>
     <t>MCPEAK SHAWN</t>
   </si>
   <si>
     <t>28232 CR 24</t>
   </si>
   <si>
     <t>00400165</t>
   </si>
   <si>
     <t>CUTSHALL STANLEY A</t>
   </si>
@@ -642,63 +597,72 @@
   <si>
     <t xml:space="preserve">29619 SR 60  
 </t>
   </si>
   <si>
     <t>005-00000279-00</t>
   </si>
   <si>
     <t>MOORE RODGER DEAN</t>
   </si>
   <si>
     <t xml:space="preserve">42205 CR 318  
 </t>
   </si>
   <si>
     <t>005-00000536-00</t>
   </si>
   <si>
     <t>JACKNA JACQUELINE</t>
   </si>
   <si>
     <t xml:space="preserve">TR 25  
 WARSAW OH 43844</t>
   </si>
   <si>
+    <t>00500025</t>
+  </si>
+  <si>
+    <t>JACKNA JACKIE J</t>
+  </si>
+  <si>
+    <t>30800 TR 25</t>
+  </si>
+  <si>
     <t>00500036</t>
   </si>
   <si>
     <t>WILLIAMSON MARSHA</t>
   </si>
   <si>
     <t>29716 SR 60</t>
   </si>
   <si>
     <t>00500059</t>
   </si>
   <si>
-    <t>BROWN TED F &amp; BROWN PATRICIA &amp;</t>
+    <t>BROWN TED F &amp; PATRICIA</t>
   </si>
   <si>
     <t>29860 CR 25</t>
   </si>
   <si>
     <t>007-00000060-04</t>
   </si>
   <si>
     <t>MILLER ABE N &amp; JLRS</t>
   </si>
   <si>
     <t xml:space="preserve">30111 CR 190  
 </t>
   </si>
   <si>
     <t>010-00000332-02</t>
   </si>
   <si>
     <t>JENNINGS KENNETH L &amp; JLRS</t>
   </si>
   <si>
     <t xml:space="preserve">50051 TR 146  
 COSHOCTON OH 43812</t>
   </si>
   <si>
@@ -753,60 +717,50 @@
   </si>
   <si>
     <t>010-00000691-00</t>
   </si>
   <si>
     <t>LAWRENCE JESSE A &amp; JLRS</t>
   </si>
   <si>
     <t xml:space="preserve">46505 TR 483  
 </t>
   </si>
   <si>
     <t>010-00000692-00</t>
   </si>
   <si>
     <t>010-00000773-00</t>
   </si>
   <si>
     <t>ROSS KEVIN DEAN</t>
   </si>
   <si>
     <t xml:space="preserve">TR 146  
 </t>
   </si>
   <si>
-    <t>010-00000812-07</t>
-[...8 lines deleted...]
-  <si>
     <t>010-00000855-01</t>
   </si>
   <si>
     <t>STURTZ JONEL &amp; JLRS</t>
   </si>
   <si>
     <t>010-00000884-00</t>
   </si>
   <si>
     <t>BONEY JANET S</t>
   </si>
   <si>
     <t xml:space="preserve">18716 TR 284  
 </t>
   </si>
   <si>
     <t>01000097</t>
   </si>
   <si>
     <t>MARTIN RONALD G</t>
   </si>
   <si>
     <t>15471 CR 274</t>
   </si>
   <si>
@@ -840,50 +794,53 @@
     <t>01000149</t>
   </si>
   <si>
     <t>COMPTON LEAH</t>
   </si>
   <si>
     <t>18248 TR 284</t>
   </si>
   <si>
     <t>01000150</t>
   </si>
   <si>
     <t>18716 CR 284</t>
   </si>
   <si>
     <t>01000178</t>
   </si>
   <si>
     <t>17601 SR 16</t>
   </si>
   <si>
     <t>01015076</t>
   </si>
   <si>
     <t>O'NEIL RANDY V</t>
+  </si>
+  <si>
+    <t>NOT ON FILE</t>
   </si>
   <si>
     <t>010-21202020-00</t>
   </si>
   <si>
     <t>DAVIS PEARL</t>
   </si>
   <si>
     <t>012-00000157-00</t>
   </si>
   <si>
     <t>TAYLOR DANNY R &amp; JLRS</t>
   </si>
   <si>
     <t xml:space="preserve">204 BANK ST  
 </t>
   </si>
   <si>
     <t>012-00000180-00</t>
   </si>
   <si>
     <t>ETY PAUL E &amp; JLRS</t>
   </si>
   <si>
     <t xml:space="preserve">214 BANK ST  
@@ -1017,63 +974,56 @@
   <si>
     <t xml:space="preserve">1015 SR 541  
 </t>
   </si>
   <si>
     <t>013-00001752-00</t>
   </si>
   <si>
     <t>STARCHER CAROLE M</t>
   </si>
   <si>
     <t xml:space="preserve">44628 CR 58  
 </t>
   </si>
   <si>
     <t>013-00001831-01</t>
   </si>
   <si>
     <t>FORFEITED- MORRIS JAY E CASE NO 20 CI 0320</t>
   </si>
   <si>
     <t xml:space="preserve">19535 CR 297  
 COSHOCTON OH 43812</t>
   </si>
   <si>
-    <t>013-00001916-00</t>
+    <t>013-00001917-00</t>
   </si>
   <si>
     <t>STOTTLEMIRE RICHARD D</t>
   </si>
   <si>
-    <t xml:space="preserve">TR 283  
-[...5 lines deleted...]
-  <si>
     <t xml:space="preserve">21420 TR 283  
 </t>
   </si>
   <si>
     <t>013-00002074-00</t>
   </si>
   <si>
     <t xml:space="preserve">4087 COSHOCTON COUNTY  
 </t>
   </si>
   <si>
     <t>013-00002074-01</t>
   </si>
   <si>
     <t xml:space="preserve">408799 COSHOCTON COUNTY  
 </t>
   </si>
   <si>
     <t>013-00002094-00</t>
   </si>
   <si>
     <t xml:space="preserve">425299 COSHOCTON COUNTY  
 </t>
   </si>
   <si>
@@ -1235,93 +1185,73 @@
   <si>
     <t>JACKSON ROGER L</t>
   </si>
   <si>
     <t xml:space="preserve">38600 US 36  
 </t>
   </si>
   <si>
     <t>014-00000279-11</t>
   </si>
   <si>
     <t>MCFARLAND INGRID</t>
   </si>
   <si>
     <t xml:space="preserve">39891 CR 41  
 </t>
   </si>
   <si>
     <t>014-00000327-00</t>
   </si>
   <si>
     <t>BUSSARD JOHN S &amp; JLRS</t>
   </si>
   <si>
     <t xml:space="preserve">39069 CR 41  
-</t>
-[...8 lines deleted...]
-    <t xml:space="preserve">CR 41  
 </t>
   </si>
   <si>
     <t>014-00000373-05</t>
   </si>
   <si>
     <t>STUTZMAN ADAM N &amp; JLRS</t>
   </si>
   <si>
     <t xml:space="preserve">TR 341  
 WARSAW OH 43844</t>
   </si>
   <si>
     <t>014-00000413-10</t>
   </si>
   <si>
     <t>LOPER JOHN P II &amp; JLRS</t>
   </si>
   <si>
     <t xml:space="preserve">37969 CR 82  
 </t>
   </si>
   <si>
-    <t>014-00000446-00</t>
-[...8 lines deleted...]
-  <si>
     <t>014-00000905-01</t>
   </si>
   <si>
     <t>SPURLING LINDA J</t>
   </si>
   <si>
     <t xml:space="preserve">27368 CR 22  
 </t>
   </si>
   <si>
     <t>01400056</t>
   </si>
   <si>
     <t>WEESE GEORGE S</t>
   </si>
   <si>
     <t>27368 TR 22</t>
   </si>
   <si>
     <t>01400074</t>
   </si>
   <si>
     <t>HINKLE GREG</t>
   </si>
   <si>
@@ -1584,153 +1514,123 @@
   </si>
   <si>
     <t>625 RAILROAD ST</t>
   </si>
   <si>
     <t>017-00000040-01</t>
   </si>
   <si>
     <t>BENDER SCOTT E</t>
   </si>
   <si>
     <t xml:space="preserve">27296 TR 47  
 </t>
   </si>
   <si>
     <t>017-00000049-01</t>
   </si>
   <si>
     <t>CONKLING ERIC J &amp;</t>
   </si>
   <si>
     <t xml:space="preserve">TR 26  
 </t>
   </si>
   <si>
-    <t>017-00000185-00</t>
-[...8 lines deleted...]
-  <si>
     <t>017-00000268-00</t>
   </si>
   <si>
     <t>COFFMAN JAMES L JR &amp;</t>
   </si>
   <si>
     <t xml:space="preserve">26779 CR 1  
 COSHOCTON OH 43812</t>
   </si>
   <si>
     <t>017-00000315-01</t>
   </si>
   <si>
     <t>HOUGH JASON A</t>
   </si>
   <si>
     <t xml:space="preserve">50060 CR 186  
 </t>
   </si>
   <si>
     <t>017-00000390-19</t>
   </si>
   <si>
     <t>COURTRIGHT HANNA</t>
   </si>
   <si>
     <t xml:space="preserve">28900 SR 83 N 
 COSHOCTON OH 43812</t>
   </si>
   <si>
-    <t>017-00000530-02</t>
-[...8 lines deleted...]
-  <si>
     <t>017-00000576-00</t>
   </si>
   <si>
     <t>DEAN MICHAEL A</t>
   </si>
   <si>
     <t xml:space="preserve">26965 COUNTY ROAD 1  
 COSHOCTON OH 43812</t>
   </si>
   <si>
     <t>017-00000644-00</t>
   </si>
   <si>
     <t>REINKE CARL G &amp; CAROLYN L REINKE</t>
   </si>
   <si>
     <t xml:space="preserve">TR 192  
 </t>
   </si>
   <si>
     <t>017-00000645-00</t>
   </si>
   <si>
     <t>017-00000686-00</t>
   </si>
   <si>
     <t>LUKE VIOLET S</t>
   </si>
   <si>
     <t xml:space="preserve">24620 SR 83  
 </t>
   </si>
   <si>
     <t>017-00000856-00</t>
   </si>
   <si>
     <t>LAWRENCE JOHN W &amp;</t>
   </si>
   <si>
     <t xml:space="preserve">46040 CR 23  
 </t>
   </si>
   <si>
-    <t>017-00001119-00</t>
-[...8 lines deleted...]
-  <si>
     <t>01700033</t>
   </si>
   <si>
     <t>RHOADES MELISSA</t>
   </si>
   <si>
     <t xml:space="preserve">24171 TR 1169  LOT 9</t>
   </si>
   <si>
     <t>01700046</t>
   </si>
   <si>
     <t>MATHIAS BRAD</t>
   </si>
   <si>
     <t>49870 CR 186</t>
   </si>
   <si>
     <t>01700104</t>
   </si>
   <si>
     <t>MOSES STEVEN L</t>
   </si>
   <si>
     <t>47515 TR 198</t>
@@ -1771,90 +1671,70 @@
   <si>
     <t xml:space="preserve">50377 TR 215  
 </t>
   </si>
   <si>
     <t>023-00000100-09</t>
   </si>
   <si>
     <t>SCHLABACH LEROY J &amp;</t>
   </si>
   <si>
     <t xml:space="preserve">TR 213  
 </t>
   </si>
   <si>
     <t>023-00000121-01</t>
   </si>
   <si>
     <t>MODEN RICHARD EUGENE &amp; JENNIFER SUE MODEN JL/RS</t>
   </si>
   <si>
     <t xml:space="preserve">29397 TR 209  
 </t>
   </si>
   <si>
-    <t>023-00000199-00</t>
-[...8 lines deleted...]
-  <si>
     <t>023-00000211-00</t>
   </si>
   <si>
     <t>YODER DAVID R &amp; JLRS</t>
   </si>
   <si>
     <t xml:space="preserve">33170 CR 12  
 </t>
   </si>
   <si>
     <t>023-00000262-00</t>
   </si>
   <si>
     <t>PATTERSON MARY</t>
   </si>
   <si>
     <t xml:space="preserve">31396 TR 212  
 </t>
   </si>
   <si>
-    <t>023-00000290-00</t>
-[...8 lines deleted...]
-  <si>
     <t>023-00000308-00</t>
   </si>
   <si>
     <t>TURNS RYAN &amp; JLRS</t>
   </si>
   <si>
     <t xml:space="preserve">TR 50  
 </t>
   </si>
   <si>
     <t>023-00000348-01</t>
   </si>
   <si>
     <t xml:space="preserve">4415 COSHOCTON COUNTY  
 </t>
   </si>
   <si>
     <t>023-00000368-01</t>
   </si>
   <si>
     <t xml:space="preserve">4417 COSHOCTON COUNTY  
 </t>
   </si>
   <si>
     <t>023-00000381-01</t>
@@ -2205,109 +2085,90 @@
     <t>MARTIN JEFFREY R</t>
   </si>
   <si>
     <t xml:space="preserve">TR 330  
 </t>
   </si>
   <si>
     <t>026-00000118-00</t>
   </si>
   <si>
     <t>YANNAYON DANA</t>
   </si>
   <si>
     <t xml:space="preserve">32705 TR 326  
 </t>
   </si>
   <si>
     <t>026-00000171-02</t>
   </si>
   <si>
     <t>DILLY RICHARD J JR &amp; HEIKE DILLY JL/RS</t>
   </si>
   <si>
     <t xml:space="preserve">TR 19  
 </t>
-  </si>
-[...14 lines deleted...]
-    <t>HAGY LARRY D</t>
   </si>
   <si>
     <t>026-00000722-00</t>
   </si>
   <si>
     <t>COOL JOHNNY LEE</t>
   </si>
   <si>
     <t xml:space="preserve">38685 CR 19  
 KILLBUCK OH 44637</t>
   </si>
   <si>
     <t>026-00000723-04</t>
   </si>
   <si>
     <t>MARTIN BRIAN M &amp;</t>
   </si>
   <si>
     <t xml:space="preserve">CR 19  
 </t>
   </si>
   <si>
     <t>02600086</t>
   </si>
   <si>
     <t>FORFEITED - BARKMAN ANDY R</t>
   </si>
   <si>
     <t>38957 CR 33</t>
   </si>
   <si>
     <t>02600097</t>
   </si>
   <si>
     <t>MEDLEY SMOKEY</t>
   </si>
   <si>
     <t>39486 CR 19</t>
   </si>
   <si>
-    <t>026-02301051-00</t>
-[...1 lines deleted...]
-  <si>
     <t>027-00000058-01</t>
   </si>
   <si>
     <t>BAIRD JOHN</t>
   </si>
   <si>
     <t xml:space="preserve">TR 422  
 </t>
   </si>
   <si>
     <t>027-00000069-02</t>
   </si>
   <si>
     <t>027-00000256-00</t>
   </si>
   <si>
     <t>HOLSKEY RICHARD &amp; STEVE HIXON</t>
   </si>
   <si>
     <t xml:space="preserve">STATE ROUTE 715  
 WALHONDING OH 43843</t>
   </si>
   <si>
     <t>027-00000266-01</t>
   </si>
@@ -2372,60 +2233,50 @@
     <t>02700006</t>
   </si>
   <si>
     <t>GLASS WILLIAM E</t>
   </si>
   <si>
     <t>02700061</t>
   </si>
   <si>
     <t>SHAFER DARREN</t>
   </si>
   <si>
     <t>24140 TR 113</t>
   </si>
   <si>
     <t>031-00000026-00</t>
   </si>
   <si>
     <t>STEVENSON ELIZABETH V</t>
   </si>
   <si>
     <t xml:space="preserve">18995 TR 382  
 </t>
   </si>
   <si>
-    <t>031-00000055-26</t>
-[...8 lines deleted...]
-  <si>
     <t>031-00000121-08</t>
   </si>
   <si>
     <t>TRIPP ROBERT &amp; JESSICA LIMBAUGH</t>
   </si>
   <si>
     <t xml:space="preserve">19518 TOWNSHIP ROAD 411  
 WARSAW OH 43844</t>
   </si>
   <si>
     <t>031-00000183-20</t>
   </si>
   <si>
     <t>SPARKS ANDREW J &amp; JLRS</t>
   </si>
   <si>
     <t xml:space="preserve">31381 TR 369  
 </t>
   </si>
   <si>
     <t>031-00000184-08</t>
   </si>
   <si>
     <t>KENNEDY GILES &amp; JLRS</t>
   </si>
@@ -2441,67 +2292,57 @@
 </t>
   </si>
   <si>
     <t>031-00000216-05</t>
   </si>
   <si>
     <t xml:space="preserve">CR 18  
 </t>
   </si>
   <si>
     <t>031-00000216-20</t>
   </si>
   <si>
     <t>YODER HENRY A &amp; JLRS</t>
   </si>
   <si>
     <t>031-00000216-21</t>
   </si>
   <si>
     <t>031-00000216-22</t>
   </si>
   <si>
     <t>031-00000262-00</t>
   </si>
   <si>
-    <t>VAN MINH-TRI C &amp; ANDREW BRADLEY</t>
+    <t>VAN MINH-TRI C</t>
   </si>
   <si>
     <t xml:space="preserve">21721 TOWNSHIP ROAD 374  
 WARSAW OH 43844</t>
   </si>
   <si>
-    <t>031-00000262-07</t>
-[...8 lines deleted...]
-  <si>
     <t>031-00000311-00</t>
   </si>
   <si>
     <t>MEADE BRIAN WILLIAM &amp; JLRS</t>
   </si>
   <si>
     <t xml:space="preserve">34542 SR 541  
 WARSAW OH 43844</t>
   </si>
   <si>
     <t>031-00000330-11</t>
   </si>
   <si>
     <t>WILSON GARY C &amp; JLRS</t>
   </si>
   <si>
     <t xml:space="preserve">21041 TR 372  
 </t>
   </si>
   <si>
     <t>031-00000330-13</t>
   </si>
   <si>
     <t xml:space="preserve">21002 CR 367  
 </t>
@@ -2578,77 +2419,57 @@
   <si>
     <t xml:space="preserve">COUNTY ROAD 3  
 WARSAW OH 43844</t>
   </si>
   <si>
     <t>032-00000095-02</t>
   </si>
   <si>
     <t>WILSON DANIEL R</t>
   </si>
   <si>
     <t xml:space="preserve">32540 TR 185  
 </t>
   </si>
   <si>
     <t>032-00000168-00</t>
   </si>
   <si>
     <t>BROOKOVER DANNY &amp;</t>
   </si>
   <si>
     <t xml:space="preserve">CR 436  
 </t>
   </si>
   <si>
-    <t>032-00000178-01</t>
-[...8 lines deleted...]
-  <si>
     <t>032-00000247-14</t>
   </si>
   <si>
     <t>BURKART JAMES J</t>
   </si>
   <si>
     <t xml:space="preserve">TR 390  
-</t>
-[...8 lines deleted...]
-    <t xml:space="preserve">TR 4  
 </t>
   </si>
   <si>
     <t>032-00000305-05</t>
   </si>
   <si>
     <t>CONWELL K RICHARD MICHAEL</t>
   </si>
   <si>
     <t xml:space="preserve">34719 TR 68  
 </t>
   </si>
   <si>
     <t>032-00000399-00</t>
   </si>
   <si>
     <t>POLAND TARA HOPE OCC RGT - EUGENE &amp; FRANCES KOCHER</t>
   </si>
   <si>
     <t xml:space="preserve">18361 CR 80  
 </t>
   </si>
   <si>
     <t>032-00000400-00</t>
   </si>
@@ -2703,60 +2524,50 @@
   </si>
   <si>
     <t>WOITEL MATTHEW W &amp; JLRS</t>
   </si>
   <si>
     <t>033-00000006-00</t>
   </si>
   <si>
     <t>ANSELM FREDERICK C</t>
   </si>
   <si>
     <t xml:space="preserve">30282 TR 358  
 WALHONDING OH 43843</t>
   </si>
   <si>
     <t>033-00000006-01</t>
   </si>
   <si>
     <t>VARGA EDWARD A JR &amp;</t>
   </si>
   <si>
     <t xml:space="preserve">TR 358  
 </t>
   </si>
   <si>
-    <t>033-00000345-00</t>
-[...8 lines deleted...]
-  <si>
     <t>033-00000408-00</t>
   </si>
   <si>
     <t>BAKER ROY</t>
   </si>
   <si>
     <t xml:space="preserve">CR 368  
 </t>
   </si>
   <si>
     <t>033-00000432-00</t>
   </si>
   <si>
     <t>UHL JAMES &amp; JOSEPHINE UHL</t>
   </si>
   <si>
     <t xml:space="preserve">31070 CR 368  
 </t>
   </si>
   <si>
     <t>033-00000435-00</t>
   </si>
   <si>
     <t xml:space="preserve">31070 CR 368  
 WALHONDING OH 43843</t>
@@ -2816,67 +2627,50 @@
   <si>
     <t xml:space="preserve">CR 476  
 COSHOCTON OH 43812</t>
   </si>
   <si>
     <t>035-00000132-00</t>
   </si>
   <si>
     <t>MORRIS WILLIAM P II</t>
   </si>
   <si>
     <t xml:space="preserve">1475 PLEASANT VALLEY DR  
 </t>
   </si>
   <si>
     <t>035-00000159-12</t>
   </si>
   <si>
     <t>STEFAN ROBERT M &amp; JLRS</t>
   </si>
   <si>
     <t xml:space="preserve">19135 SR 83  
 </t>
   </si>
   <si>
-    <t>035-00000198-00</t>
-[...15 lines deleted...]
-  <si>
     <t>035-00000250-00</t>
   </si>
   <si>
     <t>DRAKE LAURA RENEE</t>
   </si>
   <si>
     <t xml:space="preserve">2732 OTSEGO AVE  
 </t>
   </si>
   <si>
     <t>035-00000256-00</t>
   </si>
   <si>
     <t>ENGLISH DEBRA</t>
   </si>
   <si>
     <t xml:space="preserve">2529 7TH ST S 
 </t>
   </si>
   <si>
     <t>035-00000272-00</t>
   </si>
   <si>
     <t>ALBERT SETH D</t>
   </si>
@@ -2990,61 +2784,54 @@
   <si>
     <t xml:space="preserve">900 ASPEN ST  
 </t>
   </si>
   <si>
     <t>035-00000690-00</t>
   </si>
   <si>
     <t>PATTERSON PATRICK</t>
   </si>
   <si>
     <t xml:space="preserve">341 SE BROAD ST  
 COSHOCTON OH 43812</t>
   </si>
   <si>
     <t>035-00000730-00</t>
   </si>
   <si>
     <t>STORM MARCH C</t>
   </si>
   <si>
     <t xml:space="preserve">112 BROAD ST  
 COSHOCTON OH 43812</t>
   </si>
   <si>
-    <t>035-00000731-00</t>
+    <t>035-00000732-00</t>
   </si>
   <si>
     <t>ROGERS SONNY B</t>
-  </si>
-[...5 lines deleted...]
-    <t>035-00000732-00</t>
   </si>
   <si>
     <t xml:space="preserve">BRENAIRD ST  
 </t>
   </si>
   <si>
     <t>03500043</t>
   </si>
   <si>
     <t>KLINE RICHARD L</t>
   </si>
   <si>
     <t>953 LINN ST</t>
   </si>
   <si>
     <t>03500069</t>
   </si>
   <si>
     <t>MCPHERSON MIKE &amp; TAMI</t>
   </si>
   <si>
     <t>49421 CR 105</t>
   </si>
   <si>
     <t>03500116</t>
@@ -3158,60 +2945,50 @@
     <t>HARRIS BRANDON</t>
   </si>
   <si>
     <t>18051 CR 6</t>
   </si>
   <si>
     <t>03800140</t>
   </si>
   <si>
     <t>FREEMAN JUSTIN K</t>
   </si>
   <si>
     <t>18356 CR 6</t>
   </si>
   <si>
     <t>040-00000001-02</t>
   </si>
   <si>
     <t>GOSLIN ROBIN L</t>
   </si>
   <si>
     <t xml:space="preserve">18770 STATE ROUTE 60  
 WARSAW OH 43844</t>
   </si>
   <si>
-    <t>040-00000002-01</t>
-[...8 lines deleted...]
-  <si>
     <t>040-00000027-01</t>
   </si>
   <si>
     <t>LOA LLP</t>
   </si>
   <si>
     <t xml:space="preserve">37314 TR 68  
 </t>
   </si>
   <si>
     <t>040-00000038-01</t>
   </si>
   <si>
     <t xml:space="preserve">TR 51  
 </t>
   </si>
   <si>
     <t>040-00000084-10</t>
   </si>
   <si>
     <t xml:space="preserve">17033 CR 436  
 </t>
   </si>
   <si>
     <t>040-00000188-00</t>
@@ -3263,70 +3040,50 @@
   </si>
   <si>
     <t>BROOKOVER ERIC D &amp; SIMPSON YOLANDA L</t>
   </si>
   <si>
     <t>17033 CR 436</t>
   </si>
   <si>
     <t>044-00000024-00</t>
   </si>
   <si>
     <t>FOSTER WILLIAM L JR</t>
   </si>
   <si>
     <t xml:space="preserve">20TH ST N 
 </t>
   </si>
   <si>
     <t>044-00000552-00</t>
   </si>
   <si>
     <t>MATTHEWS VALORIE L &amp;</t>
   </si>
   <si>
     <t xml:space="preserve">1665 CASSINGHAM HOLLOW DR  
-</t>
-[...18 lines deleted...]
-    <t xml:space="preserve">801 HILL ST  
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,0.00"/>
   </numFmts>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
@@ -3340,8240 +3097,7700 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F408" headerRowCount="1">
-  <autoFilter ref="A1:F408"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F381" headerRowCount="1">
+  <autoFilter ref="A1:F381"/>
   <tableColumns count="6">
     <tableColumn id="1" name="Property Number"/>
     <tableColumn id="2" name="Owner Name"/>
     <tableColumn id="3" name="School District"/>
     <tableColumn id="4" name="Location Address"/>
     <tableColumn id="5" name="Amount"/>
     <tableColumn id="6" name="View Property"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=1339&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=1768&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=1771&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=1772&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=1773&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=1893&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=1894&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=1895&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=1896&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=1897&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=1899&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=1900&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=1901&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=2109&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=2125&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=2126&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=2137&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=2196&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43124&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43188&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=48495&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=2338&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=2395&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=2396&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=2458&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=2483&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=2677&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=2678&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=2706&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=2731&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=2763&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=2916&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=2977&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3383&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3487&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3488&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3616&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3646&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3647&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3648&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3649&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3670&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3693&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3694&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3695&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3696&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3697&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3698&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3699&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3700&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3701&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3702&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3703&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3704&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3710&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3711&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3730&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3731&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3740&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3741&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3766&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3767&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3774&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3775&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=46989&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43203&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43208&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=45932&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43226&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=46792&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=48383&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43251&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=4062&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=4077&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=4103&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=4104&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=4108&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=4110&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=4112&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=4147&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=4309&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=46378&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43307&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=5363&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=7339&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=7382&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=7411&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=7463&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=7654&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=7659&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=7673&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=7674&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=7750&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=7817&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=7877&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=7911&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=48160&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=48440&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43433&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43447&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43460&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43461&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=48403&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=45315&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=7983&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=8171&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=8193&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43484&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=8287&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=8542&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=8620&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=8713&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=8735&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=8771&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=8776&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=9168&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=9375&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=9673&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=9677&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=9954&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=9991&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=10041&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=10167&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=10168&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=10362&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=10363&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=10398&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=10399&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=10400&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=10401&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=10402&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=10403&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=10420&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=10421&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=10709&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=10710&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=10826&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=10832&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=47531&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43517&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=46267&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43581&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43603&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43609&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43613&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=48278&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=45605&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=10919&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=11146&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=11267&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=11323&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=11324&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=11370&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=11416&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=11443&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=11773&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=48119&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43663&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=46525&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43693&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43697&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=12380&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=47046&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=12468&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=12485&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=12565&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=12583&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=12668&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=12669&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=12699&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=12704&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=12706&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=12716&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=12779&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=12865&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=12913&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43747&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43770&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43779&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43780&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43781&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=48434&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43788&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43789&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43797&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43800&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43811&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=48216&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=13104&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=13119&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=13283&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=13394&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=13442&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=13574&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=13805&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=13842&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=13908&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=13909&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=13953&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=14080&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=14359&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=47875&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43826&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43871&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43886&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=48341&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43920&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20187&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20196&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20270&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20422&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20437&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20466&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20513&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20560&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20624&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20651&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20672&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20705&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20706&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20710&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20711&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20712&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20713&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20717&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20737&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20738&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20741&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20742&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20751&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20752&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20795&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20796&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20807&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20808&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20809&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20831&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20832&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20862&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20868&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20871&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20872&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20941&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20955&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20956&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=21224&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=21226&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=21227&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=21230&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=21232&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=21233&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=21234&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=21241&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=21245&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=21247&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=21248&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=21249&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=21250&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=21251&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=21252&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=21253&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=21257&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=21259&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=21261&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=21263&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=21268&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=21269&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=21276&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=21277&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=21278&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=21279&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=21285&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=21286&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=46706&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=21830&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=21946&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=22008&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=22453&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=22455&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=22526&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=22531&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44360&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44369&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=23079&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=23154&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=23169&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=23404&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=23424&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=23593&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=23594&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=23597&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=23598&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=23729&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=23731&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=47353&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44403&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=26329&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=26386&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=26477&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=26587&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=26596&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=26640&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=26646&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=26661&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=26662&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=26663&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=26732&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=26739&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=26789&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=26842&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=26844&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=26897&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44520&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44574&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=48324&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44578&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=27473&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=27595&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=27600&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=27616&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=27772&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=27798&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=27901&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=27926&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=27978&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=28134&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=28135&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=28136&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=28137&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=28138&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=28318&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=28494&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44626&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=28708&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=28735&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=28736&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=29192&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=29276&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=29280&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=29283&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=29284&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=29759&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=29760&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=29762&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=29764&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=29765&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=29949&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=29983&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=30013&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=30048&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=30099&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=30125&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=30131&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=30147&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=30153&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=30154&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=30155&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=30156&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=30162&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=30204&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=30284&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=30285&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=30343&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=30346&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=30370&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=30371&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=30448&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=30508&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=30564&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=30608&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=30609&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=30610&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44676&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44689&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44731&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44735&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=48214&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44777&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44778&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44779&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44780&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=31815&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=31819&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=31820&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44827&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44869&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44877&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=48295&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44887&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=32792&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=32794&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=32841&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=32855&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=32942&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=33073&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=33096&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=33098&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=33100&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=33102&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=33104&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=33280&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=33281&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44920&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=42210&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=42682&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=42683&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=42873&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=1339&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=1768&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=1771&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=1772&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=1773&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=1893&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=1894&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=1895&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=1896&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=1897&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=1899&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=1900&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=1901&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=2109&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=2125&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=2126&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=2196&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43124&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43188&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=48495&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=2458&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=2483&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=2677&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=2678&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=2706&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=2731&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=2763&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=2916&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=2977&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3383&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3487&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3488&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3616&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3646&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3647&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3648&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3649&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3670&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3693&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3694&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3695&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3696&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3697&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3698&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3699&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3700&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3701&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3702&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3703&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3704&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3710&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3711&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3730&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3731&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3740&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3741&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3766&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3767&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3774&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=3775&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43203&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43208&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=45932&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43226&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=46792&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=48383&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43251&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=4062&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=4077&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=4103&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=4104&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=4108&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=4110&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=4112&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=4147&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=4309&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43289&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=46378&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43307&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=5363&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=7339&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=7382&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=7411&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=7463&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=7654&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=7659&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=7673&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=7674&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=7750&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=7877&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=7911&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=48160&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=48440&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43433&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43447&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43460&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43461&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=48403&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=45315&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=7983&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=8171&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=8193&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43484&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=8287&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=8542&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=8620&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=8713&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=8735&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=8771&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=8776&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=9168&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=9375&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=9673&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=9677&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=9954&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=9991&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=10041&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=10168&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=10362&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=10363&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=10398&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=10399&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=10400&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=10401&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=10402&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=10403&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=10420&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=10421&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=10709&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=10710&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=10826&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=10832&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=47531&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43517&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=46267&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43581&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43603&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43609&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43613&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=48278&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=45605&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=10919&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=11146&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=11267&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=11323&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=11370&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=11416&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=11773&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=48119&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43663&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=46525&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43693&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43697&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=12380&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=47046&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=12468&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=12485&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=12565&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=12583&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=12668&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=12669&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=12699&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=12704&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=12706&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=12716&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=12779&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=12865&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=12913&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43747&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43770&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43779&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43780&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43781&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=48434&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43788&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43789&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43797&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43800&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43811&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=48216&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=13104&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=13119&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=13394&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=13442&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=13574&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=13842&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=13908&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=13909&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=13953&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=14080&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=47875&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43826&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43871&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43886&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=48341&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=43920&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20187&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20196&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20270&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20437&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20466&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20560&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20624&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20651&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20672&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20705&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20706&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20710&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20711&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20712&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20713&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20717&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20737&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20738&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20741&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20742&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20751&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20752&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20795&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20796&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20807&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20808&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20809&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20831&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20832&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20862&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20868&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20871&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20872&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20941&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20955&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=20956&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=21224&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=21226&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=21227&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=21230&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=21232&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=21233&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=21234&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=21241&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=21245&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=21247&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=21248&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=21249&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=21250&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=21251&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=21252&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=21253&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=21257&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=21259&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=21261&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=21263&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=21268&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=21269&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=21276&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=21277&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=21278&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=21279&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=21285&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=21286&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=46706&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=21830&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=21946&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=22008&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=22526&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=22531&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44360&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44369&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=23154&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=23169&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=23404&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=23424&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=23593&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=23594&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=23597&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=23598&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=23729&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=23731&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=47353&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44403&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=26329&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=26477&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=26587&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=26596&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=26640&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=26646&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=26661&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=26662&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=26663&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=26732&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=26789&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=26842&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=26844&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=26897&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44520&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44574&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=48324&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44578&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=27473&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=27595&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=27600&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=27616&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=27772&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=27901&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=27978&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=28134&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=28135&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=28136&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=28137&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=28138&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=28318&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=28494&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44626&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=28708&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=28735&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=28736&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=29276&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=29280&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=29283&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=29284&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=29759&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=29760&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=29762&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=29764&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=29765&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=29949&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=29983&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=30013&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=30125&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=30131&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=30147&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=30153&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=30154&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=30155&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=30156&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=30162&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=30204&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=30284&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=30285&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=30343&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=30346&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=30370&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=30371&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=30448&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=30508&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=30564&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=30608&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=30610&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44676&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44689&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44731&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44735&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=48214&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44777&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44778&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44779&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44780&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=31815&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=31819&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=31820&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44827&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44869&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44877&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=48295&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44887&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=32792&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=32841&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=32855&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=32942&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=33073&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=33096&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=33098&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=33100&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=33102&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=33104&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=33280&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=33281&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=44920&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=42210&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coshoctoncountytreasurer.com/Account/Index?Property_ID=42682&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:F408"/>
+  <dimension ref="A1:F381"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="19.02606964111328" customWidth="1"/>
     <col min="2" max="2" width="83.642578125" customWidth="1"/>
     <col min="3" max="3" width="16.232078552246094" customWidth="1"/>
     <col min="4" max="4" width="25.49872398376465" customWidth="1"/>
     <col min="5" max="5" width="10.763794898986816" customWidth="1"/>
     <col min="6" max="6" width="16.1522798538208" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="3">
-        <v>164.07</v>
+        <v>172.68</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>11</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E3" s="3">
-        <v>3080</v>
+        <v>3241.7</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E4" s="3">
-        <v>583.18</v>
+        <v>613.8</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>17</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>18</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E5" s="3">
-        <v>1530.01</v>
+        <v>1610.34</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>18</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="3">
-        <v>1051.65</v>
+        <v>1106.86</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
         <v>22</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>23</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E7" s="3">
-        <v>91.66</v>
+        <v>96.47</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
         <v>25</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>26</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E8" s="3">
-        <v>21.77</v>
+        <v>22.91</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
         <v>27</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>23</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E9" s="3">
-        <v>399.8</v>
+        <v>420.78</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
         <v>28</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>23</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>29</v>
       </c>
       <c r="E10" s="3">
-        <v>71.56</v>
+        <v>75.32</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
         <v>30</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>26</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E11" s="3">
-        <v>2.65</v>
+        <v>2.79</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
         <v>31</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E12" s="3">
-        <v>165.19</v>
+        <v>173.86</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
         <v>32</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>23</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E13" s="3">
-        <v>5.69</v>
+        <v>5.99</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
         <v>33</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E14" s="3">
-        <v>4462.98</v>
+        <v>4486.78</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
         <v>35</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>36</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>37</v>
       </c>
       <c r="E15" s="3">
-        <v>2331.11</v>
+        <v>2453.49</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
         <v>38</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>39</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>40</v>
       </c>
       <c r="E16" s="3">
-        <v>209.16</v>
+        <v>114.89</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
         <v>41</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>39</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E17" s="3">
-        <v>176.03</v>
+        <v>132.65</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
         <v>42</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>43</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>44</v>
       </c>
       <c r="E18" s="3">
-        <v>270.98</v>
+        <v>2.65</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
         <v>45</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>46</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D19" s="1" t="s">
+      <c r="D19" s="0" t="s">
         <v>47</v>
       </c>
       <c r="E19" s="3">
-        <v>2.52</v>
+        <v>131.44</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
         <v>48</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>49</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E20" s="3">
-        <v>124.88</v>
+        <v>175.99</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
         <v>51</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>52</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E21" s="3">
-        <v>167.22</v>
+        <v>437.98</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
         <v>54</v>
       </c>
       <c r="B22" s="0" t="s">
         <v>55</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D22" s="0" t="s">
+      <c r="D22" s="1" t="s">
         <v>56</v>
       </c>
       <c r="E22" s="3">
-        <v>416.13</v>
+        <v>2427.71</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
         <v>57</v>
       </c>
       <c r="B23" s="0" t="s">
         <v>58</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>59</v>
       </c>
       <c r="E23" s="3">
-        <v>2.38</v>
+        <v>1840.36</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
         <v>60</v>
       </c>
       <c r="B24" s="0" t="s">
         <v>61</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>62</v>
       </c>
       <c r="E24" s="3">
-        <v>10468.82</v>
+        <v>346.68</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
         <v>63</v>
       </c>
       <c r="B25" s="0" t="s">
         <v>64</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="E25" s="3">
-        <v>4900.57</v>
+        <v>18.55</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="E26" s="3">
-        <v>2706.62</v>
+        <v>519.12</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D27" s="1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E27" s="3">
-        <v>2148.56</v>
+        <v>667.43</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D28" s="1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="E28" s="3">
-        <v>329.39</v>
+        <v>3042.92</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D29" s="1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E29" s="3">
-        <v>17.62</v>
+        <v>603.52</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D30" s="1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="E30" s="3">
-        <v>493.23</v>
+        <v>2000.51</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D31" s="1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E31" s="3">
-        <v>734.14</v>
+        <v>21.96</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D32" s="1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="E32" s="3">
-        <v>2991.14</v>
+        <v>5.02</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="B33" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="C33" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D33" s="1" t="s">
         <v>86</v>
       </c>
-      <c r="B33" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E33" s="3">
-        <v>573.42</v>
+        <v>3.57</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="B34" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="C34" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D34" s="1" t="s">
         <v>89</v>
       </c>
-      <c r="B34" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E34" s="3">
-        <v>1900.72</v>
+        <v>4.64</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>93</v>
+        <v>85</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D35" s="1" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="E35" s="3">
-        <v>20.87</v>
+        <v>23.2</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>96</v>
+        <v>85</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D36" s="1" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="E36" s="3">
-        <v>4.77</v>
+        <v>0.77</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
-        <v>98</v>
+        <v>94</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>96</v>
+        <v>85</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D37" s="1" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E37" s="3">
-        <v>3.39</v>
+        <v>23.2</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>96</v>
+        <v>85</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D38" s="1" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
       <c r="E38" s="3">
-        <v>4.41</v>
+        <v>0.77</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
-        <v>101</v>
+        <v>98</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>96</v>
+        <v>85</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D39" s="1" t="s">
-        <v>102</v>
+        <v>99</v>
       </c>
       <c r="E39" s="3">
-        <v>22.04</v>
+        <v>4.64</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>96</v>
+        <v>85</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D40" s="1" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="E40" s="3">
-        <v>0.73</v>
+        <v>1.32</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
-        <v>105</v>
+        <v>102</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>96</v>
+        <v>85</v>
       </c>
       <c r="C41" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D41" s="1" t="s">
-        <v>106</v>
+        <v>101</v>
       </c>
       <c r="E41" s="3">
-        <v>22.04</v>
+        <v>4.21</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
-        <v>107</v>
+        <v>103</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>96</v>
+        <v>85</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D42" s="1" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="E42" s="3">
-        <v>0.73</v>
+        <v>1.32</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
-        <v>109</v>
+        <v>105</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>96</v>
+        <v>85</v>
       </c>
       <c r="C43" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D43" s="1" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="E43" s="3">
-        <v>4.41</v>
+        <v>4.21</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
-        <v>111</v>
+        <v>106</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>96</v>
+        <v>85</v>
       </c>
       <c r="C44" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D44" s="1" t="s">
-        <v>112</v>
+        <v>107</v>
       </c>
       <c r="E44" s="3">
-        <v>1.25</v>
+        <v>1.32</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
-        <v>113</v>
+        <v>108</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>96</v>
+        <v>85</v>
       </c>
       <c r="C45" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D45" s="1" t="s">
-        <v>112</v>
+        <v>107</v>
       </c>
       <c r="E45" s="3">
-        <v>4</v>
+        <v>4.21</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
-        <v>114</v>
+        <v>109</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>96</v>
+        <v>85</v>
       </c>
       <c r="C46" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D46" s="1" t="s">
-        <v>115</v>
+        <v>110</v>
       </c>
       <c r="E46" s="3">
-        <v>1.25</v>
+        <v>1.32</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>96</v>
+        <v>85</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D47" s="1" t="s">
-        <v>115</v>
+        <v>110</v>
       </c>
       <c r="E47" s="3">
-        <v>4</v>
+        <v>4.21</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>96</v>
+        <v>85</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D48" s="1" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="E48" s="3">
-        <v>1.25</v>
+        <v>1.32</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
-        <v>119</v>
+        <v>114</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>96</v>
+        <v>85</v>
       </c>
       <c r="C49" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D49" s="1" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="E49" s="3">
-        <v>4</v>
+        <v>3.57</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
-        <v>120</v>
+        <v>115</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>96</v>
+        <v>85</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D50" s="1" t="s">
-        <v>121</v>
+        <v>116</v>
       </c>
       <c r="E50" s="3">
-        <v>1.25</v>
+        <v>23.2</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
-        <v>122</v>
+        <v>117</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>96</v>
+        <v>85</v>
       </c>
       <c r="C51" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D51" s="1" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="E51" s="3">
-        <v>4</v>
+        <v>0.77</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
-        <v>123</v>
+        <v>119</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>96</v>
+        <v>85</v>
       </c>
       <c r="C52" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D52" s="1" t="s">
-        <v>124</v>
+        <v>120</v>
       </c>
       <c r="E52" s="3">
-        <v>1.25</v>
+        <v>1.32</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
-        <v>125</v>
+        <v>121</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>96</v>
+        <v>85</v>
       </c>
       <c r="C53" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D53" s="1" t="s">
-        <v>124</v>
+        <v>120</v>
       </c>
       <c r="E53" s="3">
-        <v>3.39</v>
+        <v>3.57</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
-        <v>126</v>
+        <v>122</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>96</v>
+        <v>85</v>
       </c>
       <c r="C54" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D54" s="1" t="s">
-        <v>127</v>
+        <v>123</v>
       </c>
       <c r="E54" s="3">
-        <v>22.04</v>
+        <v>22.43</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
-        <v>128</v>
+        <v>124</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>96</v>
+        <v>85</v>
       </c>
       <c r="C55" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D55" s="1" t="s">
-        <v>129</v>
+        <v>125</v>
       </c>
       <c r="E55" s="3">
-        <v>0.73</v>
+        <v>0.77</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
-        <v>130</v>
+        <v>126</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>96</v>
+        <v>127</v>
       </c>
       <c r="C56" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D56" s="1" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="E56" s="3">
-        <v>1.25</v>
+        <v>119.34</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>96</v>
+        <v>127</v>
       </c>
       <c r="C57" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D57" s="1" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="E57" s="3">
-        <v>3.39</v>
+        <v>29.95</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
-        <v>133</v>
+        <v>130</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>96</v>
+        <v>85</v>
       </c>
       <c r="C58" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D58" s="1" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="E58" s="3">
-        <v>21.31</v>
+        <v>16.52</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>96</v>
+        <v>85</v>
       </c>
       <c r="C59" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D59" s="1" t="s">
-        <v>136</v>
+        <v>133</v>
       </c>
       <c r="E59" s="3">
-        <v>0.73</v>
+        <v>0.77</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
-        <v>137</v>
+        <v>134</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>138</v>
+        <v>85</v>
       </c>
       <c r="C60" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D60" s="1" t="s">
-        <v>139</v>
+        <v>135</v>
       </c>
       <c r="E60" s="3">
-        <v>113.39</v>
+        <v>18.56</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
-        <v>140</v>
+        <v>136</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>138</v>
+        <v>85</v>
       </c>
       <c r="C61" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D61" s="1" t="s">
-        <v>139</v>
+        <v>135</v>
       </c>
       <c r="E61" s="3">
-        <v>28.45</v>
+        <v>0.77</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
-        <v>141</v>
+        <v>137</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>96</v>
+        <v>138</v>
       </c>
       <c r="C62" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D62" s="1" t="s">
-        <v>142</v>
+      <c r="D62" s="0" t="s">
+        <v>139</v>
       </c>
       <c r="E62" s="3">
-        <v>15.7</v>
+        <v>8.01</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>96</v>
+        <v>141</v>
       </c>
       <c r="C63" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D63" s="1" t="s">
-        <v>144</v>
+      <c r="D63" s="0" t="s">
+        <v>142</v>
       </c>
       <c r="E63" s="3">
-        <v>0.73</v>
+        <v>874.16</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
+        <v>143</v>
+      </c>
+      <c r="B64" s="0" t="s">
+        <v>144</v>
+      </c>
+      <c r="C64" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D64" s="0" t="s">
         <v>145</v>
       </c>
-      <c r="B64" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E64" s="3">
-        <v>17.63</v>
+        <v>452.07</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="s">
+        <v>146</v>
+      </c>
+      <c r="B65" s="0" t="s">
         <v>147</v>
       </c>
-      <c r="B65" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C65" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D65" s="1" t="s">
-        <v>146</v>
+      <c r="D65" s="0" t="s">
+        <v>148</v>
       </c>
       <c r="E65" s="3">
-        <v>0.73</v>
+        <v>238.66</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="C66" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="E66" s="3">
-        <v>69.07</v>
+        <v>37.5</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="C67" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="E67" s="3">
-        <v>7.61</v>
+        <v>114.48</v>
       </c>
       <c r="F67" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="C68" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="E68" s="3">
-        <v>830.55</v>
+        <v>568.21</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="C69" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D69" s="0" t="s">
-        <v>159</v>
+      <c r="D69" s="1" t="s">
+        <v>160</v>
       </c>
       <c r="E69" s="3">
-        <v>429.52</v>
+        <v>1396.18</v>
       </c>
       <c r="F69" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B70" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
       <c r="C70" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D70" s="0" t="s">
+      <c r="D70" s="1" t="s">
         <v>162</v>
       </c>
       <c r="E70" s="3">
-        <v>226.76</v>
+        <v>911.63</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="s">
         <v>163</v>
       </c>
       <c r="B71" s="0" t="s">
         <v>164</v>
       </c>
       <c r="C71" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D71" s="0" t="s">
+      <c r="D71" s="1" t="s">
         <v>165</v>
       </c>
       <c r="E71" s="3">
-        <v>35.63</v>
+        <v>689.31</v>
       </c>
       <c r="F71" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="s">
         <v>166</v>
       </c>
       <c r="B72" s="0" t="s">
         <v>167</v>
       </c>
       <c r="C72" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D72" s="0" t="s">
-        <v>168</v>
+      <c r="D72" s="1" t="s">
+        <v>165</v>
       </c>
       <c r="E72" s="3">
-        <v>108.77</v>
+        <v>293.12</v>
       </c>
       <c r="F72" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="B73" s="0" t="s">
+        <v>167</v>
+      </c>
+      <c r="C73" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D73" s="1" t="s">
         <v>169</v>
       </c>
-      <c r="B73" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E73" s="3">
-        <v>539.87</v>
+        <v>939.89</v>
       </c>
       <c r="F73" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="B74" s="0" t="s">
-        <v>173</v>
+        <v>167</v>
       </c>
       <c r="C74" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D74" s="1" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
       <c r="E74" s="3">
-        <v>1326.54</v>
+        <v>1603.99</v>
       </c>
       <c r="F74" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="s">
-        <v>175</v>
+        <v>172</v>
       </c>
       <c r="B75" s="0" t="s">
+        <v>167</v>
+      </c>
+      <c r="C75" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D75" s="1" t="s">
         <v>173</v>
       </c>
-      <c r="C75" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E75" s="3">
-        <v>866.16</v>
+        <v>1440.41</v>
       </c>
       <c r="F75" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="B76" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="C76" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D76" s="1" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="E76" s="3">
-        <v>654.93</v>
+        <v>104.03</v>
       </c>
       <c r="F76" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0" t="s">
-        <v>180</v>
+        <v>177</v>
       </c>
       <c r="B77" s="0" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
       <c r="C77" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D77" s="1" t="s">
         <v>179</v>
       </c>
       <c r="E77" s="3">
-        <v>278.5</v>
+        <v>2684.51</v>
       </c>
       <c r="F77" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="B78" s="0" t="s">
         <v>181</v>
       </c>
       <c r="C78" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D78" s="1" t="s">
-        <v>183</v>
+      <c r="D78" s="0" t="s">
+        <v>182</v>
       </c>
       <c r="E78" s="3">
-        <v>893.01</v>
+        <v>639.54</v>
       </c>
       <c r="F78" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="B79" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="B79" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C79" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D79" s="1" t="s">
+      <c r="D79" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E79" s="3">
-        <v>1523.98</v>
+        <v>12.27</v>
       </c>
       <c r="F79" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="s">
         <v>186</v>
       </c>
       <c r="B80" s="0" t="s">
-        <v>181</v>
+        <v>187</v>
       </c>
       <c r="C80" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D80" s="1" t="s">
-        <v>187</v>
+      <c r="D80" s="0" t="s">
+        <v>188</v>
       </c>
       <c r="E80" s="3">
-        <v>1368.56</v>
+        <v>28.48</v>
       </c>
       <c r="F80" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B81" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="C81" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D81" s="1" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="E81" s="3">
-        <v>98.85</v>
+        <v>1489.56</v>
       </c>
       <c r="F81" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B82" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="C82" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D82" s="1" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E82" s="3">
-        <v>2650.61</v>
+        <v>173.66</v>
       </c>
       <c r="F82" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="0" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B83" s="0" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="C83" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D83" s="0" t="s">
-        <v>196</v>
+      <c r="D83" s="1" t="s">
+        <v>197</v>
       </c>
       <c r="E83" s="3">
-        <v>11.66</v>
+        <v>943.44</v>
       </c>
       <c r="F83" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B84" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="C84" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D84" s="0" t="s">
-        <v>199</v>
+      <c r="D84" s="1" t="s">
+        <v>200</v>
       </c>
       <c r="E84" s="3">
-        <v>27.06</v>
+        <v>3878.83</v>
       </c>
       <c r="F84" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B85" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="C85" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D85" s="1" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="E85" s="3">
-        <v>1415.26</v>
+        <v>164.63</v>
       </c>
       <c r="F85" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B86" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="C86" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D86" s="1" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="E86" s="3">
-        <v>250</v>
+        <v>918.25</v>
       </c>
       <c r="F86" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B87" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="C87" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D87" s="1" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="E87" s="3">
-        <v>896.38</v>
+        <v>109.83</v>
       </c>
       <c r="F87" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B88" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="C88" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D88" s="1" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E88" s="3">
-        <v>3685.35</v>
+        <v>186.33</v>
       </c>
       <c r="F88" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="B89" s="0" t="s">
+        <v>211</v>
+      </c>
+      <c r="C89" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D89" s="1" t="s">
         <v>212</v>
       </c>
-      <c r="B89" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E89" s="3">
-        <v>156.42</v>
+        <v>240.62</v>
       </c>
       <c r="F89" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="0" t="s">
+        <v>214</v>
+      </c>
+      <c r="B90" s="0" t="s">
         <v>215</v>
       </c>
-      <c r="B90" s="0" t="s">
+      <c r="C90" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D90" s="1" t="s">
         <v>216</v>
       </c>
-      <c r="C90" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E90" s="3">
-        <v>872.46</v>
+        <v>1124.53</v>
       </c>
       <c r="F90" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="0" t="s">
+        <v>217</v>
+      </c>
+      <c r="B91" s="0" t="s">
         <v>218</v>
       </c>
-      <c r="B91" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C91" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D91" s="1" t="s">
-        <v>220</v>
+        <v>216</v>
       </c>
       <c r="E91" s="3">
-        <v>104.35</v>
+        <v>916.79</v>
       </c>
       <c r="F91" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="B92" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="C92" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D92" s="1" t="s">
         <v>221</v>
       </c>
-      <c r="B92" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E92" s="3">
-        <v>177.04</v>
+        <v>652.52</v>
       </c>
       <c r="F92" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="B93" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="C93" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D93" s="0" t="s">
         <v>224</v>
       </c>
-      <c r="B93" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E93" s="3">
-        <v>228.62</v>
+        <v>145.4</v>
       </c>
       <c r="F93" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="0" t="s">
         <v>225</v>
       </c>
       <c r="B94" s="0" t="s">
         <v>226</v>
       </c>
       <c r="C94" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D94" s="1" t="s">
+      <c r="D94" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E94" s="3">
-        <v>1068.44</v>
+        <v>68.53</v>
       </c>
       <c r="F94" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="0" t="s">
         <v>228</v>
       </c>
       <c r="B95" s="0" t="s">
         <v>229</v>
       </c>
       <c r="C95" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D95" s="1" t="s">
+      <c r="D95" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E95" s="3">
-        <v>26.1</v>
+        <v>324.55</v>
       </c>
       <c r="F95" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="0" t="s">
         <v>231</v>
       </c>
       <c r="B96" s="0" t="s">
         <v>232</v>
       </c>
       <c r="C96" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D96" s="1" t="s">
-        <v>227</v>
+      <c r="D96" s="0" t="s">
+        <v>233</v>
       </c>
       <c r="E96" s="3">
-        <v>871.06</v>
+        <v>38.49</v>
       </c>
       <c r="F96" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="0" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B97" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="C97" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D97" s="1" t="s">
-        <v>235</v>
+      <c r="D97" s="0" t="s">
+        <v>236</v>
       </c>
       <c r="E97" s="3">
-        <v>619.98</v>
+        <v>16.47</v>
       </c>
       <c r="F97" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B98" s="0" t="s">
-        <v>237</v>
+        <v>220</v>
       </c>
       <c r="C98" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E98" s="3">
-        <v>138.15</v>
+        <v>59.38</v>
       </c>
       <c r="F98" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="0" t="s">
         <v>239</v>
       </c>
       <c r="B99" s="0" t="s">
+        <v>196</v>
+      </c>
+      <c r="C99" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D99" s="0" t="s">
         <v>240</v>
       </c>
-      <c r="C99" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E99" s="3">
-        <v>65.11</v>
+        <v>69.8</v>
       </c>
       <c r="F99" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="B100" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="B100" s="0" t="s">
+      <c r="C100" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D100" s="0" t="s">
         <v>243</v>
       </c>
-      <c r="C100" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E100" s="3">
-        <v>308.36</v>
+        <v>252.9</v>
       </c>
       <c r="F100" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="B101" s="0" t="s">
         <v>245</v>
       </c>
-      <c r="B101" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C101" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D101" s="0" t="s">
-        <v>247</v>
+      <c r="D101" s="1" t="s">
+        <v>197</v>
       </c>
       <c r="E101" s="3">
-        <v>36.57</v>
+        <v>45.61</v>
       </c>
       <c r="F101" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="0" t="s">
+        <v>246</v>
+      </c>
+      <c r="B102" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="C102" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D102" s="1" t="s">
         <v>248</v>
       </c>
-      <c r="B102" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E102" s="3">
-        <v>15.65</v>
+        <v>446.17</v>
       </c>
       <c r="F102" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="B103" s="0" t="s">
+        <v>250</v>
+      </c>
+      <c r="C103" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D103" s="1" t="s">
         <v>251</v>
       </c>
-      <c r="B103" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E103" s="3">
-        <v>56.42</v>
+        <v>250.95</v>
       </c>
       <c r="F103" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="0" t="s">
+        <v>252</v>
+      </c>
+      <c r="B104" s="0" t="s">
         <v>253</v>
-      </c>
-[...1 lines deleted...]
-        <v>207</v>
       </c>
       <c r="C104" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>254</v>
       </c>
       <c r="E104" s="3">
-        <v>66.31</v>
+        <v>80.12</v>
       </c>
       <c r="F104" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="0" t="s">
         <v>255</v>
       </c>
       <c r="B105" s="0" t="s">
         <v>256</v>
       </c>
       <c r="C105" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D105" s="0" t="s">
-        <v>150</v>
+      <c r="D105" s="1" t="s">
+        <v>257</v>
       </c>
       <c r="E105" s="3">
-        <v>240.29</v>
+        <v>286.6</v>
       </c>
       <c r="F105" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="B106" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="C106" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D106" s="1" t="s">
-        <v>208</v>
+        <v>260</v>
       </c>
       <c r="E106" s="3">
-        <v>43.35</v>
+        <v>190.63</v>
       </c>
       <c r="F106" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="0" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="B107" s="0" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="C107" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D107" s="1" t="s">
-        <v>261</v>
+        <v>263</v>
       </c>
       <c r="E107" s="3">
-        <v>423.91</v>
+        <v>1164.34</v>
       </c>
       <c r="F107" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="0" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="B108" s="0" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="C108" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D108" s="1" t="s">
-        <v>264</v>
+        <v>266</v>
       </c>
       <c r="E108" s="3">
-        <v>238.43</v>
+        <v>1325.05</v>
       </c>
       <c r="F108" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="0" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="B109" s="0" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="C109" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D109" s="0" t="s">
-        <v>267</v>
+      <c r="D109" s="1" t="s">
+        <v>269</v>
       </c>
       <c r="E109" s="3">
-        <v>76.12</v>
+        <v>396.91</v>
       </c>
       <c r="F109" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="0" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="B110" s="0" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="C110" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D110" s="1" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="E110" s="3">
-        <v>272.33</v>
+        <v>180.53</v>
       </c>
       <c r="F110" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="0" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="B111" s="0" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="C111" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D111" s="1" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="E111" s="3">
-        <v>242.18</v>
+        <v>34.36</v>
       </c>
       <c r="F111" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="0" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="B112" s="0" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="C112" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D112" s="1" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="E112" s="3">
-        <v>1106.26</v>
+        <v>1028.16</v>
       </c>
       <c r="F112" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="0" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="B113" s="0" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="C113" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D113" s="1" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="E113" s="3">
-        <v>1258.96</v>
+        <v>249.37</v>
       </c>
       <c r="F113" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="0" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="B114" s="0" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="C114" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D114" s="1" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
       <c r="E114" s="3">
-        <v>377.11</v>
+        <v>1100.41</v>
       </c>
       <c r="F114" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="0" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="B115" s="0" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="C115" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D115" s="1" t="s">
-        <v>285</v>
+        <v>287</v>
       </c>
       <c r="E115" s="3">
-        <v>171.52</v>
+        <v>1245.44</v>
       </c>
       <c r="F115" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="0" t="s">
-        <v>286</v>
+        <v>288</v>
       </c>
       <c r="B116" s="0" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="C116" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D116" s="1" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="E116" s="3">
-        <v>32.65</v>
+        <v>1394.98</v>
       </c>
       <c r="F116" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="0" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="B117" s="0" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="C117" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D117" s="1" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="E117" s="3">
-        <v>976.88</v>
+        <v>1867.91</v>
       </c>
       <c r="F117" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="0" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
       <c r="B118" s="0" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="C118" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D118" s="1" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
       <c r="E118" s="3">
-        <v>236.93</v>
+        <v>924.34</v>
       </c>
       <c r="F118" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="0" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
       <c r="B119" s="0" t="s">
-        <v>296</v>
+        <v>298</v>
       </c>
       <c r="C119" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D119" s="1" t="s">
-        <v>297</v>
+        <v>299</v>
       </c>
       <c r="E119" s="3">
-        <v>1045.52</v>
+        <v>745.32</v>
       </c>
       <c r="F119" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="0" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="B120" s="0" t="s">
-        <v>299</v>
+        <v>43</v>
       </c>
       <c r="C120" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D120" s="1" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="E120" s="3">
-        <v>1183.33</v>
+        <v>24.21</v>
       </c>
       <c r="F120" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="B121" s="0" t="s">
-        <v>302</v>
+        <v>85</v>
       </c>
       <c r="C121" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D121" s="1" t="s">
         <v>303</v>
       </c>
       <c r="E121" s="3">
-        <v>1325.4</v>
+        <v>0.04</v>
       </c>
       <c r="F121" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="0" t="s">
         <v>304</v>
       </c>
       <c r="B122" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="C122" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D122" s="1" t="s">
         <v>305</v>
       </c>
-      <c r="C122" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E122" s="3">
-        <v>1774.74</v>
+        <v>4.29</v>
       </c>
       <c r="F122" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="0" t="s">
+        <v>306</v>
+      </c>
+      <c r="B123" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="C123" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D123" s="1" t="s">
         <v>307</v>
       </c>
-      <c r="B123" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E123" s="3">
-        <v>878.24</v>
+        <v>4.89</v>
       </c>
       <c r="F123" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="B124" s="0" t="s">
-        <v>311</v>
+        <v>85</v>
       </c>
       <c r="C124" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D124" s="1" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="E124" s="3">
-        <v>302.83</v>
+        <v>26.97</v>
       </c>
       <c r="F124" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="0" t="s">
-        <v>313</v>
+        <v>310</v>
       </c>
       <c r="B125" s="0" t="s">
-        <v>311</v>
+        <v>85</v>
       </c>
       <c r="C125" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D125" s="1" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="E125" s="3">
-        <v>2345.19</v>
+        <v>6.32</v>
       </c>
       <c r="F125" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
       <c r="B126" s="0" t="s">
-        <v>46</v>
+        <v>85</v>
       </c>
       <c r="C126" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D126" s="1" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E126" s="3">
-        <v>23</v>
+        <v>24.42</v>
       </c>
       <c r="F126" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="B127" s="0" t="s">
-        <v>96</v>
+        <v>85</v>
       </c>
       <c r="C127" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D127" s="1" t="s">
-        <v>318</v>
+        <v>312</v>
       </c>
       <c r="E127" s="3">
-        <v>0.04</v>
+        <v>6.32</v>
       </c>
       <c r="F127" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="0" t="s">
-        <v>319</v>
+        <v>314</v>
       </c>
       <c r="B128" s="0" t="s">
-        <v>96</v>
+        <v>85</v>
       </c>
       <c r="C128" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D128" s="1" t="s">
-        <v>320</v>
+        <v>315</v>
       </c>
       <c r="E128" s="3">
-        <v>4.08</v>
+        <v>0.13</v>
       </c>
       <c r="F128" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="0" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
       <c r="B129" s="0" t="s">
-        <v>96</v>
+        <v>85</v>
       </c>
       <c r="C129" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D129" s="1" t="s">
-        <v>322</v>
+        <v>315</v>
       </c>
       <c r="E129" s="3">
-        <v>4.65</v>
+        <v>0.02</v>
       </c>
       <c r="F129" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="0" t="s">
-        <v>323</v>
+        <v>317</v>
       </c>
       <c r="B130" s="0" t="s">
-        <v>96</v>
+        <v>85</v>
       </c>
       <c r="C130" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D130" s="1" t="s">
-        <v>324</v>
+        <v>318</v>
       </c>
       <c r="E130" s="3">
-        <v>25.63</v>
+        <v>4.29</v>
       </c>
       <c r="F130" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="0" t="s">
-        <v>325</v>
+        <v>319</v>
       </c>
       <c r="B131" s="0" t="s">
-        <v>96</v>
+        <v>85</v>
       </c>
       <c r="C131" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D131" s="1" t="s">
-        <v>324</v>
+        <v>320</v>
       </c>
       <c r="E131" s="3">
-        <v>6.01</v>
+        <v>4.89</v>
       </c>
       <c r="F131" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="B132" s="0" t="s">
-        <v>96</v>
+        <v>85</v>
       </c>
       <c r="C132" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D132" s="1" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
       <c r="E132" s="3">
-        <v>23.2</v>
+        <v>3.62</v>
       </c>
       <c r="F132" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="B133" s="0" t="s">
-        <v>96</v>
+        <v>85</v>
       </c>
       <c r="C133" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D133" s="1" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="E133" s="3">
-        <v>6.01</v>
+        <v>2</v>
       </c>
       <c r="F133" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="B134" s="0" t="s">
-        <v>96</v>
+        <v>326</v>
       </c>
       <c r="C134" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D134" s="1" t="s">
-        <v>330</v>
+      <c r="D134" s="0" t="s">
+        <v>327</v>
       </c>
       <c r="E134" s="3">
-        <v>0.12</v>
+        <v>188.87</v>
       </c>
       <c r="F134" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="B135" s="0" t="s">
-        <v>96</v>
+        <v>329</v>
       </c>
       <c r="C135" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D135" s="1" t="s">
+      <c r="D135" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E135" s="3">
-        <v>0.02</v>
+        <v>136.11</v>
       </c>
       <c r="F135" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="0" t="s">
+        <v>331</v>
+      </c>
+      <c r="B136" s="0" t="s">
         <v>332</v>
       </c>
-      <c r="B136" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C136" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D136" s="1" t="s">
-        <v>333</v>
+      <c r="D136" s="0" t="s">
+        <v>243</v>
       </c>
       <c r="E136" s="3">
-        <v>4.08</v>
+        <v>44.93</v>
       </c>
       <c r="F136" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="0" t="s">
+        <v>333</v>
+      </c>
+      <c r="B137" s="0" t="s">
         <v>334</v>
       </c>
-      <c r="B137" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C137" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D137" s="1" t="s">
+      <c r="D137" s="0" t="s">
         <v>335</v>
       </c>
       <c r="E137" s="3">
-        <v>4.65</v>
+        <v>235.03</v>
       </c>
       <c r="F137" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="0" t="s">
         <v>336</v>
       </c>
       <c r="B138" s="0" t="s">
-        <v>96</v>
+        <v>337</v>
       </c>
       <c r="C138" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D138" s="1" t="s">
-        <v>337</v>
+      <c r="D138" s="0" t="s">
+        <v>338</v>
       </c>
       <c r="E138" s="3">
-        <v>3.44</v>
+        <v>413.86</v>
       </c>
       <c r="F138" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="B139" s="0" t="s">
-        <v>96</v>
+        <v>340</v>
       </c>
       <c r="C139" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D139" s="1" t="s">
-        <v>339</v>
+      <c r="D139" s="0" t="s">
+        <v>341</v>
       </c>
       <c r="E139" s="3">
-        <v>1.9</v>
+        <v>2139.28</v>
       </c>
       <c r="F139" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="0" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="B140" s="0" t="s">
-        <v>341</v>
+        <v>343</v>
       </c>
       <c r="C140" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>342</v>
+        <v>344</v>
       </c>
       <c r="E140" s="3">
-        <v>179.45</v>
+        <v>118.53</v>
       </c>
       <c r="F140" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="0" t="s">
-        <v>343</v>
+        <v>345</v>
       </c>
       <c r="B141" s="0" t="s">
-        <v>344</v>
+        <v>346</v>
       </c>
       <c r="C141" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>345</v>
+        <v>347</v>
       </c>
       <c r="E141" s="3">
-        <v>129.33</v>
+        <v>28.68</v>
       </c>
       <c r="F141" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="0" t="s">
-        <v>346</v>
+        <v>348</v>
       </c>
       <c r="B142" s="0" t="s">
-        <v>347</v>
+        <v>349</v>
       </c>
       <c r="C142" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>150</v>
+        <v>350</v>
       </c>
       <c r="E142" s="3">
-        <v>42.69</v>
+        <v>296.13</v>
       </c>
       <c r="F142" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="0" t="s">
-        <v>348</v>
+        <v>351</v>
       </c>
       <c r="B143" s="0" t="s">
-        <v>349</v>
+        <v>352</v>
       </c>
       <c r="C143" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D143" s="0" t="s">
-        <v>350</v>
+      <c r="D143" s="1" t="s">
+        <v>353</v>
       </c>
       <c r="E143" s="3">
-        <v>223.31</v>
+        <v>7913.86</v>
       </c>
       <c r="F143" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="0" t="s">
-        <v>351</v>
+        <v>354</v>
       </c>
       <c r="B144" s="0" t="s">
-        <v>352</v>
+        <v>355</v>
       </c>
       <c r="C144" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D144" s="0" t="s">
-        <v>353</v>
+      <c r="D144" s="1" t="s">
+        <v>356</v>
       </c>
       <c r="E144" s="3">
-        <v>393.22</v>
+        <v>2741.3</v>
       </c>
       <c r="F144" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="0" t="s">
-        <v>354</v>
+        <v>357</v>
       </c>
       <c r="B145" s="0" t="s">
-        <v>355</v>
+        <v>358</v>
       </c>
       <c r="C145" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D145" s="0" t="s">
-        <v>356</v>
+      <c r="D145" s="1" t="s">
+        <v>359</v>
       </c>
       <c r="E145" s="3">
-        <v>2032.57</v>
+        <v>867.47</v>
       </c>
       <c r="F145" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="0" t="s">
-        <v>357</v>
+        <v>360</v>
       </c>
       <c r="B146" s="0" t="s">
-        <v>358</v>
+        <v>361</v>
       </c>
       <c r="C146" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D146" s="0" t="s">
-        <v>359</v>
+      <c r="D146" s="1" t="s">
+        <v>362</v>
       </c>
       <c r="E146" s="3">
-        <v>112.62</v>
+        <v>7647.6</v>
       </c>
       <c r="F146" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="0" t="s">
-        <v>360</v>
+        <v>363</v>
       </c>
       <c r="B147" s="0" t="s">
-        <v>361</v>
+        <v>364</v>
       </c>
       <c r="C147" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D147" s="0" t="s">
-        <v>362</v>
+      <c r="D147" s="1" t="s">
+        <v>365</v>
       </c>
       <c r="E147" s="3">
-        <v>27.25</v>
+        <v>215.77</v>
       </c>
       <c r="F147" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="0" t="s">
-        <v>363</v>
+        <v>366</v>
       </c>
       <c r="B148" s="0" t="s">
-        <v>364</v>
+        <v>367</v>
       </c>
       <c r="C148" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D148" s="0" t="s">
-        <v>365</v>
+      <c r="D148" s="1" t="s">
+        <v>368</v>
       </c>
       <c r="E148" s="3">
-        <v>281.37</v>
+        <v>1112.63</v>
       </c>
       <c r="F148" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="0" t="s">
-        <v>366</v>
+        <v>369</v>
       </c>
       <c r="B149" s="0" t="s">
-        <v>367</v>
+        <v>370</v>
       </c>
       <c r="C149" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D149" s="1" t="s">
-        <v>368</v>
+        <v>371</v>
       </c>
       <c r="E149" s="3">
-        <v>7519.11</v>
+        <v>1065.88</v>
       </c>
       <c r="F149" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="0" t="s">
-        <v>369</v>
+        <v>372</v>
       </c>
       <c r="B150" s="0" t="s">
-        <v>370</v>
+        <v>373</v>
       </c>
       <c r="C150" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D150" s="1" t="s">
-        <v>371</v>
+      <c r="D150" s="0" t="s">
+        <v>374</v>
       </c>
       <c r="E150" s="3">
-        <v>2604.56</v>
+        <v>211.56</v>
       </c>
       <c r="F150" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="0" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="B151" s="0" t="s">
-        <v>373</v>
+        <v>376</v>
       </c>
       <c r="C151" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D151" s="1" t="s">
-        <v>374</v>
+      <c r="D151" s="0" t="s">
+        <v>377</v>
       </c>
       <c r="E151" s="3">
-        <v>1149.2</v>
+        <v>112.4</v>
       </c>
       <c r="F151" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="0" t="s">
-        <v>375</v>
+        <v>378</v>
       </c>
       <c r="B152" s="0" t="s">
-        <v>376</v>
+        <v>379</v>
       </c>
       <c r="C152" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D152" s="1" t="s">
-        <v>377</v>
+      <c r="D152" s="0" t="s">
+        <v>243</v>
       </c>
       <c r="E152" s="3">
-        <v>7449</v>
+        <v>54.05</v>
       </c>
       <c r="F152" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="0" t="s">
-        <v>378</v>
+        <v>380</v>
       </c>
       <c r="B153" s="0" t="s">
-        <v>379</v>
+        <v>381</v>
       </c>
       <c r="C153" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D153" s="1" t="s">
-        <v>380</v>
+      <c r="D153" s="0" t="s">
+        <v>382</v>
       </c>
       <c r="E153" s="3">
-        <v>317.14</v>
+        <v>112.92</v>
       </c>
       <c r="F153" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="0" t="s">
-        <v>381</v>
+        <v>383</v>
       </c>
       <c r="B154" s="0" t="s">
-        <v>382</v>
+        <v>384</v>
       </c>
       <c r="C154" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D154" s="1" t="s">
-        <v>383</v>
+      <c r="D154" s="0" t="s">
+        <v>385</v>
       </c>
       <c r="E154" s="3">
-        <v>205.01</v>
+        <v>46.96</v>
       </c>
       <c r="F154" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="0" t="s">
-        <v>384</v>
+        <v>386</v>
       </c>
       <c r="B155" s="0" t="s">
-        <v>385</v>
+        <v>387</v>
       </c>
       <c r="C155" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D155" s="1" t="s">
-        <v>386</v>
+        <v>165</v>
       </c>
       <c r="E155" s="3">
-        <v>1057.13</v>
+        <v>48.33</v>
       </c>
       <c r="F155" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="0" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="B156" s="0" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="C156" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D156" s="1" t="s">
-        <v>389</v>
+      <c r="D156" s="0" t="s">
+        <v>390</v>
       </c>
       <c r="E156" s="3">
-        <v>2.38</v>
+        <v>89.15</v>
       </c>
       <c r="F156" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="B157" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="C157" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D157" s="1" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="E157" s="3">
-        <v>1012.73</v>
+        <v>583.58</v>
       </c>
       <c r="F157" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="B158" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="C158" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D158" s="0" t="s">
-        <v>395</v>
+      <c r="D158" s="1" t="s">
+        <v>396</v>
       </c>
       <c r="E158" s="3">
-        <v>201</v>
+        <v>809.6</v>
       </c>
       <c r="F158" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="B159" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="C159" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D159" s="0" t="s">
-        <v>398</v>
+      <c r="D159" s="1" t="s">
+        <v>399</v>
       </c>
       <c r="E159" s="3">
-        <v>106.79</v>
+        <v>771.45</v>
       </c>
       <c r="F159" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="0" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="B160" s="0" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="C160" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D160" s="0" t="s">
-        <v>150</v>
+      <c r="D160" s="1" t="s">
+        <v>402</v>
       </c>
       <c r="E160" s="3">
-        <v>51.35</v>
+        <v>1645.26</v>
       </c>
       <c r="F160" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="0" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
       <c r="B161" s="0" t="s">
-        <v>402</v>
+        <v>79</v>
       </c>
       <c r="C161" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D161" s="0" t="s">
-        <v>403</v>
+      <c r="D161" s="1" t="s">
+        <v>404</v>
       </c>
       <c r="E161" s="3">
-        <v>107.29</v>
+        <v>1011.88</v>
       </c>
       <c r="F161" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="0" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="B162" s="0" t="s">
-        <v>405</v>
+        <v>79</v>
       </c>
       <c r="C162" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D162" s="0" t="s">
+      <c r="D162" s="1" t="s">
         <v>406</v>
       </c>
       <c r="E162" s="3">
-        <v>44.62</v>
+        <v>230.89</v>
       </c>
       <c r="F162" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="0" t="s">
         <v>407</v>
       </c>
       <c r="B163" s="0" t="s">
         <v>408</v>
       </c>
       <c r="C163" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D163" s="1" t="s">
-        <v>179</v>
+        <v>409</v>
       </c>
       <c r="E163" s="3">
-        <v>45.93</v>
+        <v>705.47</v>
       </c>
       <c r="F163" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="0" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="B164" s="0" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="C164" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D164" s="0" t="s">
-        <v>411</v>
+      <c r="D164" s="1" t="s">
+        <v>412</v>
       </c>
       <c r="E164" s="3">
-        <v>84.7</v>
+        <v>291.26</v>
       </c>
       <c r="F164" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="0" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="B165" s="0" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="C165" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D165" s="1" t="s">
-        <v>414</v>
+        <v>406</v>
       </c>
       <c r="E165" s="3">
-        <v>625.47</v>
+        <v>7.33</v>
       </c>
       <c r="F165" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="0" t="s">
         <v>415</v>
       </c>
       <c r="B166" s="0" t="s">
+        <v>411</v>
+      </c>
+      <c r="C166" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D166" s="1" t="s">
         <v>416</v>
       </c>
-      <c r="C166" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E166" s="3">
-        <v>769.22</v>
+        <v>252.05</v>
       </c>
       <c r="F166" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="0" t="s">
+        <v>417</v>
+      </c>
+      <c r="B167" s="0" t="s">
         <v>418</v>
       </c>
-      <c r="B167" s="0" t="s">
+      <c r="C167" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D167" s="1" t="s">
         <v>419</v>
       </c>
-      <c r="C167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E167" s="3">
-        <v>732.97</v>
+        <v>767.11</v>
       </c>
       <c r="F167" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="0" t="s">
+        <v>420</v>
+      </c>
+      <c r="B168" s="0" t="s">
+        <v>418</v>
+      </c>
+      <c r="C168" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D168" s="1" t="s">
         <v>421</v>
       </c>
-      <c r="B168" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E168" s="3">
-        <v>1648.2</v>
+        <v>234.47</v>
       </c>
       <c r="F168" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="0" t="s">
-        <v>424</v>
+        <v>422</v>
       </c>
       <c r="B169" s="0" t="s">
-        <v>90</v>
+        <v>418</v>
       </c>
       <c r="C169" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D169" s="1" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
       <c r="E169" s="3">
-        <v>961.41</v>
+        <v>187.03</v>
       </c>
       <c r="F169" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="0" t="s">
+        <v>424</v>
+      </c>
+      <c r="B170" s="0" t="s">
+        <v>425</v>
+      </c>
+      <c r="C170" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D170" s="0" t="s">
         <v>426</v>
       </c>
-      <c r="B170" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E170" s="3">
-        <v>219.37</v>
+        <v>281.64</v>
       </c>
       <c r="F170" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="0" t="s">
+        <v>427</v>
+      </c>
+      <c r="B171" s="0" t="s">
         <v>428</v>
       </c>
-      <c r="B171" s="0" t="s">
+      <c r="C171" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D171" s="0" t="s">
         <v>429</v>
       </c>
-      <c r="C171" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E171" s="3">
-        <v>670.28</v>
+        <v>986.18</v>
       </c>
       <c r="F171" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="B172" s="0" t="s">
         <v>431</v>
       </c>
-      <c r="B172" s="0" t="s">
+      <c r="C172" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D172" s="0" t="s">
         <v>432</v>
       </c>
-      <c r="C172" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E172" s="3">
-        <v>426.73</v>
+        <v>392.34</v>
       </c>
       <c r="F172" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="B173" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="B173" s="0" t="s">
+      <c r="C173" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D173" s="0" t="s">
         <v>435</v>
       </c>
-      <c r="C173" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E173" s="3">
-        <v>6.96</v>
+        <v>392.34</v>
       </c>
       <c r="F173" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="0" t="s">
         <v>436</v>
       </c>
       <c r="B174" s="0" t="s">
-        <v>432</v>
+        <v>437</v>
       </c>
       <c r="C174" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D174" s="1" t="s">
-        <v>437</v>
+      <c r="D174" s="0" t="s">
+        <v>438</v>
       </c>
       <c r="E174" s="3">
-        <v>414.48</v>
+        <v>226.53</v>
       </c>
       <c r="F174" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="B175" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="C175" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D175" s="1" t="s">
-        <v>440</v>
+      <c r="D175" s="0" t="s">
+        <v>441</v>
       </c>
       <c r="E175" s="3">
-        <v>728.85</v>
+        <v>37.22</v>
       </c>
       <c r="F175" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="B176" s="0" t="s">
-        <v>439</v>
+        <v>443</v>
       </c>
       <c r="C176" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D176" s="1" t="s">
-        <v>442</v>
+      <c r="D176" s="0" t="s">
+        <v>444</v>
       </c>
       <c r="E176" s="3">
-        <v>222.78</v>
+        <v>644.13</v>
       </c>
       <c r="F176" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="B177" s="0" t="s">
-        <v>439</v>
+        <v>446</v>
       </c>
       <c r="C177" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D177" s="1" t="s">
-        <v>444</v>
+      <c r="D177" s="0" t="s">
+        <v>447</v>
       </c>
       <c r="E177" s="3">
-        <v>177.7</v>
+        <v>1352.87</v>
       </c>
       <c r="F177" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="0" t="s">
-        <v>445</v>
+        <v>448</v>
       </c>
       <c r="B178" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="C178" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>447</v>
+        <v>450</v>
       </c>
       <c r="E178" s="3">
-        <v>267.59</v>
+        <v>763.01</v>
       </c>
       <c r="F178" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="0" t="s">
-        <v>448</v>
+        <v>451</v>
       </c>
       <c r="B179" s="0" t="s">
-        <v>449</v>
+        <v>452</v>
       </c>
       <c r="C179" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>450</v>
+        <v>453</v>
       </c>
       <c r="E179" s="3">
-        <v>936.99</v>
+        <v>1165.11</v>
       </c>
       <c r="F179" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="0" t="s">
-        <v>451</v>
+        <v>454</v>
       </c>
       <c r="B180" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
       <c r="C180" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E180" s="3">
-        <v>372.77</v>
+        <v>74.36</v>
       </c>
       <c r="F180" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="B181" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
       <c r="C181" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E181" s="3">
-        <v>372.77</v>
+        <v>148.15</v>
       </c>
       <c r="F181" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="B182" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
       <c r="C182" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D182" s="0" t="s">
-        <v>459</v>
+      <c r="D182" s="1" t="s">
+        <v>462</v>
       </c>
       <c r="E182" s="3">
-        <v>215.22</v>
+        <v>1891.7</v>
       </c>
       <c r="F182" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="B183" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
       <c r="C183" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D183" s="0" t="s">
-        <v>462</v>
+      <c r="D183" s="1" t="s">
+        <v>465</v>
       </c>
       <c r="E183" s="3">
-        <v>35.36</v>
+        <v>398.48</v>
       </c>
       <c r="F183" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="B184" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
       <c r="C184" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D184" s="0" t="s">
-        <v>465</v>
+      <c r="D184" s="1" t="s">
+        <v>468</v>
       </c>
       <c r="E184" s="3">
-        <v>612</v>
+        <v>2906.74</v>
       </c>
       <c r="F184" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="B185" s="0" t="s">
-        <v>467</v>
+        <v>470</v>
       </c>
       <c r="C185" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D185" s="0" t="s">
-        <v>468</v>
+      <c r="D185" s="1" t="s">
+        <v>471</v>
       </c>
       <c r="E185" s="3">
-        <v>1285.39</v>
+        <v>302.03</v>
       </c>
       <c r="F185" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="0" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
       <c r="B186" s="0" t="s">
-        <v>470</v>
+        <v>473</v>
       </c>
       <c r="C186" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D186" s="0" t="s">
-        <v>471</v>
+      <c r="D186" s="1" t="s">
+        <v>474</v>
       </c>
       <c r="E186" s="3">
-        <v>724.95</v>
+        <v>2585.33</v>
       </c>
       <c r="F186" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="B187" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="C187" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D187" s="0" t="s">
-        <v>474</v>
+      <c r="D187" s="1" t="s">
+        <v>477</v>
       </c>
       <c r="E187" s="3">
-        <v>1106.99</v>
+        <v>344.15</v>
       </c>
       <c r="F187" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="B188" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="C188" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D188" s="0" t="s">
-        <v>477</v>
+      <c r="D188" s="1" t="s">
+        <v>480</v>
       </c>
       <c r="E188" s="3">
-        <v>70.65</v>
+        <v>1.21</v>
       </c>
       <c r="F188" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="B189" s="0" t="s">
         <v>479</v>
       </c>
       <c r="C189" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D189" s="0" t="s">
+      <c r="D189" s="1" t="s">
         <v>480</v>
       </c>
       <c r="E189" s="3">
-        <v>140.76</v>
+        <v>1.21</v>
       </c>
       <c r="F189" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="B190" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="C190" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D190" s="1" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="E190" s="3">
-        <v>1797.35</v>
+        <v>1980.85</v>
       </c>
       <c r="F190" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="B191" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="C191" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D191" s="1" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="E191" s="3">
-        <v>378.6</v>
+        <v>1409.95</v>
       </c>
       <c r="F191" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
       <c r="B192" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="C192" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D192" s="1" t="s">
-        <v>489</v>
+      <c r="D192" s="0" t="s">
+        <v>490</v>
       </c>
       <c r="E192" s="3">
-        <v>515.98</v>
+        <v>371.82</v>
       </c>
       <c r="F192" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
       <c r="B193" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="C193" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D193" s="1" t="s">
-        <v>492</v>
+      <c r="D193" s="0" t="s">
+        <v>493</v>
       </c>
       <c r="E193" s="3">
-        <v>2761.75</v>
+        <v>478.57</v>
       </c>
       <c r="F193" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="0" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="B194" s="0" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="C194" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D194" s="1" t="s">
-        <v>495</v>
+      <c r="D194" s="0" t="s">
+        <v>496</v>
       </c>
       <c r="E194" s="3">
-        <v>286.96</v>
+        <v>332.19</v>
       </c>
       <c r="F194" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="0" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="B195" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="C195" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D195" s="1" t="s">
-        <v>498</v>
+      <c r="D195" s="0" t="s">
+        <v>499</v>
       </c>
       <c r="E195" s="3">
-        <v>2456.38</v>
+        <v>65.27</v>
       </c>
       <c r="F195" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="B196" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
       <c r="C196" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D196" s="1" t="s">
-        <v>501</v>
+      <c r="D196" s="0" t="s">
+        <v>502</v>
       </c>
       <c r="E196" s="3">
-        <v>352.74</v>
+        <v>35.81</v>
       </c>
       <c r="F196" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="0" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
       <c r="B197" s="0" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="C197" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D197" s="1" t="s">
-        <v>504</v>
+      <c r="D197" s="0" t="s">
+        <v>505</v>
       </c>
       <c r="E197" s="3">
-        <v>326.98</v>
+        <v>707.39</v>
       </c>
       <c r="F197" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="0" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="B198" s="0" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="C198" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D198" s="1" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="E198" s="3">
-        <v>1.15</v>
+        <v>1866.58</v>
       </c>
       <c r="F198" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="0" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="B199" s="0" t="s">
-        <v>506</v>
+        <v>510</v>
       </c>
       <c r="C199" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D199" s="1" t="s">
-        <v>507</v>
+        <v>511</v>
       </c>
       <c r="E199" s="3">
-        <v>1.15</v>
+        <v>30.52</v>
       </c>
       <c r="F199" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="0" t="s">
-        <v>509</v>
+        <v>512</v>
       </c>
       <c r="B200" s="0" t="s">
-        <v>510</v>
+        <v>513</v>
       </c>
       <c r="C200" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D200" s="1" t="s">
-        <v>511</v>
+        <v>514</v>
       </c>
       <c r="E200" s="3">
-        <v>1980.6</v>
+        <v>251.81</v>
       </c>
       <c r="F200" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="0" t="s">
-        <v>512</v>
+        <v>515</v>
       </c>
       <c r="B201" s="0" t="s">
-        <v>513</v>
+        <v>516</v>
       </c>
       <c r="C201" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D201" s="1" t="s">
-        <v>514</v>
+        <v>517</v>
       </c>
       <c r="E201" s="3">
-        <v>1339.63</v>
+        <v>582.11</v>
       </c>
       <c r="F201" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="0" t="s">
-        <v>515</v>
+        <v>518</v>
       </c>
       <c r="B202" s="0" t="s">
-        <v>516</v>
+        <v>519</v>
       </c>
       <c r="C202" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D202" s="1" t="s">
-        <v>517</v>
+        <v>520</v>
       </c>
       <c r="E202" s="3">
-        <v>496.71</v>
+        <v>1175.78</v>
       </c>
       <c r="F202" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="0" t="s">
-        <v>518</v>
+        <v>521</v>
       </c>
       <c r="B203" s="0" t="s">
-        <v>519</v>
+        <v>522</v>
       </c>
       <c r="C203" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D203" s="0" t="s">
-        <v>520</v>
+      <c r="D203" s="1" t="s">
+        <v>523</v>
       </c>
       <c r="E203" s="3">
-        <v>353.28</v>
+        <v>1369.94</v>
       </c>
       <c r="F203" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="0" t="s">
-        <v>521</v>
+        <v>524</v>
       </c>
       <c r="B204" s="0" t="s">
-        <v>522</v>
+        <v>85</v>
       </c>
       <c r="C204" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D204" s="0" t="s">
-        <v>523</v>
+      <c r="D204" s="1" t="s">
+        <v>525</v>
       </c>
       <c r="E204" s="3">
-        <v>454.68</v>
+        <v>6.97</v>
       </c>
       <c r="F204" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="0" t="s">
-        <v>524</v>
+        <v>526</v>
       </c>
       <c r="B205" s="0" t="s">
-        <v>525</v>
+        <v>85</v>
       </c>
       <c r="C205" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D205" s="0" t="s">
-        <v>526</v>
+      <c r="D205" s="1" t="s">
+        <v>527</v>
       </c>
       <c r="E205" s="3">
-        <v>315.62</v>
+        <v>6.85</v>
       </c>
       <c r="F205" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="0" t="s">
-        <v>527</v>
+        <v>528</v>
       </c>
       <c r="B206" s="0" t="s">
-        <v>528</v>
+        <v>85</v>
       </c>
       <c r="C206" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D206" s="0" t="s">
+      <c r="D206" s="1" t="s">
         <v>529</v>
       </c>
       <c r="E206" s="3">
-        <v>62.01</v>
+        <v>31.52</v>
       </c>
       <c r="F206" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" s="0" t="s">
         <v>530</v>
       </c>
       <c r="B207" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="C207" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D207" s="1" t="s">
         <v>531</v>
       </c>
-      <c r="C207" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E207" s="3">
-        <v>34.02</v>
+        <v>4.32</v>
       </c>
       <c r="F207" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="B208" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="C208" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D208" s="1" t="s">
         <v>533</v>
       </c>
-      <c r="B208" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E208" s="3">
-        <v>672.1</v>
+        <v>3.38</v>
       </c>
       <c r="F208" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="0" t="s">
-        <v>536</v>
+        <v>534</v>
       </c>
       <c r="B209" s="0" t="s">
-        <v>537</v>
+        <v>85</v>
       </c>
       <c r="C209" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D209" s="1" t="s">
-        <v>538</v>
+        <v>535</v>
       </c>
       <c r="E209" s="3">
-        <v>1773.47</v>
+        <v>69.29</v>
       </c>
       <c r="F209" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="0" t="s">
-        <v>539</v>
+        <v>536</v>
       </c>
       <c r="B210" s="0" t="s">
-        <v>540</v>
+        <v>85</v>
       </c>
       <c r="C210" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D210" s="1" t="s">
-        <v>541</v>
+        <v>535</v>
       </c>
       <c r="E210" s="3">
-        <v>29</v>
+        <v>17.07</v>
       </c>
       <c r="F210" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="0" t="s">
-        <v>542</v>
+        <v>537</v>
       </c>
       <c r="B211" s="0" t="s">
-        <v>543</v>
+        <v>85</v>
       </c>
       <c r="C211" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D211" s="1" t="s">
-        <v>544</v>
+        <v>538</v>
       </c>
       <c r="E211" s="3">
-        <v>389.25</v>
+        <v>13</v>
       </c>
       <c r="F211" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="0" t="s">
-        <v>545</v>
+        <v>539</v>
       </c>
       <c r="B212" s="0" t="s">
-        <v>546</v>
+        <v>85</v>
       </c>
       <c r="C212" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D212" s="1" t="s">
-        <v>547</v>
+        <v>538</v>
       </c>
       <c r="E212" s="3">
-        <v>55.95</v>
+        <v>8.41</v>
       </c>
       <c r="F212" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="0" t="s">
-        <v>548</v>
+        <v>540</v>
       </c>
       <c r="B213" s="0" t="s">
-        <v>549</v>
+        <v>85</v>
       </c>
       <c r="C213" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D213" s="1" t="s">
-        <v>550</v>
+        <v>541</v>
       </c>
       <c r="E213" s="3">
-        <v>553.07</v>
+        <v>13.5</v>
       </c>
       <c r="F213" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="0" t="s">
-        <v>551</v>
+        <v>542</v>
       </c>
       <c r="B214" s="0" t="s">
-        <v>552</v>
+        <v>85</v>
       </c>
       <c r="C214" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D214" s="1" t="s">
-        <v>553</v>
+        <v>543</v>
       </c>
       <c r="E214" s="3">
-        <v>1117.13</v>
+        <v>17.14</v>
       </c>
       <c r="F214" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="0" t="s">
-        <v>554</v>
+        <v>544</v>
       </c>
       <c r="B215" s="0" t="s">
-        <v>555</v>
+        <v>85</v>
       </c>
       <c r="C215" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D215" s="1" t="s">
-        <v>556</v>
+        <v>543</v>
       </c>
       <c r="E215" s="3">
-        <v>6640.95</v>
+        <v>26.37</v>
       </c>
       <c r="F215" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="0" t="s">
-        <v>557</v>
+        <v>545</v>
       </c>
       <c r="B216" s="0" t="s">
-        <v>558</v>
+        <v>85</v>
       </c>
       <c r="C216" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D216" s="1" t="s">
-        <v>559</v>
+        <v>546</v>
       </c>
       <c r="E216" s="3">
-        <v>1301.62</v>
+        <v>10.81</v>
       </c>
       <c r="F216" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" s="0" t="s">
-        <v>560</v>
+        <v>547</v>
       </c>
       <c r="B217" s="0" t="s">
-        <v>96</v>
+        <v>85</v>
       </c>
       <c r="C217" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D217" s="1" t="s">
-        <v>561</v>
+        <v>548</v>
       </c>
       <c r="E217" s="3">
-        <v>6.62</v>
+        <v>14.19</v>
       </c>
       <c r="F217" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" s="0" t="s">
-        <v>562</v>
+        <v>549</v>
       </c>
       <c r="B218" s="0" t="s">
-        <v>96</v>
+        <v>85</v>
       </c>
       <c r="C218" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D218" s="1" t="s">
-        <v>563</v>
+        <v>550</v>
       </c>
       <c r="E218" s="3">
-        <v>6.51</v>
+        <v>6.49</v>
       </c>
       <c r="F218" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="0" t="s">
-        <v>564</v>
+        <v>551</v>
       </c>
       <c r="B219" s="0" t="s">
-        <v>96</v>
+        <v>85</v>
       </c>
       <c r="C219" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D219" s="1" t="s">
-        <v>565</v>
+        <v>552</v>
       </c>
       <c r="E219" s="3">
-        <v>29.95</v>
+        <v>15.6</v>
       </c>
       <c r="F219" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" s="0" t="s">
-        <v>566</v>
+        <v>553</v>
       </c>
       <c r="B220" s="0" t="s">
-        <v>96</v>
+        <v>85</v>
       </c>
       <c r="C220" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D220" s="1" t="s">
-        <v>567</v>
+        <v>554</v>
       </c>
       <c r="E220" s="3">
-        <v>4.1</v>
+        <v>35.59</v>
       </c>
       <c r="F220" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" s="0" t="s">
-        <v>568</v>
+        <v>555</v>
       </c>
       <c r="B221" s="0" t="s">
-        <v>96</v>
+        <v>85</v>
       </c>
       <c r="C221" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D221" s="1" t="s">
-        <v>569</v>
+        <v>554</v>
       </c>
       <c r="E221" s="3">
-        <v>3.21</v>
+        <v>4.13</v>
       </c>
       <c r="F221" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" s="0" t="s">
-        <v>570</v>
+        <v>556</v>
       </c>
       <c r="B222" s="0" t="s">
-        <v>96</v>
+        <v>85</v>
       </c>
       <c r="C222" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D222" s="1" t="s">
-        <v>571</v>
+        <v>557</v>
       </c>
       <c r="E222" s="3">
-        <v>65.84</v>
+        <v>19.9</v>
       </c>
       <c r="F222" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" s="0" t="s">
-        <v>572</v>
+        <v>558</v>
       </c>
       <c r="B223" s="0" t="s">
-        <v>96</v>
+        <v>85</v>
       </c>
       <c r="C223" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D223" s="1" t="s">
-        <v>571</v>
+        <v>559</v>
       </c>
       <c r="E223" s="3">
-        <v>16.22</v>
+        <v>9.8</v>
       </c>
       <c r="F223" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" s="0" t="s">
-        <v>573</v>
+        <v>560</v>
       </c>
       <c r="B224" s="0" t="s">
-        <v>96</v>
+        <v>85</v>
       </c>
       <c r="C224" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D224" s="1" t="s">
-        <v>574</v>
+        <v>559</v>
       </c>
       <c r="E224" s="3">
-        <v>12.36</v>
+        <v>13.46</v>
       </c>
       <c r="F224" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" s="0" t="s">
-        <v>575</v>
+        <v>561</v>
       </c>
       <c r="B225" s="0" t="s">
-        <v>96</v>
+        <v>85</v>
       </c>
       <c r="C225" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D225" s="1" t="s">
-        <v>574</v>
+        <v>562</v>
       </c>
       <c r="E225" s="3">
-        <v>7.99</v>
+        <v>5.76</v>
       </c>
       <c r="F225" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" s="0" t="s">
-        <v>576</v>
+        <v>563</v>
       </c>
       <c r="B226" s="0" t="s">
-        <v>96</v>
+        <v>85</v>
       </c>
       <c r="C226" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D226" s="1" t="s">
-        <v>577</v>
+        <v>564</v>
       </c>
       <c r="E226" s="3">
-        <v>12.82</v>
+        <v>15.6</v>
       </c>
       <c r="F226" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" s="0" t="s">
-        <v>578</v>
+        <v>565</v>
       </c>
       <c r="B227" s="0" t="s">
-        <v>96</v>
+        <v>85</v>
       </c>
       <c r="C227" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D227" s="1" t="s">
-        <v>579</v>
+        <v>566</v>
       </c>
       <c r="E227" s="3">
-        <v>16.29</v>
+        <v>2.65</v>
       </c>
       <c r="F227" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" s="0" t="s">
-        <v>580</v>
+        <v>567</v>
       </c>
       <c r="B228" s="0" t="s">
-        <v>96</v>
+        <v>85</v>
       </c>
       <c r="C228" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D228" s="1" t="s">
-        <v>579</v>
+        <v>568</v>
       </c>
       <c r="E228" s="3">
-        <v>25.06</v>
+        <v>19.9</v>
       </c>
       <c r="F228" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" s="0" t="s">
-        <v>581</v>
+        <v>569</v>
       </c>
       <c r="B229" s="0" t="s">
-        <v>96</v>
+        <v>85</v>
       </c>
       <c r="C229" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D229" s="1" t="s">
-        <v>582</v>
+        <v>570</v>
       </c>
       <c r="E229" s="3">
-        <v>10.27</v>
+        <v>14.77</v>
       </c>
       <c r="F229" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" s="0" t="s">
-        <v>583</v>
+        <v>571</v>
       </c>
       <c r="B230" s="0" t="s">
-        <v>96</v>
+        <v>85</v>
       </c>
       <c r="C230" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D230" s="1" t="s">
-        <v>584</v>
+        <v>570</v>
       </c>
       <c r="E230" s="3">
-        <v>13.48</v>
+        <v>3.38</v>
       </c>
       <c r="F230" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" s="0" t="s">
-        <v>585</v>
+        <v>572</v>
       </c>
       <c r="B231" s="0" t="s">
-        <v>96</v>
+        <v>85</v>
       </c>
       <c r="C231" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D231" s="1" t="s">
-        <v>586</v>
+        <v>573</v>
       </c>
       <c r="E231" s="3">
-        <v>6.17</v>
+        <v>6.27</v>
       </c>
       <c r="F231" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" s="0" t="s">
-        <v>587</v>
+        <v>574</v>
       </c>
       <c r="B232" s="0" t="s">
-        <v>96</v>
+        <v>85</v>
       </c>
       <c r="C232" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D232" s="1" t="s">
-        <v>588</v>
+        <v>575</v>
       </c>
       <c r="E232" s="3">
-        <v>14.82</v>
+        <v>7.19</v>
       </c>
       <c r="F232" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" s="0" t="s">
-        <v>589</v>
+        <v>576</v>
       </c>
       <c r="B233" s="0" t="s">
-        <v>96</v>
+        <v>85</v>
       </c>
       <c r="C233" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D233" s="1" t="s">
-        <v>590</v>
+        <v>575</v>
       </c>
       <c r="E233" s="3">
-        <v>33.81</v>
+        <v>19.23</v>
       </c>
       <c r="F233" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" s="0" t="s">
-        <v>591</v>
+        <v>577</v>
       </c>
       <c r="B234" s="0" t="s">
-        <v>96</v>
+        <v>85</v>
       </c>
       <c r="C234" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D234" s="1" t="s">
-        <v>590</v>
+        <v>578</v>
       </c>
       <c r="E234" s="3">
-        <v>3.92</v>
+        <v>6.28</v>
       </c>
       <c r="F234" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" s="0" t="s">
-        <v>592</v>
+        <v>579</v>
       </c>
       <c r="B235" s="0" t="s">
-        <v>96</v>
+        <v>85</v>
       </c>
       <c r="C235" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D235" s="1" t="s">
-        <v>593</v>
+        <v>580</v>
       </c>
       <c r="E235" s="3">
-        <v>18.91</v>
+        <v>9.16</v>
       </c>
       <c r="F235" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" s="0" t="s">
-        <v>594</v>
+        <v>581</v>
       </c>
       <c r="B236" s="0" t="s">
-        <v>96</v>
+        <v>85</v>
       </c>
       <c r="C236" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D236" s="1" t="s">
-        <v>595</v>
+        <v>580</v>
       </c>
       <c r="E236" s="3">
-        <v>9.31</v>
+        <v>6.27</v>
       </c>
       <c r="F236" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" s="0" t="s">
-        <v>596</v>
+        <v>582</v>
       </c>
       <c r="B237" s="0" t="s">
-        <v>96</v>
+        <v>85</v>
       </c>
       <c r="C237" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D237" s="1" t="s">
-        <v>595</v>
+        <v>583</v>
       </c>
       <c r="E237" s="3">
-        <v>12.79</v>
+        <v>9.83</v>
       </c>
       <c r="F237" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" s="0" t="s">
-        <v>597</v>
+        <v>584</v>
       </c>
       <c r="B238" s="0" t="s">
-        <v>96</v>
+        <v>85</v>
       </c>
       <c r="C238" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D238" s="1" t="s">
-        <v>598</v>
+        <v>585</v>
       </c>
       <c r="E238" s="3">
-        <v>5.47</v>
+        <v>6.97</v>
       </c>
       <c r="F238" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" s="0" t="s">
-        <v>599</v>
+        <v>586</v>
       </c>
       <c r="B239" s="0" t="s">
-        <v>96</v>
+        <v>85</v>
       </c>
       <c r="C239" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D239" s="1" t="s">
-        <v>600</v>
+        <v>587</v>
       </c>
       <c r="E239" s="3">
-        <v>14.82</v>
+        <v>29.5</v>
       </c>
       <c r="F239" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" s="0" t="s">
-        <v>601</v>
+        <v>588</v>
       </c>
       <c r="B240" s="0" t="s">
-        <v>96</v>
+        <v>85</v>
       </c>
       <c r="C240" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D240" s="1" t="s">
-        <v>602</v>
+        <v>589</v>
       </c>
       <c r="E240" s="3">
-        <v>2.52</v>
+        <v>1.96</v>
       </c>
       <c r="F240" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" s="0" t="s">
-        <v>603</v>
+        <v>590</v>
       </c>
       <c r="B241" s="0" t="s">
-        <v>96</v>
+        <v>85</v>
       </c>
       <c r="C241" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D241" s="1" t="s">
-        <v>604</v>
+        <v>591</v>
       </c>
       <c r="E241" s="3">
-        <v>18.91</v>
+        <v>17.06</v>
       </c>
       <c r="F241" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" s="0" t="s">
-        <v>605</v>
+        <v>592</v>
       </c>
       <c r="B242" s="0" t="s">
-        <v>96</v>
+        <v>85</v>
       </c>
       <c r="C242" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D242" s="1" t="s">
-        <v>606</v>
+        <v>593</v>
       </c>
       <c r="E242" s="3">
-        <v>14.03</v>
+        <v>18.54</v>
       </c>
       <c r="F242" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" s="0" t="s">
-        <v>607</v>
+        <v>594</v>
       </c>
       <c r="B243" s="0" t="s">
-        <v>96</v>
+        <v>85</v>
       </c>
       <c r="C243" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D243" s="1" t="s">
-        <v>606</v>
+        <v>595</v>
       </c>
       <c r="E243" s="3">
-        <v>3.21</v>
+        <v>19.23</v>
       </c>
       <c r="F243" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" s="0" t="s">
-        <v>608</v>
+        <v>596</v>
       </c>
       <c r="B244" s="0" t="s">
-        <v>96</v>
+        <v>85</v>
       </c>
       <c r="C244" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D244" s="1" t="s">
-        <v>609</v>
+        <v>597</v>
       </c>
       <c r="E244" s="3">
-        <v>5.96</v>
+        <v>5.85</v>
       </c>
       <c r="F244" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" s="0" t="s">
-        <v>610</v>
+        <v>598</v>
       </c>
       <c r="B245" s="0" t="s">
-        <v>96</v>
+        <v>85</v>
       </c>
       <c r="C245" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D245" s="1" t="s">
-        <v>611</v>
+        <v>597</v>
       </c>
       <c r="E245" s="3">
-        <v>6.83</v>
+        <v>19.23</v>
       </c>
       <c r="F245" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" s="0" t="s">
-        <v>612</v>
+        <v>599</v>
       </c>
       <c r="B246" s="0" t="s">
-        <v>96</v>
+        <v>85</v>
       </c>
       <c r="C246" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D246" s="1" t="s">
-        <v>611</v>
+        <v>600</v>
       </c>
       <c r="E246" s="3">
-        <v>18.27</v>
+        <v>36.01</v>
       </c>
       <c r="F246" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" s="0" t="s">
-        <v>613</v>
+        <v>601</v>
       </c>
       <c r="B247" s="0" t="s">
-        <v>96</v>
+        <v>85</v>
       </c>
       <c r="C247" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D247" s="1" t="s">
-        <v>614</v>
+        <v>600</v>
       </c>
       <c r="E247" s="3">
-        <v>5.96</v>
+        <v>2.69</v>
       </c>
       <c r="F247" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" s="0" t="s">
-        <v>615</v>
+        <v>602</v>
       </c>
       <c r="B248" s="0" t="s">
-        <v>96</v>
+        <v>85</v>
       </c>
       <c r="C248" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D248" s="1" t="s">
-        <v>616</v>
+        <v>603</v>
       </c>
       <c r="E248" s="3">
-        <v>8.7</v>
+        <v>6.28</v>
       </c>
       <c r="F248" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" s="0" t="s">
-        <v>617</v>
+        <v>604</v>
       </c>
       <c r="B249" s="0" t="s">
-        <v>96</v>
+        <v>85</v>
       </c>
       <c r="C249" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D249" s="1" t="s">
-        <v>616</v>
+        <v>605</v>
       </c>
       <c r="E249" s="3">
-        <v>5.96</v>
+        <v>6.27</v>
       </c>
       <c r="F249" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" s="0" t="s">
-        <v>618</v>
+        <v>606</v>
       </c>
       <c r="B250" s="0" t="s">
-        <v>96</v>
+        <v>85</v>
       </c>
       <c r="C250" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D250" s="1" t="s">
-        <v>619</v>
+        <v>607</v>
       </c>
       <c r="E250" s="3">
-        <v>9.34</v>
+        <v>5.55</v>
       </c>
       <c r="F250" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" s="0" t="s">
-        <v>620</v>
+        <v>608</v>
       </c>
       <c r="B251" s="0" t="s">
-        <v>96</v>
+        <v>85</v>
       </c>
       <c r="C251" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D251" s="1" t="s">
-        <v>621</v>
+        <v>609</v>
       </c>
       <c r="E251" s="3">
-        <v>6.62</v>
+        <v>10.32</v>
       </c>
       <c r="F251" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" s="0" t="s">
-        <v>622</v>
+        <v>610</v>
       </c>
       <c r="B252" s="0" t="s">
-        <v>96</v>
+        <v>85</v>
       </c>
       <c r="C252" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D252" s="1" t="s">
-        <v>623</v>
+        <v>611</v>
       </c>
       <c r="E252" s="3">
-        <v>28.03</v>
+        <v>17.78</v>
       </c>
       <c r="F252" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" s="0" t="s">
-        <v>624</v>
+        <v>612</v>
       </c>
       <c r="B253" s="0" t="s">
-        <v>96</v>
+        <v>85</v>
       </c>
       <c r="C253" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D253" s="1" t="s">
-        <v>625</v>
+        <v>613</v>
       </c>
       <c r="E253" s="3">
-        <v>1.86</v>
+        <v>2.65</v>
       </c>
       <c r="F253" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" s="0" t="s">
-        <v>626</v>
+        <v>614</v>
       </c>
       <c r="B254" s="0" t="s">
-        <v>96</v>
+        <v>85</v>
       </c>
       <c r="C254" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D254" s="1" t="s">
-        <v>627</v>
+        <v>615</v>
       </c>
       <c r="E254" s="3">
-        <v>16.21</v>
+        <v>21.26</v>
       </c>
       <c r="F254" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" s="0" t="s">
-        <v>628</v>
+        <v>616</v>
       </c>
       <c r="B255" s="0" t="s">
-        <v>96</v>
+        <v>85</v>
       </c>
       <c r="C255" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D255" s="1" t="s">
-        <v>629</v>
+        <v>615</v>
       </c>
       <c r="E255" s="3">
-        <v>17.61</v>
+        <v>14.34</v>
       </c>
       <c r="F255" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" s="0" t="s">
-        <v>630</v>
+        <v>617</v>
       </c>
       <c r="B256" s="0" t="s">
-        <v>96</v>
+        <v>85</v>
       </c>
       <c r="C256" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D256" s="1" t="s">
-        <v>631</v>
+        <v>618</v>
       </c>
       <c r="E256" s="3">
-        <v>18.27</v>
+        <v>6.51</v>
       </c>
       <c r="F256" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" s="0" t="s">
-        <v>632</v>
+        <v>619</v>
       </c>
       <c r="B257" s="0" t="s">
-        <v>96</v>
+        <v>85</v>
       </c>
       <c r="C257" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D257" s="1" t="s">
-        <v>633</v>
+        <v>618</v>
       </c>
       <c r="E257" s="3">
-        <v>5.56</v>
+        <v>5.58</v>
       </c>
       <c r="F257" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" s="0" t="s">
-        <v>634</v>
+        <v>620</v>
       </c>
       <c r="B258" s="0" t="s">
-        <v>96</v>
+        <v>85</v>
       </c>
       <c r="C258" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D258" s="1" t="s">
-        <v>633</v>
+        <v>621</v>
       </c>
       <c r="E258" s="3">
-        <v>18.27</v>
+        <v>7.19</v>
       </c>
       <c r="F258" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" s="0" t="s">
-        <v>635</v>
+        <v>622</v>
       </c>
       <c r="B259" s="0" t="s">
-        <v>96</v>
+        <v>85</v>
       </c>
       <c r="C259" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D259" s="1" t="s">
-        <v>636</v>
+        <v>621</v>
       </c>
       <c r="E259" s="3">
-        <v>34.22</v>
+        <v>2.65</v>
       </c>
       <c r="F259" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" s="0" t="s">
-        <v>637</v>
+        <v>623</v>
       </c>
       <c r="B260" s="0" t="s">
-        <v>96</v>
+        <v>85</v>
       </c>
       <c r="C260" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D260" s="1" t="s">
-        <v>636</v>
+        <v>624</v>
       </c>
       <c r="E260" s="3">
-        <v>2.55</v>
+        <v>4.53</v>
       </c>
       <c r="F260" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" s="0" t="s">
-        <v>638</v>
+        <v>625</v>
       </c>
       <c r="B261" s="0" t="s">
-        <v>96</v>
+        <v>85</v>
       </c>
       <c r="C261" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D261" s="1" t="s">
-        <v>639</v>
+        <v>624</v>
       </c>
       <c r="E261" s="3">
-        <v>5.96</v>
+        <v>12.03</v>
       </c>
       <c r="F261" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" s="0" t="s">
-        <v>640</v>
+        <v>626</v>
       </c>
       <c r="B262" s="0" t="s">
-        <v>96</v>
+        <v>627</v>
       </c>
       <c r="C262" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D262" s="1" t="s">
-        <v>641</v>
+      <c r="D262" s="0" t="s">
+        <v>243</v>
       </c>
       <c r="E262" s="3">
-        <v>5.96</v>
+        <v>22.14</v>
       </c>
       <c r="F262" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" s="0" t="s">
-        <v>642</v>
+        <v>628</v>
       </c>
       <c r="B263" s="0" t="s">
-        <v>96</v>
+        <v>629</v>
       </c>
       <c r="C263" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D263" s="1" t="s">
-        <v>643</v>
+        <v>630</v>
       </c>
       <c r="E263" s="3">
-        <v>5.28</v>
+        <v>672.49</v>
       </c>
       <c r="F263" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" s="0" t="s">
-        <v>644</v>
+        <v>631</v>
       </c>
       <c r="B264" s="0" t="s">
-        <v>96</v>
+        <v>632</v>
       </c>
       <c r="C264" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D264" s="1" t="s">
-        <v>645</v>
+        <v>633</v>
       </c>
       <c r="E264" s="3">
-        <v>9.81</v>
+        <v>1357.23</v>
       </c>
       <c r="F264" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" s="0" t="s">
-        <v>646</v>
+        <v>634</v>
       </c>
       <c r="B265" s="0" t="s">
-        <v>96</v>
+        <v>635</v>
       </c>
       <c r="C265" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D265" s="1" t="s">
-        <v>647</v>
+        <v>636</v>
       </c>
       <c r="E265" s="3">
-        <v>16.9</v>
+        <v>287.7</v>
       </c>
       <c r="F265" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="B266" s="0" t="s">
-        <v>96</v>
+        <v>638</v>
       </c>
       <c r="C266" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D266" s="1" t="s">
-        <v>649</v>
+        <v>639</v>
       </c>
       <c r="E266" s="3">
-        <v>2.52</v>
+        <v>478.35</v>
       </c>
       <c r="F266" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="B267" s="0" t="s">
-        <v>96</v>
+        <v>641</v>
       </c>
       <c r="C267" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D267" s="1" t="s">
-        <v>651</v>
+        <v>642</v>
       </c>
       <c r="E267" s="3">
-        <v>20.2</v>
+        <v>84.34</v>
       </c>
       <c r="F267" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" s="0" t="s">
-        <v>652</v>
+        <v>643</v>
       </c>
       <c r="B268" s="0" t="s">
-        <v>96</v>
+        <v>644</v>
       </c>
       <c r="C268" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D268" s="1" t="s">
-        <v>651</v>
+      <c r="D268" s="0" t="s">
+        <v>645</v>
       </c>
       <c r="E268" s="3">
-        <v>13.62</v>
+        <v>15.28</v>
       </c>
       <c r="F268" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" s="0" t="s">
-        <v>653</v>
+        <v>646</v>
       </c>
       <c r="B269" s="0" t="s">
-        <v>96</v>
+        <v>647</v>
       </c>
       <c r="C269" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D269" s="1" t="s">
-        <v>654</v>
+      <c r="D269" s="0" t="s">
+        <v>648</v>
       </c>
       <c r="E269" s="3">
-        <v>6.19</v>
+        <v>531.19</v>
       </c>
       <c r="F269" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="B270" s="0" t="s">
-        <v>96</v>
+        <v>650</v>
       </c>
       <c r="C270" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D270" s="1" t="s">
-        <v>654</v>
+        <v>651</v>
       </c>
       <c r="E270" s="3">
-        <v>5.3</v>
+        <v>1087.35</v>
       </c>
       <c r="F270" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" s="0" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="B271" s="0" t="s">
-        <v>96</v>
+        <v>650</v>
       </c>
       <c r="C271" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D271" s="1" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
       <c r="E271" s="3">
-        <v>6.83</v>
+        <v>525.29</v>
       </c>
       <c r="F271" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" s="0" t="s">
-        <v>658</v>
+        <v>653</v>
       </c>
       <c r="B272" s="0" t="s">
-        <v>96</v>
+        <v>654</v>
       </c>
       <c r="C272" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D272" s="1" t="s">
-        <v>657</v>
+        <v>655</v>
       </c>
       <c r="E272" s="3">
-        <v>2.52</v>
+        <v>276.95</v>
       </c>
       <c r="F272" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" s="0" t="s">
-        <v>659</v>
+        <v>656</v>
       </c>
       <c r="B273" s="0" t="s">
-        <v>96</v>
+        <v>657</v>
       </c>
       <c r="C273" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D273" s="1" t="s">
-        <v>660</v>
+        <v>658</v>
       </c>
       <c r="E273" s="3">
-        <v>4.3</v>
+        <v>366.68</v>
       </c>
       <c r="F273" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" s="0" t="s">
+        <v>659</v>
+      </c>
+      <c r="B274" s="0" t="s">
+        <v>660</v>
+      </c>
+      <c r="C274" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D274" s="1" t="s">
         <v>661</v>
       </c>
-      <c r="B274" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E274" s="3">
-        <v>11.43</v>
+        <v>407</v>
       </c>
       <c r="F274" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" s="0" t="s">
         <v>662</v>
       </c>
       <c r="B275" s="0" t="s">
+        <v>660</v>
+      </c>
+      <c r="C275" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D275" s="1" t="s">
         <v>663</v>
       </c>
-      <c r="C275" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E275" s="3">
-        <v>21.04</v>
+        <v>893.33</v>
       </c>
       <c r="F275" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" s="0" t="s">
         <v>664</v>
       </c>
       <c r="B276" s="0" t="s">
         <v>665</v>
       </c>
       <c r="C276" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D276" s="1" t="s">
         <v>666</v>
       </c>
       <c r="E276" s="3">
-        <v>638.96</v>
+        <v>1551.81</v>
       </c>
       <c r="F276" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" s="0" t="s">
         <v>667</v>
       </c>
       <c r="B277" s="0" t="s">
-        <v>668</v>
+        <v>665</v>
       </c>
       <c r="C277" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D277" s="1" t="s">
-        <v>669</v>
+        <v>661</v>
       </c>
       <c r="E277" s="3">
-        <v>1289.53</v>
+        <v>638.96</v>
       </c>
       <c r="F277" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="B278" s="0" t="s">
+        <v>669</v>
+      </c>
+      <c r="C278" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D278" s="1" t="s">
         <v>670</v>
       </c>
-      <c r="B278" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E278" s="3">
-        <v>273.35</v>
+        <v>3.28</v>
       </c>
       <c r="F278" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="B279" s="0" t="s">
+        <v>672</v>
+      </c>
+      <c r="C279" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D279" s="1" t="s">
         <v>673</v>
       </c>
-      <c r="B279" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E279" s="3">
-        <v>2526.34</v>
+        <v>976.04</v>
       </c>
       <c r="F279" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" s="0" t="s">
-        <v>676</v>
+        <v>674</v>
       </c>
       <c r="B280" s="0" t="s">
-        <v>677</v>
+        <v>675</v>
       </c>
       <c r="C280" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D280" s="1" t="s">
-        <v>675</v>
+      <c r="D280" s="0" t="s">
+        <v>243</v>
       </c>
       <c r="E280" s="3">
-        <v>413.39</v>
+        <v>89.34</v>
       </c>
       <c r="F280" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" s="0" t="s">
+        <v>676</v>
+      </c>
+      <c r="B281" s="0" t="s">
+        <v>677</v>
+      </c>
+      <c r="C281" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D281" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="B281" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E281" s="3">
-        <v>454.49</v>
+        <v>35.43</v>
       </c>
       <c r="F281" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" s="0" t="s">
+        <v>679</v>
+      </c>
+      <c r="B282" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="C282" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D282" s="1" t="s">
         <v>681</v>
       </c>
-      <c r="B282" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E282" s="3">
-        <v>1080.13</v>
+        <v>681.77</v>
       </c>
       <c r="F282" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="B283" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="C283" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D283" s="1" t="s">
         <v>684</v>
       </c>
-      <c r="B283" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E283" s="3">
-        <v>14.52</v>
+        <v>39.05</v>
       </c>
       <c r="F283" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" s="0" t="s">
+        <v>685</v>
+      </c>
+      <c r="B284" s="0" t="s">
+        <v>686</v>
+      </c>
+      <c r="C284" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D284" s="1" t="s">
         <v>687</v>
       </c>
-      <c r="B284" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E284" s="3">
-        <v>504.69</v>
+        <v>371.29</v>
       </c>
       <c r="F284" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" s="0" t="s">
+        <v>688</v>
+      </c>
+      <c r="B285" s="0" t="s">
+        <v>689</v>
+      </c>
+      <c r="C285" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D285" s="1" t="s">
         <v>690</v>
       </c>
-      <c r="B285" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E285" s="3">
-        <v>184.04</v>
+        <v>998.96</v>
       </c>
       <c r="F285" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" s="0" t="s">
         <v>691</v>
       </c>
       <c r="B286" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="C286" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D286" s="1" t="s">
         <v>692</v>
       </c>
-      <c r="C286" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E286" s="3">
-        <v>1033.11</v>
+        <v>115.81</v>
       </c>
       <c r="F286" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" s="0" t="s">
+        <v>693</v>
+      </c>
+      <c r="B287" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="C287" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D287" s="1" t="s">
         <v>694</v>
       </c>
-      <c r="B287" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E287" s="3">
-        <v>499.09</v>
+        <v>886.32</v>
       </c>
       <c r="F287" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" s="0" t="s">
         <v>695</v>
       </c>
       <c r="B288" s="0" t="s">
         <v>696</v>
       </c>
       <c r="C288" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D288" s="1" t="s">
-        <v>697</v>
+        <v>694</v>
       </c>
       <c r="E288" s="3">
-        <v>263.14</v>
+        <v>470.74</v>
       </c>
       <c r="F288" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" s="0" t="s">
-        <v>698</v>
+        <v>697</v>
       </c>
       <c r="B289" s="0" t="s">
-        <v>699</v>
+        <v>696</v>
       </c>
       <c r="C289" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D289" s="1" t="s">
-        <v>700</v>
+        <v>694</v>
       </c>
       <c r="E289" s="3">
-        <v>348.4</v>
+        <v>470.74</v>
       </c>
       <c r="F289" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" s="0" t="s">
-        <v>701</v>
+        <v>698</v>
       </c>
       <c r="B290" s="0" t="s">
-        <v>702</v>
+        <v>696</v>
       </c>
       <c r="C290" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D290" s="1" t="s">
-        <v>703</v>
+        <v>694</v>
       </c>
       <c r="E290" s="3">
-        <v>386.69</v>
+        <v>470.74</v>
       </c>
       <c r="F290" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" s="0" t="s">
-        <v>704</v>
+        <v>699</v>
       </c>
       <c r="B291" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="C291" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D291" s="1" t="s">
-        <v>705</v>
+        <v>701</v>
       </c>
       <c r="E291" s="3">
-        <v>848.78</v>
+        <v>485.56</v>
       </c>
       <c r="F291" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" s="0" t="s">
-        <v>706</v>
+        <v>702</v>
       </c>
       <c r="B292" s="0" t="s">
-        <v>707</v>
+        <v>703</v>
       </c>
       <c r="C292" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D292" s="1" t="s">
-        <v>708</v>
+        <v>704</v>
       </c>
       <c r="E292" s="3">
-        <v>1474.41</v>
+        <v>382.22</v>
       </c>
       <c r="F292" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" s="0" t="s">
-        <v>709</v>
+        <v>705</v>
       </c>
       <c r="B293" s="0" t="s">
+        <v>706</v>
+      </c>
+      <c r="C293" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D293" s="1" t="s">
         <v>707</v>
       </c>
-      <c r="C293" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E293" s="3">
-        <v>607.08</v>
+        <v>1806.14</v>
       </c>
       <c r="F293" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" s="0" t="s">
-        <v>710</v>
+        <v>708</v>
       </c>
       <c r="B294" s="0" t="s">
-        <v>711</v>
+        <v>706</v>
       </c>
       <c r="C294" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D294" s="1" t="s">
-        <v>712</v>
+        <v>709</v>
       </c>
       <c r="E294" s="3">
-        <v>3.12</v>
+        <v>3161.85</v>
       </c>
       <c r="F294" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
       <c r="B295" s="0" t="s">
-        <v>714</v>
+        <v>711</v>
       </c>
       <c r="C295" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D295" s="1" t="s">
-        <v>715</v>
+        <v>712</v>
       </c>
       <c r="E295" s="3">
-        <v>927.36</v>
+        <v>3828.65</v>
       </c>
       <c r="F295" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" s="0" t="s">
-        <v>716</v>
+        <v>713</v>
       </c>
       <c r="B296" s="0" t="s">
-        <v>717</v>
+        <v>714</v>
       </c>
       <c r="C296" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>150</v>
+        <v>715</v>
       </c>
       <c r="E296" s="3">
-        <v>84.88</v>
+        <v>218.99</v>
       </c>
       <c r="F296" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="B297" s="0" t="s">
+        <v>717</v>
+      </c>
+      <c r="C297" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D297" s="0" t="s">
         <v>718</v>
       </c>
-      <c r="B297" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E297" s="3">
-        <v>33.66</v>
+        <v>37.71</v>
       </c>
       <c r="F297" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="B298" s="0" t="s">
+        <v>720</v>
+      </c>
+      <c r="C298" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D298" s="0" t="s">
         <v>721</v>
       </c>
-      <c r="B298" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E298" s="3">
-        <v>647.76</v>
+        <v>504.31</v>
       </c>
       <c r="F298" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" s="0" t="s">
+        <v>722</v>
+      </c>
+      <c r="B299" s="0" t="s">
+        <v>723</v>
+      </c>
+      <c r="C299" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D299" s="0" t="s">
         <v>724</v>
       </c>
-      <c r="B299" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E299" s="3">
-        <v>733.45</v>
+        <v>62.07</v>
       </c>
       <c r="F299" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" s="0" t="s">
+        <v>725</v>
+      </c>
+      <c r="B300" s="0" t="s">
+        <v>726</v>
+      </c>
+      <c r="C300" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D300" s="1" t="s">
         <v>727</v>
       </c>
-      <c r="B300" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E300" s="3">
-        <v>37.1</v>
+        <v>32.23</v>
       </c>
       <c r="F300" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" s="0" t="s">
+        <v>728</v>
+      </c>
+      <c r="B301" s="0" t="s">
+        <v>729</v>
+      </c>
+      <c r="C301" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D301" s="1" t="s">
         <v>730</v>
       </c>
-      <c r="B301" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E301" s="3">
-        <v>352.77</v>
+        <v>2213.79</v>
       </c>
       <c r="F301" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" s="0" t="s">
-        <v>733</v>
+        <v>731</v>
       </c>
       <c r="B302" s="0" t="s">
-        <v>734</v>
+        <v>729</v>
       </c>
       <c r="C302" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D302" s="1" t="s">
-        <v>735</v>
+        <v>732</v>
       </c>
       <c r="E302" s="3">
-        <v>949.14</v>
+        <v>30.79</v>
       </c>
       <c r="F302" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" s="0" t="s">
-        <v>736</v>
+        <v>733</v>
       </c>
       <c r="B303" s="0" t="s">
-        <v>36</v>
+        <v>734</v>
       </c>
       <c r="C303" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D303" s="1" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
       <c r="E303" s="3">
-        <v>110.04</v>
+        <v>1195.88</v>
       </c>
       <c r="F303" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" s="0" t="s">
+        <v>736</v>
+      </c>
+      <c r="B304" s="0" t="s">
+        <v>737</v>
+      </c>
+      <c r="C304" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D304" s="1" t="s">
         <v>738</v>
       </c>
-      <c r="B304" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E304" s="3">
-        <v>842.11</v>
+        <v>1244.87</v>
       </c>
       <c r="F304" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" s="0" t="s">
+        <v>739</v>
+      </c>
+      <c r="B305" s="0" t="s">
         <v>740</v>
       </c>
-      <c r="B305" s="0" t="s">
+      <c r="C305" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D305" s="1" t="s">
         <v>741</v>
       </c>
-      <c r="C305" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E305" s="3">
-        <v>447.27</v>
+        <v>675.42</v>
       </c>
       <c r="F305" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" s="0" t="s">
         <v>742</v>
       </c>
       <c r="B306" s="0" t="s">
-        <v>741</v>
+        <v>743</v>
       </c>
       <c r="C306" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D306" s="1" t="s">
-        <v>739</v>
+        <v>744</v>
       </c>
       <c r="E306" s="3">
-        <v>447.27</v>
+        <v>284.22</v>
       </c>
       <c r="F306" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" s="0" t="s">
-        <v>743</v>
+        <v>745</v>
       </c>
       <c r="B307" s="0" t="s">
-        <v>741</v>
+        <v>746</v>
       </c>
       <c r="C307" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D307" s="1" t="s">
-        <v>739</v>
+        <v>747</v>
       </c>
       <c r="E307" s="3">
-        <v>447.27</v>
+        <v>1185.19</v>
       </c>
       <c r="F307" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" s="0" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
       <c r="B308" s="0" t="s">
-        <v>745</v>
+        <v>746</v>
       </c>
       <c r="C308" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D308" s="1" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="E308" s="3">
-        <v>461.34</v>
+        <v>20.38</v>
       </c>
       <c r="F308" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" s="0" t="s">
-        <v>747</v>
+        <v>750</v>
       </c>
       <c r="B309" s="0" t="s">
-        <v>748</v>
+        <v>746</v>
       </c>
       <c r="C309" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D309" s="1" t="s">
         <v>749</v>
       </c>
       <c r="E309" s="3">
-        <v>478.17</v>
+        <v>10.05</v>
       </c>
       <c r="F309" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" s="0" t="s">
-        <v>750</v>
+        <v>751</v>
       </c>
       <c r="B310" s="0" t="s">
-        <v>751</v>
+        <v>746</v>
       </c>
       <c r="C310" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D310" s="1" t="s">
         <v>752</v>
       </c>
       <c r="E310" s="3">
-        <v>363.15</v>
+        <v>445.45</v>
       </c>
       <c r="F310" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" s="0" t="s">
         <v>753</v>
       </c>
       <c r="B311" s="0" t="s">
-        <v>754</v>
+        <v>746</v>
       </c>
       <c r="C311" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D311" s="1" t="s">
-        <v>755</v>
+        <v>749</v>
       </c>
       <c r="E311" s="3">
-        <v>1716.06</v>
+        <v>941.12</v>
       </c>
       <c r="F311" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" s="0" t="s">
+        <v>754</v>
+      </c>
+      <c r="B312" s="0" t="s">
+        <v>755</v>
+      </c>
+      <c r="C312" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D312" s="1" t="s">
         <v>756</v>
       </c>
-      <c r="B312" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E312" s="3">
-        <v>3004.13</v>
+        <v>1875.62</v>
       </c>
       <c r="F312" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" s="0" t="s">
+        <v>757</v>
+      </c>
+      <c r="B313" s="0" t="s">
         <v>758</v>
       </c>
-      <c r="B313" s="0" t="s">
+      <c r="C313" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D313" s="1" t="s">
         <v>759</v>
       </c>
-      <c r="C313" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E313" s="3">
-        <v>3637.68</v>
+        <v>72.23</v>
       </c>
       <c r="F313" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" s="0" t="s">
+        <v>760</v>
+      </c>
+      <c r="B314" s="0" t="s">
         <v>761</v>
       </c>
-      <c r="B314" s="0" t="s">
+      <c r="C314" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D314" s="0" t="s">
         <v>762</v>
       </c>
-      <c r="C314" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E314" s="3">
-        <v>208.07</v>
+        <v>72.33</v>
       </c>
       <c r="F314" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" s="0" t="s">
+        <v>763</v>
+      </c>
+      <c r="B315" s="0" t="s">
         <v>764</v>
       </c>
-      <c r="B315" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C315" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D315" s="0" t="s">
-        <v>766</v>
+      <c r="D315" s="1" t="s">
+        <v>732</v>
       </c>
       <c r="E315" s="3">
-        <v>35.83</v>
+        <v>49.08</v>
       </c>
       <c r="F315" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" s="0" t="s">
+        <v>765</v>
+      </c>
+      <c r="B316" s="0" t="s">
+        <v>766</v>
+      </c>
+      <c r="C316" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D316" s="1" t="s">
         <v>767</v>
       </c>
-      <c r="B316" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E316" s="3">
-        <v>479.16</v>
+        <v>3737.31</v>
       </c>
       <c r="F316" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" s="0" t="s">
+        <v>768</v>
+      </c>
+      <c r="B317" s="0" t="s">
+        <v>769</v>
+      </c>
+      <c r="C317" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D317" s="1" t="s">
         <v>770</v>
       </c>
-      <c r="B317" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E317" s="3">
-        <v>58.98</v>
+        <v>682.75</v>
       </c>
       <c r="F317" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" s="0" t="s">
+        <v>771</v>
+      </c>
+      <c r="B318" s="0" t="s">
+        <v>772</v>
+      </c>
+      <c r="C318" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D318" s="1" t="s">
         <v>773</v>
       </c>
-      <c r="B318" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E318" s="3">
-        <v>30.64</v>
+        <v>174.7</v>
       </c>
       <c r="F318" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" s="0" t="s">
+        <v>774</v>
+      </c>
+      <c r="B319" s="0" t="s">
+        <v>775</v>
+      </c>
+      <c r="C319" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D319" s="1" t="s">
         <v>776</v>
       </c>
-      <c r="B319" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E319" s="3">
-        <v>2253.36</v>
+        <v>24.85</v>
       </c>
       <c r="F319" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" s="0" t="s">
-        <v>779</v>
+        <v>777</v>
       </c>
       <c r="B320" s="0" t="s">
-        <v>777</v>
+        <v>775</v>
       </c>
       <c r="C320" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D320" s="1" t="s">
-        <v>780</v>
+        <v>778</v>
       </c>
       <c r="E320" s="3">
-        <v>79.25</v>
+        <v>298.38</v>
       </c>
       <c r="F320" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" s="0" t="s">
-        <v>781</v>
+        <v>779</v>
       </c>
       <c r="B321" s="0" t="s">
-        <v>782</v>
+        <v>780</v>
       </c>
       <c r="C321" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D321" s="1" t="s">
-        <v>783</v>
+        <v>773</v>
       </c>
       <c r="E321" s="3">
-        <v>1136.23</v>
+        <v>49.75</v>
       </c>
       <c r="F321" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="322">
       <c r="A322" s="0" t="s">
-        <v>784</v>
+        <v>781</v>
       </c>
       <c r="B322" s="0" t="s">
-        <v>785</v>
+        <v>782</v>
       </c>
       <c r="C322" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D322" s="1" t="s">
-        <v>786</v>
+        <v>783</v>
       </c>
       <c r="E322" s="3">
-        <v>1182.79</v>
+        <v>82.23</v>
       </c>
       <c r="F322" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="323">
       <c r="A323" s="0" t="s">
-        <v>787</v>
+        <v>784</v>
       </c>
       <c r="B323" s="0" t="s">
-        <v>788</v>
+        <v>782</v>
       </c>
       <c r="C323" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D323" s="1" t="s">
-        <v>789</v>
+        <v>785</v>
       </c>
       <c r="E323" s="3">
-        <v>779.48</v>
+        <v>54.66</v>
       </c>
       <c r="F323" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="324">
       <c r="A324" s="0" t="s">
-        <v>790</v>
+        <v>786</v>
       </c>
       <c r="B324" s="0" t="s">
-        <v>791</v>
+        <v>782</v>
       </c>
       <c r="C324" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D324" s="1" t="s">
-        <v>792</v>
+        <v>787</v>
       </c>
       <c r="E324" s="3">
-        <v>641.72</v>
+        <v>60.66</v>
       </c>
       <c r="F324" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="325">
       <c r="A325" s="0" t="s">
-        <v>793</v>
+        <v>788</v>
       </c>
       <c r="B325" s="0" t="s">
-        <v>794</v>
+        <v>789</v>
       </c>
       <c r="C325" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D325" s="1" t="s">
-        <v>795</v>
+        <v>790</v>
       </c>
       <c r="E325" s="3">
-        <v>84.74</v>
+        <v>25.84</v>
       </c>
       <c r="F325" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="326">
       <c r="A326" s="0" t="s">
-        <v>796</v>
+        <v>791</v>
       </c>
       <c r="B326" s="0" t="s">
-        <v>797</v>
+        <v>792</v>
       </c>
       <c r="C326" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D326" s="1" t="s">
-        <v>798</v>
+        <v>661</v>
       </c>
       <c r="E326" s="3">
-        <v>270.04</v>
+        <v>14.54</v>
       </c>
       <c r="F326" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="327">
       <c r="A327" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
       <c r="B327" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="C327" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D327" s="1" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E327" s="3">
-        <v>1126.08</v>
+        <v>23.33</v>
       </c>
       <c r="F327" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="328">
       <c r="A328" s="0" t="s">
-        <v>802</v>
+        <v>796</v>
       </c>
       <c r="B328" s="0" t="s">
-        <v>800</v>
+        <v>797</v>
       </c>
       <c r="C328" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D328" s="1" t="s">
-        <v>803</v>
+        <v>798</v>
       </c>
       <c r="E328" s="3">
-        <v>19.36</v>
+        <v>3488.62</v>
       </c>
       <c r="F328" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="329">
       <c r="A329" s="0" t="s">
-        <v>804</v>
+        <v>799</v>
       </c>
       <c r="B329" s="0" t="s">
         <v>800</v>
       </c>
       <c r="C329" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D329" s="1" t="s">
-        <v>803</v>
+        <v>801</v>
       </c>
       <c r="E329" s="3">
-        <v>9.55</v>
+        <v>2.8</v>
       </c>
       <c r="F329" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="330">
       <c r="A330" s="0" t="s">
-        <v>805</v>
+        <v>802</v>
       </c>
       <c r="B330" s="0" t="s">
-        <v>800</v>
+        <v>803</v>
       </c>
       <c r="C330" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D330" s="1" t="s">
-        <v>806</v>
+        <v>804</v>
       </c>
       <c r="E330" s="3">
-        <v>423.26</v>
+        <v>443.75</v>
       </c>
       <c r="F330" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="331">
       <c r="A331" s="0" t="s">
+        <v>805</v>
+      </c>
+      <c r="B331" s="0" t="s">
+        <v>806</v>
+      </c>
+      <c r="C331" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D331" s="1" t="s">
         <v>807</v>
       </c>
-      <c r="B331" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E331" s="3">
-        <v>894.18</v>
+        <v>285.52</v>
       </c>
       <c r="F331" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="332">
       <c r="A332" s="0" t="s">
         <v>808</v>
       </c>
       <c r="B332" s="0" t="s">
         <v>809</v>
       </c>
       <c r="C332" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D332" s="1" t="s">
         <v>810</v>
       </c>
       <c r="E332" s="3">
-        <v>1782.06</v>
+        <v>521.04</v>
       </c>
       <c r="F332" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="333">
       <c r="A333" s="0" t="s">
         <v>811</v>
       </c>
       <c r="B333" s="0" t="s">
         <v>812</v>
       </c>
       <c r="C333" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D333" s="1" t="s">
         <v>813</v>
       </c>
       <c r="E333" s="3">
-        <v>68.63</v>
+        <v>474.8</v>
       </c>
       <c r="F333" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="334">
       <c r="A334" s="0" t="s">
         <v>814</v>
       </c>
       <c r="B334" s="0" t="s">
+        <v>812</v>
+      </c>
+      <c r="C334" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D334" s="1" t="s">
         <v>815</v>
       </c>
-      <c r="C334" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E334" s="3">
-        <v>68.72</v>
+        <v>260.97</v>
       </c>
       <c r="F334" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="335">
       <c r="A335" s="0" t="s">
-        <v>817</v>
+        <v>816</v>
       </c>
       <c r="B335" s="0" t="s">
-        <v>818</v>
+        <v>812</v>
       </c>
       <c r="C335" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D335" s="1" t="s">
-        <v>780</v>
+        <v>813</v>
       </c>
       <c r="E335" s="3">
-        <v>46.64</v>
+        <v>251.66</v>
       </c>
       <c r="F335" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="336">
       <c r="A336" s="0" t="s">
-        <v>819</v>
+        <v>817</v>
       </c>
       <c r="B336" s="0" t="s">
-        <v>820</v>
+        <v>812</v>
       </c>
       <c r="C336" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D336" s="1" t="s">
-        <v>821</v>
+        <v>813</v>
       </c>
       <c r="E336" s="3">
-        <v>3550.89</v>
+        <v>251.66</v>
       </c>
       <c r="F336" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="337">
       <c r="A337" s="0" t="s">
-        <v>822</v>
+        <v>818</v>
       </c>
       <c r="B337" s="0" t="s">
-        <v>823</v>
+        <v>819</v>
       </c>
       <c r="C337" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D337" s="1" t="s">
-        <v>824</v>
+        <v>820</v>
       </c>
       <c r="E337" s="3">
-        <v>648.7</v>
+        <v>105.26</v>
       </c>
       <c r="F337" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="338">
       <c r="A338" s="0" t="s">
-        <v>825</v>
+        <v>821</v>
       </c>
       <c r="B338" s="0" t="s">
-        <v>826</v>
+        <v>822</v>
       </c>
       <c r="C338" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D338" s="1" t="s">
-        <v>827</v>
+        <v>823</v>
       </c>
       <c r="E338" s="3">
-        <v>4555.3</v>
+        <v>213.88</v>
       </c>
       <c r="F338" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="339">
       <c r="A339" s="0" t="s">
-        <v>828</v>
+        <v>824</v>
       </c>
       <c r="B339" s="0" t="s">
-        <v>829</v>
+        <v>825</v>
       </c>
       <c r="C339" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D339" s="1" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E339" s="3">
-        <v>165.99</v>
+        <v>1135.82</v>
       </c>
       <c r="F339" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="340">
       <c r="A340" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="B340" s="0" t="s">
-        <v>832</v>
+        <v>825</v>
       </c>
       <c r="C340" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D340" s="1" t="s">
-        <v>833</v>
+        <v>828</v>
       </c>
       <c r="E340" s="3">
-        <v>23.61</v>
+        <v>96.54</v>
       </c>
       <c r="F340" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="341">
       <c r="A341" s="0" t="s">
-        <v>834</v>
+        <v>829</v>
       </c>
       <c r="B341" s="0" t="s">
-        <v>832</v>
+        <v>830</v>
       </c>
       <c r="C341" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D341" s="1" t="s">
-        <v>835</v>
+        <v>831</v>
       </c>
       <c r="E341" s="3">
-        <v>283.5</v>
+        <v>1032.22</v>
       </c>
       <c r="F341" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="342">
       <c r="A342" s="0" t="s">
-        <v>836</v>
+        <v>832</v>
       </c>
       <c r="B342" s="0" t="s">
-        <v>837</v>
+        <v>830</v>
       </c>
       <c r="C342" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D342" s="1" t="s">
-        <v>830</v>
+        <v>833</v>
       </c>
       <c r="E342" s="3">
-        <v>47.27</v>
+        <v>63.44</v>
       </c>
       <c r="F342" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="343">
       <c r="A343" s="0" t="s">
-        <v>838</v>
+        <v>834</v>
       </c>
       <c r="B343" s="0" t="s">
-        <v>839</v>
+        <v>835</v>
       </c>
       <c r="C343" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D343" s="1" t="s">
-        <v>840</v>
+        <v>836</v>
       </c>
       <c r="E343" s="3">
-        <v>78.13</v>
+        <v>47.83</v>
       </c>
       <c r="F343" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="344">
       <c r="A344" s="0" t="s">
-        <v>841</v>
+        <v>837</v>
       </c>
       <c r="B344" s="0" t="s">
-        <v>839</v>
+        <v>835</v>
       </c>
       <c r="C344" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D344" s="1" t="s">
-        <v>842</v>
+        <v>838</v>
       </c>
       <c r="E344" s="3">
-        <v>51.93</v>
+        <v>2.33</v>
       </c>
       <c r="F344" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="345">
       <c r="A345" s="0" t="s">
-        <v>843</v>
+        <v>839</v>
       </c>
       <c r="B345" s="0" t="s">
-        <v>839</v>
+        <v>835</v>
       </c>
       <c r="C345" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D345" s="1" t="s">
-        <v>844</v>
+        <v>838</v>
       </c>
       <c r="E345" s="3">
-        <v>57.63</v>
+        <v>97.29</v>
       </c>
       <c r="F345" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="346">
       <c r="A346" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="B346" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
       <c r="C346" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D346" s="1" t="s">
-        <v>847</v>
+        <v>842</v>
       </c>
       <c r="E346" s="3">
-        <v>24.55</v>
+        <v>87.34</v>
       </c>
       <c r="F346" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="347">
       <c r="A347" s="0" t="s">
-        <v>848</v>
+        <v>843</v>
       </c>
       <c r="B347" s="0" t="s">
-        <v>849</v>
+        <v>844</v>
       </c>
       <c r="C347" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D347" s="1" t="s">
-        <v>703</v>
+        <v>845</v>
       </c>
       <c r="E347" s="3">
-        <v>13.82</v>
+        <v>913.68</v>
       </c>
       <c r="F347" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="348">
       <c r="A348" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="B348" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
       <c r="C348" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D348" s="1" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E348" s="3">
-        <v>22.17</v>
+        <v>858.8</v>
       </c>
       <c r="F348" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="349">
       <c r="A349" s="0" t="s">
-        <v>853</v>
+        <v>849</v>
       </c>
       <c r="B349" s="0" t="s">
-        <v>854</v>
+        <v>850</v>
       </c>
       <c r="C349" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D349" s="1" t="s">
-        <v>855</v>
+        <v>851</v>
       </c>
       <c r="E349" s="3">
-        <v>3314.61</v>
+        <v>151.61</v>
       </c>
       <c r="F349" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="350">
       <c r="A350" s="0" t="s">
-        <v>856</v>
+        <v>852</v>
       </c>
       <c r="B350" s="0" t="s">
-        <v>857</v>
+        <v>853</v>
       </c>
       <c r="C350" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D350" s="1" t="s">
-        <v>858</v>
+      <c r="D350" s="0" t="s">
+        <v>854</v>
       </c>
       <c r="E350" s="3">
-        <v>2.66</v>
+        <v>94.71</v>
       </c>
       <c r="F350" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="351">
       <c r="A351" s="0" t="s">
-        <v>859</v>
+        <v>855</v>
       </c>
       <c r="B351" s="0" t="s">
-        <v>860</v>
+        <v>856</v>
       </c>
       <c r="C351" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D351" s="1" t="s">
-        <v>861</v>
+      <c r="D351" s="0" t="s">
+        <v>857</v>
       </c>
       <c r="E351" s="3">
-        <v>48.46</v>
+        <v>279.69</v>
       </c>
       <c r="F351" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="352">
       <c r="A352" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="B352" s="0" t="s">
+        <v>859</v>
+      </c>
+      <c r="C352" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D352" s="0" t="s">
         <v>860</v>
       </c>
-      <c r="C352" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E352" s="3">
-        <v>296.24</v>
+        <v>35.7</v>
       </c>
       <c r="F352" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="353">
       <c r="A353" s="0" t="s">
-        <v>864</v>
+        <v>861</v>
       </c>
       <c r="B353" s="0" t="s">
-        <v>865</v>
+        <v>862</v>
       </c>
       <c r="C353" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D353" s="1" t="s">
-        <v>866</v>
+      <c r="D353" s="0" t="s">
+        <v>863</v>
       </c>
       <c r="E353" s="3">
-        <v>421.61</v>
+        <v>70</v>
       </c>
       <c r="F353" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="354">
       <c r="A354" s="0" t="s">
-        <v>867</v>
+        <v>864</v>
       </c>
       <c r="B354" s="0" t="s">
-        <v>868</v>
+        <v>865</v>
       </c>
       <c r="C354" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D354" s="1" t="s">
-        <v>869</v>
+      <c r="D354" s="0" t="s">
+        <v>866</v>
       </c>
       <c r="E354" s="3">
-        <v>271.28</v>
+        <v>162.42</v>
       </c>
       <c r="F354" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="355">
       <c r="A355" s="0" t="s">
-        <v>870</v>
+        <v>867</v>
       </c>
       <c r="B355" s="0" t="s">
-        <v>871</v>
+        <v>868</v>
       </c>
       <c r="C355" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D355" s="1" t="s">
-        <v>872</v>
+      <c r="D355" s="0" t="s">
+        <v>869</v>
       </c>
       <c r="E355" s="3">
-        <v>495.05</v>
+        <v>67.55</v>
       </c>
       <c r="F355" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="356">
       <c r="A356" s="0" t="s">
-        <v>873</v>
+        <v>870</v>
       </c>
       <c r="B356" s="0" t="s">
-        <v>874</v>
+        <v>868</v>
       </c>
       <c r="C356" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D356" s="1" t="s">
-        <v>875</v>
+      <c r="D356" s="0" t="s">
+        <v>871</v>
       </c>
       <c r="E356" s="3">
-        <v>451.13</v>
+        <v>56.29</v>
       </c>
       <c r="F356" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="357">
       <c r="A357" s="0" t="s">
-        <v>876</v>
+        <v>872</v>
       </c>
       <c r="B357" s="0" t="s">
-        <v>874</v>
+        <v>868</v>
       </c>
       <c r="C357" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D357" s="1" t="s">
-        <v>877</v>
+      <c r="D357" s="0" t="s">
+        <v>873</v>
       </c>
       <c r="E357" s="3">
-        <v>247.95</v>
+        <v>60.01</v>
       </c>
       <c r="F357" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="358">
       <c r="A358" s="0" t="s">
-        <v>878</v>
+        <v>874</v>
       </c>
       <c r="B358" s="0" t="s">
-        <v>874</v>
+        <v>868</v>
       </c>
       <c r="C358" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D358" s="1" t="s">
+      <c r="D358" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E358" s="3">
-        <v>239.1</v>
+        <v>63.85</v>
       </c>
       <c r="F358" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="359">
       <c r="A359" s="0" t="s">
-        <v>879</v>
+        <v>876</v>
       </c>
       <c r="B359" s="0" t="s">
-        <v>874</v>
+        <v>877</v>
       </c>
       <c r="C359" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D359" s="1" t="s">
-        <v>875</v>
+        <v>878</v>
       </c>
       <c r="E359" s="3">
-        <v>239.1</v>
+        <v>765.2</v>
       </c>
       <c r="F359" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="360">
       <c r="A360" s="0" t="s">
+        <v>879</v>
+      </c>
+      <c r="B360" s="0" t="s">
         <v>880</v>
       </c>
-      <c r="B360" s="0" t="s">
+      <c r="C360" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D360" s="1" t="s">
         <v>881</v>
       </c>
-      <c r="C360" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E360" s="3">
-        <v>100.01</v>
+        <v>144.74</v>
       </c>
       <c r="F360" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="361">
       <c r="A361" s="0" t="s">
+        <v>882</v>
+      </c>
+      <c r="B361" s="0" t="s">
         <v>883</v>
       </c>
-      <c r="B361" s="0" t="s">
+      <c r="C361" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D361" s="1" t="s">
         <v>884</v>
       </c>
-      <c r="C361" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E361" s="3">
-        <v>203.22</v>
+        <v>6.37</v>
       </c>
       <c r="F361" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="362">
       <c r="A362" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="B362" s="0" t="s">
+        <v>883</v>
+      </c>
+      <c r="C362" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D362" s="0" t="s">
         <v>886</v>
       </c>
-      <c r="B362" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E362" s="3">
-        <v>1079.17</v>
+        <v>73.35</v>
       </c>
       <c r="F362" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="363">
       <c r="A363" s="0" t="s">
-        <v>889</v>
+        <v>887</v>
       </c>
       <c r="B363" s="0" t="s">
-        <v>887</v>
+        <v>877</v>
       </c>
       <c r="C363" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D363" s="1" t="s">
-        <v>890</v>
+      <c r="D363" s="0" t="s">
+        <v>888</v>
       </c>
       <c r="E363" s="3">
-        <v>91.72</v>
+        <v>278.02</v>
       </c>
       <c r="F363" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="364">
       <c r="A364" s="0" t="s">
+        <v>889</v>
+      </c>
+      <c r="B364" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="C364" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D364" s="0" t="s">
         <v>891</v>
       </c>
-      <c r="B364" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E364" s="3">
-        <v>980.73</v>
+        <v>309.49</v>
       </c>
       <c r="F364" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="365">
       <c r="A365" s="0" t="s">
+        <v>892</v>
+      </c>
+      <c r="B365" s="0" t="s">
+        <v>893</v>
+      </c>
+      <c r="C365" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D365" s="0" t="s">
         <v>894</v>
       </c>
-      <c r="B365" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E365" s="3">
-        <v>60.27</v>
+        <v>67.36</v>
       </c>
       <c r="F365" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="366">
       <c r="A366" s="0" t="s">
+        <v>895</v>
+      </c>
+      <c r="B366" s="0" t="s">
         <v>896</v>
       </c>
-      <c r="B366" s="0" t="s">
+      <c r="C366" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D366" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="C366" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E366" s="3">
-        <v>45.44</v>
+        <v>76.6</v>
       </c>
       <c r="F366" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="367">
       <c r="A367" s="0" t="s">
+        <v>898</v>
+      </c>
+      <c r="B367" s="0" t="s">
         <v>899</v>
-      </c>
-[...1 lines deleted...]
-        <v>897</v>
       </c>
       <c r="C367" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D367" s="1" t="s">
         <v>900</v>
       </c>
       <c r="E367" s="3">
-        <v>2.21</v>
+        <v>102.07</v>
       </c>
       <c r="F367" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="368">
       <c r="A368" s="0" t="s">
         <v>901</v>
       </c>
       <c r="B368" s="0" t="s">
-        <v>897</v>
+        <v>902</v>
       </c>
       <c r="C368" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D368" s="1" t="s">
-        <v>900</v>
+        <v>903</v>
       </c>
       <c r="E368" s="3">
-        <v>92.44</v>
+        <v>2306.46</v>
       </c>
       <c r="F368" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="369">
       <c r="A369" s="0" t="s">
-        <v>902</v>
+        <v>904</v>
       </c>
       <c r="B369" s="0" t="s">
-        <v>903</v>
+        <v>899</v>
       </c>
       <c r="C369" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D369" s="1" t="s">
-        <v>904</v>
+        <v>905</v>
       </c>
       <c r="E369" s="3">
-        <v>82.99</v>
+        <v>23.66</v>
       </c>
       <c r="F369" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="370">
       <c r="A370" s="0" t="s">
-        <v>905</v>
+        <v>906</v>
       </c>
       <c r="B370" s="0" t="s">
-        <v>906</v>
+        <v>737</v>
       </c>
       <c r="C370" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D370" s="1" t="s">
         <v>907</v>
       </c>
       <c r="E370" s="3">
-        <v>868.1</v>
+        <v>829.88</v>
       </c>
       <c r="F370" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="371">
       <c r="A371" s="0" t="s">
         <v>908</v>
       </c>
       <c r="B371" s="0" t="s">
         <v>909</v>
       </c>
       <c r="C371" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D371" s="1" t="s">
         <v>910</v>
       </c>
       <c r="E371" s="3">
-        <v>815.97</v>
+        <v>285.11</v>
       </c>
       <c r="F371" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="372">
       <c r="A372" s="0" t="s">
         <v>911</v>
       </c>
       <c r="B372" s="0" t="s">
         <v>912</v>
       </c>
       <c r="C372" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D372" s="1" t="s">
         <v>913</v>
       </c>
       <c r="E372" s="3">
-        <v>96.76</v>
+        <v>285.62</v>
       </c>
       <c r="F372" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="373">
       <c r="A373" s="0" t="s">
         <v>914</v>
       </c>
       <c r="B373" s="0" t="s">
-        <v>912</v>
+        <v>915</v>
       </c>
       <c r="C373" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D373" s="1" t="s">
-        <v>915</v>
+        <v>165</v>
       </c>
       <c r="E373" s="3">
-        <v>144.05</v>
+        <v>2.91</v>
       </c>
       <c r="F373" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="374">
       <c r="A374" s="0" t="s">
         <v>916</v>
       </c>
       <c r="B374" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="C374" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D374" s="0" t="s">
-        <v>918</v>
+      <c r="D374" s="1" t="s">
+        <v>165</v>
       </c>
       <c r="E374" s="3">
-        <v>89.99</v>
+        <v>2.91</v>
       </c>
       <c r="F374" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="375">
       <c r="A375" s="0" t="s">
-        <v>919</v>
+        <v>917</v>
       </c>
       <c r="B375" s="0" t="s">
-        <v>920</v>
+        <v>915</v>
       </c>
       <c r="C375" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D375" s="0" t="s">
-        <v>921</v>
+      <c r="D375" s="1" t="s">
+        <v>165</v>
       </c>
       <c r="E375" s="3">
-        <v>265.74</v>
+        <v>2.91</v>
       </c>
       <c r="F375" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="376">
       <c r="A376" s="0" t="s">
-        <v>922</v>
+        <v>918</v>
       </c>
       <c r="B376" s="0" t="s">
-        <v>923</v>
+        <v>915</v>
       </c>
       <c r="C376" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D376" s="0" t="s">
-        <v>924</v>
+      <c r="D376" s="1" t="s">
+        <v>165</v>
       </c>
       <c r="E376" s="3">
-        <v>33.92</v>
+        <v>2.91</v>
       </c>
       <c r="F376" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="377">
       <c r="A377" s="0" t="s">
-        <v>925</v>
+        <v>919</v>
       </c>
       <c r="B377" s="0" t="s">
-        <v>926</v>
+        <v>85</v>
       </c>
       <c r="C377" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D377" s="0" t="s">
-        <v>927</v>
+      <c r="D377" s="1" t="s">
+        <v>920</v>
       </c>
       <c r="E377" s="3">
-        <v>66.51</v>
+        <v>25.94</v>
       </c>
       <c r="F377" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="378">
       <c r="A378" s="0" t="s">
-        <v>928</v>
+        <v>921</v>
       </c>
       <c r="B378" s="0" t="s">
-        <v>929</v>
+        <v>85</v>
       </c>
       <c r="C378" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D378" s="0" t="s">
-        <v>930</v>
+      <c r="D378" s="1" t="s">
+        <v>920</v>
       </c>
       <c r="E378" s="3">
-        <v>154.32</v>
+        <v>5.95</v>
       </c>
       <c r="F378" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="379">
       <c r="A379" s="0" t="s">
-        <v>931</v>
+        <v>922</v>
       </c>
       <c r="B379" s="0" t="s">
-        <v>932</v>
+        <v>923</v>
       </c>
       <c r="C379" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>933</v>
+        <v>924</v>
       </c>
       <c r="E379" s="3">
-        <v>64.18</v>
+        <v>123.47</v>
       </c>
       <c r="F379" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="380">
       <c r="A380" s="0" t="s">
-        <v>934</v>
+        <v>925</v>
       </c>
       <c r="B380" s="0" t="s">
-        <v>932</v>
+        <v>926</v>
       </c>
       <c r="C380" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D380" s="0" t="s">
-        <v>935</v>
+      <c r="D380" s="1" t="s">
+        <v>927</v>
       </c>
       <c r="E380" s="3">
-        <v>53.48</v>
+        <v>83.2</v>
       </c>
       <c r="F380" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="381">
       <c r="A381" s="0" t="s">
-        <v>936</v>
+        <v>928</v>
       </c>
       <c r="B381" s="0" t="s">
-        <v>932</v>
+        <v>929</v>
       </c>
       <c r="C381" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D381" s="0" t="s">
-        <v>937</v>
+      <c r="D381" s="1" t="s">
+        <v>930</v>
       </c>
       <c r="E381" s="3">
-        <v>57.02</v>
+        <v>1497.96</v>
       </c>
       <c r="F381" s="2" t="s">
-        <v>10</v>
-[...538 lines deleted...]
-      <c r="F408" s="2" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="F3" r:id="rId3"/>
     <hyperlink ref="F4" r:id="rId4"/>
     <hyperlink ref="F5" r:id="rId5"/>
     <hyperlink ref="F6" r:id="rId6"/>
     <hyperlink ref="F7" r:id="rId7"/>
     <hyperlink ref="F8" r:id="rId8"/>
     <hyperlink ref="F9" r:id="rId9"/>
     <hyperlink ref="F10" r:id="rId10"/>
     <hyperlink ref="F11" r:id="rId11"/>
     <hyperlink ref="F12" r:id="rId12"/>
     <hyperlink ref="F13" r:id="rId13"/>
     <hyperlink ref="F14" r:id="rId14"/>
     <hyperlink ref="F15" r:id="rId15"/>
     <hyperlink ref="F16" r:id="rId16"/>
     <hyperlink ref="F17" r:id="rId17"/>
     <hyperlink ref="F18" r:id="rId18"/>
     <hyperlink ref="F19" r:id="rId19"/>
     <hyperlink ref="F20" r:id="rId20"/>
     <hyperlink ref="F21" r:id="rId21"/>
@@ -11915,59 +11132,32 @@
     <hyperlink ref="F357" r:id="rId357"/>
     <hyperlink ref="F358" r:id="rId358"/>
     <hyperlink ref="F359" r:id="rId359"/>
     <hyperlink ref="F360" r:id="rId360"/>
     <hyperlink ref="F361" r:id="rId361"/>
     <hyperlink ref="F362" r:id="rId362"/>
     <hyperlink ref="F363" r:id="rId363"/>
     <hyperlink ref="F364" r:id="rId364"/>
     <hyperlink ref="F365" r:id="rId365"/>
     <hyperlink ref="F366" r:id="rId366"/>
     <hyperlink ref="F367" r:id="rId367"/>
     <hyperlink ref="F368" r:id="rId368"/>
     <hyperlink ref="F369" r:id="rId369"/>
     <hyperlink ref="F370" r:id="rId370"/>
     <hyperlink ref="F371" r:id="rId371"/>
     <hyperlink ref="F372" r:id="rId372"/>
     <hyperlink ref="F373" r:id="rId373"/>
     <hyperlink ref="F374" r:id="rId374"/>
     <hyperlink ref="F375" r:id="rId375"/>
     <hyperlink ref="F376" r:id="rId376"/>
     <hyperlink ref="F377" r:id="rId377"/>
     <hyperlink ref="F378" r:id="rId378"/>
     <hyperlink ref="F379" r:id="rId379"/>
     <hyperlink ref="F380" r:id="rId380"/>
     <hyperlink ref="F381" r:id="rId381"/>
-    <hyperlink ref="F382" r:id="rId382"/>
-[...25 lines deleted...]
-    <hyperlink ref="F408" r:id="rId408"/>
   </hyperlinks>
   <headerFooter/>
   <tableParts>
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>