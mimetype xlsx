--- v3 (2026-09-10)
+++ v4 (2026-10-26)
@@ -593,51 +593,51 @@
       </c>
       <c r="D6" s="1" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="3">
         <v>1973.49</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
         <v>23</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>24</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E7" s="3">
-        <v>1380.54</v>
+        <v>1080.54</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
         <v>26</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>27</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>28</v>
       </c>
       <c r="E8" s="3">
         <v>3.61</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
     </row>